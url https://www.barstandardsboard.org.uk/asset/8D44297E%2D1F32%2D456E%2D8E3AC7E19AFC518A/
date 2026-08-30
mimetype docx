--- v0 (2026-05-01)
+++ v1 (2026-08-30)
@@ -1,88 +1,91 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1DD998EC" w14:textId="236258DA" w:rsidR="00A949C0" w:rsidRDefault="00A949C0" w:rsidP="00624BBE">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk510771801"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0EF76AFB" wp14:editId="44CFD31C">
             <wp:extent cx="1569301" cy="1082040"/>
             <wp:effectExtent l="0" t="0" r="0" b="3810"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="BSB_logo_yellow_CMYK.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="print">
+                    <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1572799" cy="1084452"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -324,51 +327,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3A598124" w14:textId="77777777" w:rsidR="00624BBE" w:rsidRDefault="00624BBE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16BC151A" w14:textId="77777777" w:rsidR="001742E8" w:rsidRDefault="001742E8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="488243D0" w14:textId="44ECDDFA" w:rsidR="00391FBC" w:rsidRPr="007E4119" w:rsidRDefault="00391FBC" w:rsidP="00391FBC">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:sectPr w:rsidR="00391FBC" w:rsidRPr="007E4119" w:rsidSect="0083129F">
-          <w:footerReference w:type="default" r:id="rId10"/>
+          <w:footerReference w:type="default" r:id="rId13"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="007E4119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">As </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007E4119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>at</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00921E39" w:rsidRPr="007E4119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -392,51 +395,51 @@
       </w:r>
       <w:r w:rsidR="00921E39" w:rsidRPr="007E4119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r w:rsidR="003C4AB5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="007E4119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:id w:val="1434244853"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="48705356" w14:textId="77777777" w:rsidR="00624BBE" w:rsidRPr="00C85E31" w:rsidRDefault="00624BBE">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
@@ -530,1297 +533,1297 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00861934">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7ED617F9" w14:textId="1788C819" w:rsidR="00C85E31" w:rsidRPr="00C85E31" w:rsidRDefault="00000000">
+        <w:p w14:paraId="7ED617F9" w14:textId="1788C819" w:rsidR="00C85E31" w:rsidRPr="00C85E31" w:rsidRDefault="00C85E31">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc535571368" w:history="1">
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Background</w:t>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc535571368 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00861934">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="76629913" w14:textId="61B25443" w:rsidR="00C85E31" w:rsidRPr="00C85E31" w:rsidRDefault="00000000">
+        <w:p w14:paraId="76629913" w14:textId="61B25443" w:rsidR="00C85E31" w:rsidRPr="00C85E31" w:rsidRDefault="00C85E31">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc535571369" w:history="1">
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Definitions</w:t>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc535571369 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00861934">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3F976437" w14:textId="7A99535A" w:rsidR="00C85E31" w:rsidRPr="00C85E31" w:rsidRDefault="00000000">
+        <w:p w14:paraId="3F976437" w14:textId="7A99535A" w:rsidR="00C85E31" w:rsidRPr="00C85E31" w:rsidRDefault="00C85E31">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc535571370" w:history="1">
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Information governance</w:t>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc535571370 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00861934">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2DEC64A1" w14:textId="0783BB3C" w:rsidR="00C85E31" w:rsidRPr="00C85E31" w:rsidRDefault="00000000">
+        <w:p w14:paraId="2DEC64A1" w14:textId="0783BB3C" w:rsidR="00C85E31" w:rsidRPr="00C85E31" w:rsidRDefault="00C85E31">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc535571371" w:history="1">
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>The personal data to be shared</w:t>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc535571371 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00861934">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="60DD3560" w14:textId="3AB42482" w:rsidR="00C85E31" w:rsidRPr="00C85E31" w:rsidRDefault="00000000">
+        <w:p w14:paraId="60DD3560" w14:textId="3AB42482" w:rsidR="00C85E31" w:rsidRPr="00C85E31" w:rsidRDefault="00C85E31">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc535571372" w:history="1">
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Retention of shared personal data</w:t>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc535571372 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00861934">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="21558941" w14:textId="3049F55B" w:rsidR="00C85E31" w:rsidRPr="00C85E31" w:rsidRDefault="00000000">
+        <w:p w14:paraId="21558941" w14:textId="3049F55B" w:rsidR="00C85E31" w:rsidRPr="00C85E31" w:rsidRDefault="00C85E31">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc535571373" w:history="1">
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Destruction and disposal of shared personal data</w:t>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc535571373 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00861934">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="697F533C" w14:textId="5CAE2D42" w:rsidR="00C85E31" w:rsidRPr="00C85E31" w:rsidRDefault="00000000">
+        <w:p w14:paraId="697F533C" w14:textId="5CAE2D42" w:rsidR="00C85E31" w:rsidRPr="00C85E31" w:rsidRDefault="00C85E31">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc535571374" w:history="1">
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Data security</w:t>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc535571374 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00861934">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="54A90FB8" w14:textId="128F02AA" w:rsidR="00C85E31" w:rsidRPr="00C85E31" w:rsidRDefault="00000000">
+        <w:p w14:paraId="54A90FB8" w14:textId="128F02AA" w:rsidR="00C85E31" w:rsidRPr="00C85E31" w:rsidRDefault="00C85E31">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc535571375" w:history="1">
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Procedures for dealing with access requests, queries and complaints</w:t>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc535571375 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00861934">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="74CCE766" w14:textId="214EC6A2" w:rsidR="00C85E31" w:rsidRPr="00C85E31" w:rsidRDefault="00000000">
+        <w:p w14:paraId="74CCE766" w14:textId="214EC6A2" w:rsidR="00C85E31" w:rsidRPr="00C85E31" w:rsidRDefault="00C85E31">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc535571376" w:history="1">
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Review</w:t>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc535571376 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00861934">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="73D620EC" w14:textId="420FE6F0" w:rsidR="00C85E31" w:rsidRPr="00C85E31" w:rsidRDefault="00000000">
+        <w:p w14:paraId="73D620EC" w14:textId="420FE6F0" w:rsidR="00C85E31" w:rsidRPr="00C85E31" w:rsidRDefault="00C85E31">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc535571377" w:history="1">
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Resolution of conflicts</w:t>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc535571377 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00861934">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="78B9FB16" w14:textId="39F446FF" w:rsidR="00C85E31" w:rsidRPr="00C85E31" w:rsidRDefault="00000000">
+        <w:p w14:paraId="78B9FB16" w14:textId="39F446FF" w:rsidR="00C85E31" w:rsidRPr="00C85E31" w:rsidRDefault="00C85E31">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc535571378" w:history="1">
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Personal data breaches</w:t>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc535571378 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00861934">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="11E276DA" w14:textId="088ECDFA" w:rsidR="00C85E31" w:rsidRPr="00C85E31" w:rsidRDefault="00000000">
+        <w:p w14:paraId="11E276DA" w14:textId="088ECDFA" w:rsidR="00C85E31" w:rsidRPr="00C85E31" w:rsidRDefault="00C85E31">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc535571379" w:history="1">
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Indemnity</w:t>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc535571379 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00861934">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="37F6466A" w14:textId="4985DF8D" w:rsidR="00C85E31" w:rsidRPr="00C85E31" w:rsidRDefault="00000000">
+        <w:p w14:paraId="37F6466A" w14:textId="4985DF8D" w:rsidR="00C85E31" w:rsidRPr="00C85E31" w:rsidRDefault="00C85E31">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc535571380" w:history="1">
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Failing to comply with the data sharing protocol</w:t>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc535571380 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00861934">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7DF81357" w14:textId="2BC2DF56" w:rsidR="00C85E31" w:rsidRPr="00C85E31" w:rsidRDefault="00000000">
+        <w:p w14:paraId="7DF81357" w14:textId="2BC2DF56" w:rsidR="00C85E31" w:rsidRPr="00C85E31" w:rsidRDefault="00C85E31">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc535571381" w:history="1">
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Publication</w:t>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc535571381 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00861934">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="310AF1B5" w14:textId="6D8E8708" w:rsidR="00C85E31" w:rsidRPr="00C85E31" w:rsidRDefault="00000000">
+        <w:p w14:paraId="310AF1B5" w14:textId="6D8E8708" w:rsidR="00C85E31" w:rsidRPr="00C85E31" w:rsidRDefault="00C85E31">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc535571382" w:history="1">
-            <w:r w:rsidR="00C85E31">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Annex 1 – T</w:t>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>he personal data to be shared</w:t>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc535571382 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00861934">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0BE78566" w14:textId="7B141511" w:rsidR="00C85E31" w:rsidRPr="00C85E31" w:rsidRDefault="00000000">
+        <w:p w14:paraId="0BE78566" w14:textId="7B141511" w:rsidR="00C85E31" w:rsidRPr="00C85E31" w:rsidRDefault="00C85E31">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc535571383" w:history="1">
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Annex 2 - Data Protection Officer/Lead</w:t>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc535571383 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00861934">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
-            <w:r w:rsidR="00C85E31" w:rsidRPr="00C85E31">
+            <w:r w:rsidRPr="00C85E31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="4BF548F6" w14:textId="77D1F961" w:rsidR="00624BBE" w:rsidRPr="000D21A4" w:rsidRDefault="00624BBE">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00C85E31">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
@@ -1843,54 +1846,53 @@
         </w:rPr>
         <w:sectPr w:rsidR="00624BBE" w:rsidSect="0083129F">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7472E2E2" w14:textId="77777777" w:rsidR="00305E66" w:rsidRPr="007E4ADD" w:rsidRDefault="00305E66" w:rsidP="00676801">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E4ADD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">We can provide our literature in different formats. If you require this information in a different format, please contact us on </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="007E4ADD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>contactus@barstandardsboard.org.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007E4ADD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or 020 7611 1444.</w:t>
       </w:r>
       <w:r w:rsidRPr="007E4ADD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -2003,65 +2005,51 @@
         </w:rPr>
         <w:t>the Council of the Inns of Court (COIC)</w:t>
       </w:r>
       <w:r w:rsidR="00E2232D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="00196483">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>each of the four Inns of Court</w:t>
       </w:r>
       <w:r w:rsidR="002D7FF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00196483">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Inner Temple, Middle Temple, Gray’s </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and Lincoln’s Inn</w:t>
+        <w:t xml:space="preserve"> Inner Temple, Middle Temple, Gray’s Inn and Lincoln’s Inn</w:t>
       </w:r>
       <w:r w:rsidRPr="007E4ADD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="008D698B" w:rsidRPr="007E4ADD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">This is to </w:t>
       </w:r>
       <w:r w:rsidR="005B1AFD" w:rsidRPr="007E4ADD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">support the BSB in the administration of its regulatory functions and to </w:t>
       </w:r>
       <w:r w:rsidR="008D698B" w:rsidRPr="007E4ADD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">provide quality assurance to </w:t>
       </w:r>
@@ -2159,58 +2147,56 @@
       </w:r>
       <w:r w:rsidR="00F351D6" w:rsidRPr="007E4ADD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>nderstanding (MoU)</w:t>
       </w:r>
       <w:r w:rsidR="00305E66" w:rsidRPr="007E4ADD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001129D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">between COIC, the four Inns and the BSB which sets out the responsibilities of the Parties relating to the education and training for the Bar, </w:t>
       </w:r>
       <w:r w:rsidR="00305E66" w:rsidRPr="007E4ADD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">and any statutory, </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00C118C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>regulatory</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="002D7FF8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> or other</w:t>
       </w:r>
       <w:r w:rsidR="00C118C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00305E66" w:rsidRPr="007E4ADD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">policies and statements which </w:t>
       </w:r>
       <w:r w:rsidRPr="007E4ADD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>apply</w:t>
       </w:r>
       <w:r w:rsidR="00305E66" w:rsidRPr="007E4ADD">
@@ -2317,158 +2303,130 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="147367DB" w14:textId="14E9B8FE" w:rsidR="000D21A4" w:rsidRPr="000D21A4" w:rsidRDefault="000A449D" w:rsidP="00676801">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The sharing of personal data </w:t>
       </w:r>
       <w:r w:rsidR="000D21A4" w:rsidRPr="000D21A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">set out in this Protocol is necessary to ensure that the BSB has adequate regulatory oversight of students, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">set out in this Protocol is necessary to ensure that the BSB has adequate regulatory oversight of students, barristers and the </w:t>
+      </w:r>
+      <w:r w:rsidR="000D21A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>responsibilities</w:t>
+      </w:r>
       <w:r w:rsidR="000D21A4" w:rsidRPr="000D21A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>barristers</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> of COIC and the</w:t>
+      </w:r>
+      <w:r w:rsidR="000D21A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Inns, as set out in the MOU. The sharing</w:t>
+      </w:r>
       <w:r w:rsidR="000D21A4" w:rsidRPr="000D21A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and the </w:t>
-[...5 lines deleted...]
-        <w:t>responsibilities</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB506B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and use of the personal data </w:t>
       </w:r>
       <w:r w:rsidR="000D21A4" w:rsidRPr="000D21A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of COIC and the</w:t>
-[...22 lines deleted...]
-        </w:rPr>
         <w:t>is, therefore, necessary for the performance of a task carried out in the public interes</w:t>
       </w:r>
       <w:r w:rsidR="000D21A4" w:rsidRPr="00BB506B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00BB506B" w:rsidRPr="00BB506B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in the exercise of the BSB’s authority under the Legal Services Act 2007</w:t>
       </w:r>
       <w:r w:rsidR="000D21A4" w:rsidRPr="00BB506B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="000546FC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> The Parties may also share special category data, as it relates to the individual’s health</w:t>
       </w:r>
       <w:r w:rsidR="000546FC">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidR="00EF0CA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and criminal records information,</w:t>
       </w:r>
       <w:r w:rsidR="00366EFA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> as the Legal Services Act 2007 requires the BSB to protect and promote the public interest (</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> protecting </w:t>
+        <w:t xml:space="preserve"> as the Legal Services Act 2007 requires the BSB to protect and promote the public interest (e.g. protecting </w:t>
       </w:r>
       <w:r w:rsidR="00366EFA" w:rsidRPr="00366EFA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the trust and confidence the public places in the profession that only those who are </w:t>
       </w:r>
       <w:r w:rsidR="00366EFA" w:rsidRPr="00094251">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">fit and proper are Called to the Bar). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B12ABDE" w14:textId="6786F7D8" w:rsidR="00AC5D00" w:rsidRDefault="00AC5D00" w:rsidP="00676801">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2670,83 +2628,96 @@
         </w:rPr>
         <w:t xml:space="preserve">to ensure </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">that only those who require access to the </w:t>
       </w:r>
       <w:r w:rsidR="0041266D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">shared </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>persona</w:t>
       </w:r>
       <w:r w:rsidR="00964AC1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">l data are able to </w:t>
+        <w:t xml:space="preserve">l data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00964AC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>are able to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00964AC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0041266D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>do so</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2594BF51" w14:textId="11C972D0" w:rsidR="00906F8B" w:rsidRDefault="0009637B" w:rsidP="00676801">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00906F8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">his </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Protocol does not, and cannot, prohibit the sharing of information between the Parties where there is a lawful reason to do so. </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED4F99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 6(1)(e) of the UK GDPR </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="040C28"/>
@@ -2813,52 +2784,60 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E4ADD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Data controller</w:t>
       </w:r>
       <w:r w:rsidRPr="007E4ADD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> - means a person who (either alone or jointly or in common with other persons) determines the purposes for which</w:t>
       </w:r>
       <w:r w:rsidR="00C118C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="007E4ADD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and the manner in which</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> and the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007E4ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>manner in which</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C118C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="007E4ADD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> any </w:t>
       </w:r>
       <w:r w:rsidR="0041266D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">shared </w:t>
       </w:r>
       <w:r w:rsidRPr="007E4ADD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">personal data </w:t>
       </w:r>
       <w:r w:rsidR="00C118C3">
@@ -3168,65 +3147,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27AB4104" w14:textId="77777777" w:rsidR="005B23E9" w:rsidRPr="00883284" w:rsidRDefault="005B23E9" w:rsidP="00676801">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Inns of Court </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">– means each of the four Inns of </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">– means each of the four Inns of Court; </w:t>
       </w:r>
       <w:r w:rsidRPr="005B23E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>the Honourable Society of</w:t>
       </w:r>
       <w:r w:rsidR="009C3014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> The</w:t>
       </w:r>
       <w:r w:rsidRPr="005B23E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Inner Temple, the Honourable Society of </w:t>
       </w:r>
       <w:r w:rsidR="009C3014">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
@@ -3308,60 +3273,52 @@
       </w:r>
       <w:r w:rsidR="005B23E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, or the Inns </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19BDEC4B" w14:textId="77777777" w:rsidR="006C7E3C" w:rsidRPr="007E4ADD" w:rsidRDefault="00F4470C" w:rsidP="00676801">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E4ADD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Parties</w:t>
       </w:r>
       <w:r w:rsidRPr="007E4ADD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – means more than one </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> – means more than one Party</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="261EC23B" w14:textId="77777777" w:rsidR="00E2232D" w:rsidRDefault="00E2232D" w:rsidP="00676801">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E2232D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Permitted Recipients</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidRPr="00E2232D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The parties to this agreement, the employees of each party, any third parties engaged to perform obligations in connection with this agreement</w:t>
@@ -3424,72 +3381,51 @@
         </w:rPr>
         <w:t xml:space="preserve">any operation or set of operations which is performed on </w:t>
       </w:r>
       <w:r w:rsidR="0041266D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">shared </w:t>
       </w:r>
       <w:r w:rsidR="00575E35" w:rsidRPr="006665E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">personal data or on sets of </w:t>
       </w:r>
       <w:r w:rsidR="0041266D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">shared </w:t>
       </w:r>
       <w:r w:rsidR="00575E35" w:rsidRPr="006665E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">personal data, whether or not by automated means, such as collection, recording, organisation, structuring, storage, adaptation, or alteration, retrieval, </w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> or destruction</w:t>
+        <w:t>personal data, whether or not by automated means, such as collection, recording, organisation, structuring, storage, adaptation, or alteration, retrieval, consultation, use, disclosure by transmission, dissemination or otherwise making available, alignment or combination, restriction, erasure or destruction</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65F88B9F" w14:textId="77777777" w:rsidR="00F2096E" w:rsidRPr="0041266D" w:rsidRDefault="00E2232D" w:rsidP="00676801">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Shared Personal Data </w:t>
       </w:r>
       <w:r w:rsidRPr="00E2232D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>- The personal data to be shared between the parties under Annex 1</w:t>
       </w:r>
       <w:r w:rsidR="000A449D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -3579,65 +3515,65 @@
       </w:pPr>
       <w:r w:rsidRPr="00E2232D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Each party shall comply with all the obligations imposed on a controller under the Data Protection Legislation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75271DBB" w14:textId="77777777" w:rsidR="00F4470C" w:rsidRPr="007E4ADD" w:rsidRDefault="00F4470C" w:rsidP="00676801">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E4ADD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Where there is a need to make a public statement about the exchange of information, </w:t>
+        <w:t xml:space="preserve">Where there is a need to make a public statement about the exchange of information, e.g. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007E4ADD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>e.g.</w:t>
+        <w:t>as a result of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007E4ADD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> as a result of a press enquiry, the Parties </w:t>
+        <w:t xml:space="preserve"> a press enquiry, the Parties </w:t>
       </w:r>
       <w:r w:rsidR="00B36C53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>may</w:t>
       </w:r>
       <w:r w:rsidRPr="007E4ADD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> liaise with each other before finalising the individual statements each Party will </w:t>
       </w:r>
       <w:r w:rsidR="00A74739" w:rsidRPr="007E4ADD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>make</w:t>
       </w:r>
       <w:r w:rsidRPr="007E4ADD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -3799,65 +3735,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="1644" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009328CD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ensuring that the</w:t>
       </w:r>
       <w:r w:rsidR="007C3006" w:rsidRPr="009328CD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="009328CD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> understand the types of information received, generated, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and transferred </w:t>
+        <w:t xml:space="preserve"> understand the types of information received, generated, stored and transferred </w:t>
       </w:r>
       <w:r w:rsidR="007D706C" w:rsidRPr="009328CD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">for their area of work; </w:t>
       </w:r>
       <w:r w:rsidR="00BA0123" w:rsidRPr="009328CD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79BC12D2" w14:textId="77777777" w:rsidR="00B36C53" w:rsidRPr="009328CD" w:rsidRDefault="007D706C" w:rsidP="00676801">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="1644" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3918,51 +3840,65 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C66BF4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The Parties agree that their </w:t>
       </w:r>
       <w:r w:rsidR="00C66BF4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>DPOs</w:t>
       </w:r>
       <w:r w:rsidRPr="00C66BF4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0092045B" w:rsidRPr="00C66BF4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>will at all times comply with</w:t>
+        <w:t xml:space="preserve">will </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0092045B" w:rsidRPr="00C66BF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>at all times</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0092045B" w:rsidRPr="00C66BF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> comply with</w:t>
       </w:r>
       <w:r w:rsidRPr="00C66BF4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r w:rsidR="00D453FF" w:rsidRPr="00C66BF4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">DPA &amp; </w:t>
       </w:r>
       <w:r w:rsidR="00F36BBB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">UK </w:t>
       </w:r>
       <w:r w:rsidRPr="00C66BF4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">GDPR </w:t>
       </w:r>
@@ -4190,83 +4126,96 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E4ADD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The Parties agree that where </w:t>
       </w:r>
       <w:r w:rsidR="00AA79B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">personal data is </w:t>
       </w:r>
       <w:r w:rsidR="007814B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="007E4ADD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">hared and disclosed its use is restricted to regulatory purposes unless onward disclosure to other agencies is necessary in the public interest and </w:t>
+        <w:t xml:space="preserve">hared and disclosed its use is restricted to regulatory purposes unless onward disclosure to other agencies </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007E4ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007E4ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> necessary in the public interest and </w:t>
       </w:r>
       <w:r w:rsidR="00562090">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">is </w:t>
       </w:r>
       <w:r w:rsidRPr="007E4ADD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>lawful.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FA1BA1A" w14:textId="00F42E12" w:rsidR="005B1AFD" w:rsidRDefault="006A6588" w:rsidP="00C66BF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The Parties </w:t>
       </w:r>
       <w:r w:rsidR="00CF28EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">have a requirement under the </w:t>
       </w:r>
       <w:r w:rsidR="000B1FEF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Data Protection Legislation including</w:t>
       </w:r>
       <w:r w:rsidR="00CF28EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D453FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>the DPA and</w:t>
@@ -4436,58 +4385,53 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">shared personal </w:t>
       </w:r>
       <w:r w:rsidR="003D2F66" w:rsidRPr="007E4ADD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">data with other organisations in accordance with their respective privacy policies. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B9C65A4" w14:textId="1C0E7642" w:rsidR="00BA1AC1" w:rsidRDefault="007A09AF" w:rsidP="00676801">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc535571371"/>
       <w:r w:rsidRPr="007E4ADD">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="0041266D">
         <w:t xml:space="preserve">personal </w:t>
       </w:r>
       <w:r w:rsidRPr="007E4ADD">
-        <w:t xml:space="preserve">data to be </w:t>
-[...3 lines deleted...]
-        <w:t>shared</w:t>
+        <w:t>data to be shared</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007E4ADD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14A76766" w14:textId="77777777" w:rsidR="00E2232D" w:rsidRDefault="00E2232D" w:rsidP="00C66BF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E2232D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Each party shall:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4719D0F1" w14:textId="372C3988" w:rsidR="00E2232D" w:rsidRPr="009328CD" w:rsidRDefault="00E2232D" w:rsidP="00676801">
@@ -4613,65 +4557,65 @@
         </w:rPr>
         <w:t xml:space="preserve">personal data may be processed under this agreement of the nature </w:t>
       </w:r>
       <w:r w:rsidR="0073739C" w:rsidRPr="009328CD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r w:rsidRPr="009328CD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">such processing. This includes giving notice that, on the termination of this agreement, </w:t>
       </w:r>
       <w:r w:rsidR="0041266D" w:rsidRPr="009328CD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">shared </w:t>
       </w:r>
       <w:r w:rsidRPr="009328CD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">personal data relating to them may be retained by or, as the case may be, transferred to one or more of the Permitted Recipients, their </w:t>
+        <w:t>personal data relating to them may be retained by or</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009328CD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>successors</w:t>
+        <w:t>, as the case may be, transferred</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="009328CD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and assignees as relevant</w:t>
+        <w:t xml:space="preserve"> to one or more of the Permitted Recipients, their successors and assignees as relevant</w:t>
       </w:r>
       <w:r w:rsidR="00EF0CA0" w:rsidRPr="009328CD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">; and </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71E73475" w14:textId="77777777" w:rsidR="00E2232D" w:rsidRPr="009328CD" w:rsidRDefault="00EF0CA0" w:rsidP="00676801">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:ind w:left="1281" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009328CD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -5101,58 +5045,51 @@
         </w:rPr>
         <w:t xml:space="preserve">shared </w:t>
       </w:r>
       <w:r w:rsidR="008359A7" w:rsidRPr="002653FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>personal data is p</w:t>
       </w:r>
       <w:r w:rsidR="007D706C" w:rsidRPr="002653FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>rocessed</w:t>
       </w:r>
       <w:r w:rsidR="00C373E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (which may be different for each party)</w:t>
       </w:r>
       <w:r w:rsidR="007D706C" w:rsidRPr="002653FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, unless the </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">retention of the </w:t>
+        <w:t xml:space="preserve">, unless the retention of the </w:t>
       </w:r>
       <w:r w:rsidR="00AD29F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">shared </w:t>
       </w:r>
       <w:r w:rsidR="007D706C" w:rsidRPr="002653FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">personal data is required for archiving purposes which are in the public interest, scientific or historical research purposes or statistical purposes in accordance with Article 89 (1) of the </w:t>
       </w:r>
       <w:r w:rsidR="00E031D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">UK </w:t>
       </w:r>
       <w:r w:rsidR="007D706C" w:rsidRPr="002653FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">GDPR or other applicable provisions under the Data Protection Legislation. This period is determined by the </w:t>
       </w:r>
@@ -5483,65 +5420,51 @@
       </w:r>
       <w:r w:rsidRPr="00EE2A36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">egislation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69DDE762" w14:textId="77777777" w:rsidR="00EE2A36" w:rsidRDefault="002651E5" w:rsidP="00C66BF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE2A36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Paper documents must be destroyed on site (</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> by shredding) or placed in the specially marked “Restricted Waste”</w:t>
+        <w:t>Paper documents must be destroyed on site (e.g. by shredding) or placed in the specially marked “Restricted Waste”</w:t>
       </w:r>
       <w:r w:rsidR="0027160A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, or similar,</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE2A36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> containers/bags within the </w:t>
       </w:r>
       <w:r w:rsidR="006A6588" w:rsidRPr="00EE2A36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Parties</w:t>
       </w:r>
       <w:r w:rsidR="00E84B6B" w:rsidRPr="00EE2A36">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
@@ -5647,106 +5570,90 @@
         </w:rPr>
         <w:t xml:space="preserve">he nature of the </w:t>
       </w:r>
       <w:r w:rsidR="00AD29F2" w:rsidRPr="009328CD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">shared personal </w:t>
       </w:r>
       <w:r w:rsidR="00FC2411" w:rsidRPr="009328CD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>data (paper or electronic) and which sections of the</w:t>
       </w:r>
       <w:r w:rsidR="00AD29F2" w:rsidRPr="009328CD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> shared personal</w:t>
       </w:r>
       <w:r w:rsidR="00FC2411" w:rsidRPr="009328CD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> data will be </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> data will be destroyed;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="67CFA7F0" w14:textId="77777777" w:rsidR="00FC2411" w:rsidRPr="009328CD" w:rsidRDefault="005E74E9" w:rsidP="00676801">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:ind w:left="1281" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009328CD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidR="00FC2411" w:rsidRPr="009328CD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>hether the</w:t>
       </w:r>
       <w:r w:rsidR="00AD29F2" w:rsidRPr="009328CD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> shared personal</w:t>
       </w:r>
       <w:r w:rsidR="00FC2411" w:rsidRPr="009328CD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> data must be retained to fulfil any statutory and/or regulatory </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> data must be retained to fulfil any statutory and/or regulatory requirements;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="28523A1B" w14:textId="77777777" w:rsidR="006A6588" w:rsidRPr="009328CD" w:rsidRDefault="005E74E9" w:rsidP="00676801">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:ind w:left="1281" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009328CD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidR="00FC2411" w:rsidRPr="009328CD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">hether the </w:t>
@@ -5955,306 +5862,218 @@
       <w:r w:rsidR="004121F6" w:rsidRPr="00E2232D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3613AC0E" w14:textId="7B152E0D" w:rsidR="00E80CD6" w:rsidRPr="007E4ADD" w:rsidRDefault="00E80CD6" w:rsidP="00676801">
       <w:pPr>
         <w:pStyle w:val="BB-Level2Legal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E4ADD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">In accordance with section 32(1) of the </w:t>
       </w:r>
       <w:r w:rsidR="00E031D6">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">UK </w:t>
       </w:r>
       <w:r w:rsidRPr="007E4ADD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">GDPR, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> the state of the art, the costs of implementation and the nature, scope, context and purposes of processing as well as the risk of varying likelihood and severity for the rights and freedoms of natural persons, the Parties will implement appropriate technical and organisational measures to ensure a level of security appropriate to the risk, including, as appropriate: </w:t>
+        <w:t xml:space="preserve">GDPR, taking into account the state of the art, the costs of implementation and the nature, scope, context and purposes of processing as well as the risk of varying likelihood and severity for the rights and freedoms of natural persons, the Parties will implement appropriate technical and organisational measures to ensure a level of security appropriate to the risk, including, as appropriate: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BBC5779" w14:textId="77777777" w:rsidR="00E80CD6" w:rsidRPr="007E4ADD" w:rsidRDefault="00E80CD6" w:rsidP="00676801">
       <w:pPr>
         <w:pStyle w:val="BB-Level3Legal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E4ADD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the encryption of </w:t>
       </w:r>
       <w:r w:rsidR="00707219">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">shared </w:t>
       </w:r>
       <w:r w:rsidRPr="007E4ADD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">personal </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>personal data;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7374943F" w14:textId="77777777" w:rsidR="007814B4" w:rsidRDefault="00E80CD6" w:rsidP="00676801">
       <w:pPr>
         <w:pStyle w:val="BB-Level3Legal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E4ADD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">the ability to ensure the ongoing confidentiality, integrity, availability and resilience of processing systems and </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">the ability to ensure the ongoing confidentiality, integrity, availability and resilience of processing systems and services; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A68262D" w14:textId="77777777" w:rsidR="0053369E" w:rsidRPr="007814B4" w:rsidRDefault="007814B4" w:rsidP="00676801">
       <w:pPr>
         <w:pStyle w:val="BB-Level3Legal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007814B4">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="0053369E" w:rsidRPr="007814B4">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">assword protecting </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>assword protecting documents;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="688D7EC3" w14:textId="77777777" w:rsidR="00E80CD6" w:rsidRPr="007E4ADD" w:rsidRDefault="00E80CD6" w:rsidP="00676801">
       <w:pPr>
         <w:pStyle w:val="BB-Level3Legal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E4ADD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the ability to restore the availability and access to </w:t>
       </w:r>
       <w:r w:rsidR="00707219">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">shared </w:t>
       </w:r>
       <w:r w:rsidRPr="007E4ADD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">personal data in a timely manner in the event of a physical or technical </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">personal data in a timely manner in the event of a physical or technical incident; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1744E6B1" w14:textId="77777777" w:rsidR="00E80CD6" w:rsidRPr="007E4ADD" w:rsidRDefault="00E80CD6" w:rsidP="00676801">
       <w:pPr>
         <w:pStyle w:val="BB-Level3Legal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E4ADD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">a process for regularly testing, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> and evaluating the effectiveness of technical and organisational measures for ensuring the security of the processing.</w:t>
+        <w:t>a process for regularly testing, assessing and evaluating the effectiveness of technical and organisational measures for ensuring the security of the processing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4952E4B3" w14:textId="7F0D7573" w:rsidR="007A09AF" w:rsidRPr="007E4ADD" w:rsidRDefault="007A09AF" w:rsidP="00676801">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc535571375"/>
       <w:r w:rsidRPr="007E4ADD">
-        <w:t xml:space="preserve">Procedures for dealing with access requests, queries and </w:t>
-[...3 lines deleted...]
-        <w:t>complaints</w:t>
+        <w:t>Procedures for dealing with access requests, queries and complaints</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007E4ADD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BF5FCEB" w14:textId="0651A4B4" w:rsidR="00E364AF" w:rsidRPr="00931162" w:rsidRDefault="00B47DB6" w:rsidP="00C66BF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009023E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Individuals should submit a subject access request to each organisation they are seeking their shared personal data from. Each Party shall provide contact details for their DPO to support liaison between the Parties, should this be required</w:t>
       </w:r>
       <w:r w:rsidR="00F36A7B">
         <w:rPr>
@@ -6466,51 +6285,51 @@
       </w:r>
       <w:r w:rsidRPr="007E4ADD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="002F22E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>data subject</w:t>
       </w:r>
       <w:r w:rsidR="00923628" w:rsidRPr="007E4ADD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> can contact the ICO</w:t>
       </w:r>
       <w:r w:rsidR="00173240">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">; details for contacting them can be found on their website: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="00173240" w:rsidRPr="00173240">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://ico.org.uk/global/contact-us/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00923628" w:rsidRPr="007E4ADD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CEBCE8A" w14:textId="57533E95" w:rsidR="00B567BA" w:rsidRPr="007E4ADD" w:rsidRDefault="00B567BA" w:rsidP="00676801">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc535571376"/>
       <w:r w:rsidRPr="007E4ADD">
         <w:t>Review</w:t>
       </w:r>
@@ -6663,206 +6482,167 @@
         <w:t>The purpose of these meetings is to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FB3618D" w14:textId="77777777" w:rsidR="00B567BA" w:rsidRPr="00AF788C" w:rsidRDefault="006E5DDC" w:rsidP="00676801">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF788C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">provide </w:t>
       </w:r>
       <w:r w:rsidR="00B567BA" w:rsidRPr="00AF788C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">feedback on the quality of the sharing and disclosure of </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>feedback on the quality of the sharing and disclosure of information;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2123A63F" w14:textId="77777777" w:rsidR="00B567BA" w:rsidRPr="00AF788C" w:rsidRDefault="006E5DDC" w:rsidP="00676801">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF788C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">review </w:t>
       </w:r>
       <w:r w:rsidR="00B567BA" w:rsidRPr="00AF788C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">the effectiveness of processes in place to support the sharing and disclosure of </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>the effectiveness of processes in place to support the sharing and disclosure of information;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="71336FF7" w14:textId="77777777" w:rsidR="00B567BA" w:rsidRPr="00AF788C" w:rsidRDefault="006E5DDC" w:rsidP="00676801">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF788C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">discuss </w:t>
       </w:r>
       <w:r w:rsidR="00B567BA" w:rsidRPr="00AF788C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">issues of wider concern that may impact on how the Parties operate </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>issues of wider concern that may impact on how the Parties operate together;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="11B5FC82" w14:textId="77777777" w:rsidR="00B567BA" w:rsidRPr="00AF788C" w:rsidRDefault="006E5DDC" w:rsidP="00676801">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF788C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">alert </w:t>
       </w:r>
       <w:r w:rsidR="00B567BA" w:rsidRPr="00AF788C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">each other to and discuss emerging trends, issues, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> or other activities that may be of interest;</w:t>
+        <w:t>each other to and discuss emerging trends, issues, risks or other activities that may be of interest;</w:t>
       </w:r>
       <w:r w:rsidR="00E84B6B" w:rsidRPr="00AF788C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05C0645D" w14:textId="77777777" w:rsidR="00B567BA" w:rsidRPr="00AF788C" w:rsidRDefault="006E5DDC" w:rsidP="00676801">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF788C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">discuss </w:t>
       </w:r>
       <w:r w:rsidR="00B567BA" w:rsidRPr="00AF788C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>any other issues of concern to either of the Parties.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="148D57D9" w14:textId="7F030987" w:rsidR="00C37942" w:rsidRDefault="00310CF8" w:rsidP="00676801">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc535571377"/>
       <w:r w:rsidRPr="007E4ADD">
-        <w:lastRenderedPageBreak/>
         <w:t>Resolution of conflicts</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidRPr="007E4ADD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D6FD722" w14:textId="77777777" w:rsidR="00310CF8" w:rsidRPr="00C37942" w:rsidRDefault="00EB310C" w:rsidP="00C66BF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C37942">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The</w:t>
@@ -6983,51 +6763,65 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E4ADD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Any problems or concerns in an individual case of information sharing should be channelled via the designated individuals</w:t>
       </w:r>
       <w:r w:rsidR="00801BDB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, in Annex 2,</w:t>
       </w:r>
       <w:r w:rsidRPr="007E4ADD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> who will seek to resolve the matters. In the event that the issues cannot be resolved, the matters will be escalated via the relevant line management chain of each Party.</w:t>
+        <w:t xml:space="preserve"> who will seek to resolve the matters. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007E4ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>In the event that</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007E4ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the issues cannot be resolved, the matters will be escalated via the relevant line management chain of each Party.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5504345D" w14:textId="77777777" w:rsidR="00310CF8" w:rsidRPr="007E4ADD" w:rsidRDefault="00EE2A36" w:rsidP="00676801">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc535571378"/>
       <w:r>
         <w:t>Personal data breaches</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidR="000E35D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16EA87D5" w14:textId="17808463" w:rsidR="00112ABC" w:rsidRDefault="00EE2A36" w:rsidP="00C66BF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:tabs>
@@ -7327,51 +7121,65 @@
         </w:rPr>
         <w:t xml:space="preserve">reaches </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">(of shared personal data) </w:t>
       </w:r>
       <w:r w:rsidR="00550B5B" w:rsidRPr="00112ABC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>that occur</w:t>
       </w:r>
       <w:r w:rsidR="00EA0CB5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> within their organisation</w:t>
       </w:r>
       <w:r w:rsidR="00550B5B" w:rsidRPr="00112ABC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, including having a process to assess the likely risk to individuals as a result of a breach. </w:t>
+        <w:t xml:space="preserve">, including having a process to assess the likely risk to individuals </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00550B5B" w:rsidRPr="00112ABC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>as a result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00550B5B" w:rsidRPr="00112ABC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a breach. </w:t>
       </w:r>
       <w:r w:rsidR="00972E5C" w:rsidRPr="00112ABC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">This should be done on a </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00972E5C" w:rsidRPr="00112ABC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>case by case</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00972E5C" w:rsidRPr="00112ABC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> basis. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AE06410" w14:textId="77777777" w:rsidR="00550B5B" w:rsidRPr="00112ABC" w:rsidRDefault="00B47DB6" w:rsidP="00C66BF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -7462,60 +7270,52 @@
       </w:r>
       <w:r w:rsidR="00550B5B" w:rsidRPr="00112ABC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> who will be aware of:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A1F2DF0" w14:textId="77777777" w:rsidR="00550B5B" w:rsidRPr="00AF788C" w:rsidRDefault="00550B5B" w:rsidP="00676801">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="1276" w:hanging="283"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF788C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The relevant supervisory authority for the processing activities which the Parties </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>The relevant supervisory authority for the processing activities which the Parties undertake;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="375A5F7F" w14:textId="77777777" w:rsidR="00550B5B" w:rsidRPr="00AF788C" w:rsidRDefault="00550B5B" w:rsidP="00676801">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="1276" w:hanging="283"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF788C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The process to notify the ICO</w:t>
       </w:r>
       <w:r w:rsidR="006E5DDC" w:rsidRPr="00AF788C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, if necessary,</w:t>
@@ -7526,112 +7326,110 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000210DA" w:rsidRPr="00AF788C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">and the other Parties </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF788C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>of a breach within 72 hours</w:t>
       </w:r>
       <w:r w:rsidR="000210DA" w:rsidRPr="00AF788C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF788C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">of becoming aware of it, even if all the details are not </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>of becoming aware of it, even if all the details are not know</w:t>
+      </w:r>
+      <w:r w:rsidR="006E5DDC" w:rsidRPr="00AF788C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
       <w:r w:rsidRPr="00AF788C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>know</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="3F2DC90A" w14:textId="77777777" w:rsidR="00550B5B" w:rsidRPr="00AF788C" w:rsidRDefault="00550B5B" w:rsidP="00676801">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="1276" w:hanging="283"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF788C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>What information must be provided to the ICO as a result of a breach</w:t>
+        <w:t xml:space="preserve">What information must be provided to the ICO </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AF788C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>as a result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AF788C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a breach</w:t>
       </w:r>
       <w:r w:rsidR="006E5DDC" w:rsidRPr="00AF788C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, if the breach meets the criteria for being </w:t>
-[...6 lines deleted...]
-        <w:t>reported</w:t>
+        <w:t>, if the breach meets the criteria for being reported</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF788C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="6C7C20D0" w14:textId="77777777" w:rsidR="00550B5B" w:rsidRPr="00AF788C" w:rsidRDefault="004E7207" w:rsidP="00676801">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="1276" w:hanging="283"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF788C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00550B5B" w:rsidRPr="00AF788C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>process to inform affected individuals about a breach and what information about the breach must be provided to them</w:t>
@@ -7656,51 +7454,50 @@
       </w:r>
       <w:r w:rsidR="00550B5B" w:rsidRPr="00AF788C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3703AEAD" w14:textId="77777777" w:rsidR="00550B5B" w:rsidRPr="00AF788C" w:rsidRDefault="004E7207" w:rsidP="00676801">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="1276" w:hanging="283"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF788C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>The requirement to document all breaches, even if they don’t need to be reported</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r w:rsidRPr="00AF788C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73E6CA06" w14:textId="77777777" w:rsidR="00207C06" w:rsidRPr="00C85E31" w:rsidRDefault="004434C2" w:rsidP="00C66BF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
@@ -7711,63 +7508,91 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C85E31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The Parties </w:t>
       </w:r>
       <w:r w:rsidR="004E7207" w:rsidRPr="00C85E31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>agree to r</w:t>
       </w:r>
       <w:r w:rsidRPr="00C85E31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">eview the </w:t>
       </w:r>
       <w:r w:rsidR="00801BDB" w:rsidRPr="00C85E31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Protocol in light of the breach. A</w:t>
+        <w:t xml:space="preserve">Protocol </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00801BDB" w:rsidRPr="00C85E31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>in light of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00801BDB" w:rsidRPr="00C85E31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the breach. A</w:t>
       </w:r>
       <w:r w:rsidRPr="00C85E31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ny significant changes required</w:t>
       </w:r>
       <w:r w:rsidR="00801BDB" w:rsidRPr="00C85E31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> as a result of the breach should </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00801BDB" w:rsidRPr="00C85E31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>as a result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00801BDB" w:rsidRPr="00C85E31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the breach should </w:t>
       </w:r>
       <w:r w:rsidRPr="00C85E31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">be publicised. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77E12D8E" w14:textId="2998AF19" w:rsidR="00112ABC" w:rsidRDefault="00112ABC" w:rsidP="00861934">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc535571379"/>
       <w:r>
         <w:t>Indemnity</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="7CCF86E7" w14:textId="6BD17A63" w:rsidR="00112ABC" w:rsidRPr="00112ABC" w:rsidRDefault="00112ABC" w:rsidP="00C66BF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -7791,58 +7616,53 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="407756AF" w14:textId="59129775" w:rsidR="00112ABC" w:rsidRDefault="00112ABC" w:rsidP="00676801">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc535571380"/>
       <w:r>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="007E4ADD">
         <w:t>ail</w:t>
       </w:r>
       <w:r>
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidRPr="007E4ADD">
         <w:t xml:space="preserve"> to comply with the </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">data sharing </w:t>
-[...3 lines deleted...]
-        <w:t>protocol</w:t>
+        <w:t>data sharing protocol</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="299B86CD" w14:textId="77777777" w:rsidR="00196483" w:rsidRPr="007E4ADD" w:rsidRDefault="00B47DB6" w:rsidP="00C66BF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="00196483">
         <w:rPr>
@@ -8018,6668 +7838,7712 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="443D5D7D" w14:textId="77777777" w:rsidR="0083129F" w:rsidRPr="00DD1601" w:rsidRDefault="0083129F" w:rsidP="00EF6244">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:sectPr w:rsidR="0083129F" w:rsidRPr="00DD1601" w:rsidSect="0083129F">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="013866B8" w14:textId="77777777" w:rsidR="00D60874" w:rsidRDefault="00AF35B0" w:rsidP="0082031D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc535571382"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Annex 1</w:t>
       </w:r>
       <w:r w:rsidRPr="007E4ADD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0083129F">
         <w:t>– the</w:t>
       </w:r>
       <w:r w:rsidR="00707219">
         <w:t xml:space="preserve"> personal</w:t>
       </w:r>
       <w:r w:rsidR="0083129F">
-        <w:t xml:space="preserve"> data to be </w:t>
-[...3 lines deleted...]
-        <w:t>shared</w:t>
+        <w:t xml:space="preserve"> data to be shared</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="0027160A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BC9604E" w14:textId="77777777" w:rsidR="0082031D" w:rsidRPr="0003061E" w:rsidRDefault="0082031D" w:rsidP="0003061E"/>
-[...1 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="27808AC6" w14:textId="32924B52" w:rsidR="00127807" w:rsidRPr="0003061E" w:rsidRDefault="00C71F62" w:rsidP="00034353">
+      <w:pPr>
+        <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Hlk529528978"/>
       <w:r w:rsidRPr="0003061E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is noted that contact details are subject to change and therefore the Parties shall provide this data on a best endeavours basis at the point specified in this Annex. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="15211" w:type="dxa"/>
+        <w:tblW w:w="14885" w:type="dxa"/>
+        <w:tblInd w:w="-289" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="562"/>
-        <w:gridCol w:w="4536"/>
+        <w:gridCol w:w="426"/>
+        <w:gridCol w:w="4678"/>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="3685"/>
-        <w:gridCol w:w="3574"/>
-        <w:gridCol w:w="19"/>
+        <w:gridCol w:w="3261"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F4595D" w14:paraId="7EC171D7" w14:textId="77777777" w:rsidTr="00C87B22">
+      <w:tr w:rsidR="00F4595D" w:rsidRPr="0089708F" w14:paraId="7EC171D7" w14:textId="77777777" w:rsidTr="00DD1B28">
         <w:trPr>
           <w:trHeight w:val="448"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcW w:w="426" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="0958854E" w14:textId="77777777" w:rsidR="00F4595D" w:rsidRDefault="00F4595D" w:rsidP="00127807">
+          <w:p w14:paraId="0958854E" w14:textId="77777777" w:rsidR="00F4595D" w:rsidRPr="0089708F" w:rsidRDefault="00F4595D" w:rsidP="00127807">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="14649" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="14459" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="23FEBDBB" w14:textId="77777777" w:rsidR="00F4595D" w:rsidRDefault="00707219" w:rsidP="00127807">
+          <w:p w14:paraId="23FEBDBB" w14:textId="77777777" w:rsidR="00F4595D" w:rsidRPr="0089708F" w:rsidRDefault="00707219" w:rsidP="00127807">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Personal d</w:t>
             </w:r>
-            <w:r w:rsidR="00F4595D">
+            <w:r w:rsidR="00F4595D" w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">ata to be </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">shared </w:t>
             </w:r>
-            <w:r w:rsidR="00F4595D">
+            <w:r w:rsidR="00F4595D" w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>by the Inns to the BSB before Call</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F4595D" w14:paraId="03EA9452" w14:textId="77777777" w:rsidTr="00C87B22">
+      <w:tr w:rsidR="00F4595D" w:rsidRPr="0089708F" w14:paraId="03EA9452" w14:textId="77777777" w:rsidTr="00450AD2">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="19" w:type="dxa"/>
           <w:trHeight w:val="705"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcW w:w="426" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="5E394D2C" w14:textId="77777777" w:rsidR="00F4595D" w:rsidRPr="00BA1AC1" w:rsidRDefault="00F4595D" w:rsidP="00D60874">
+          <w:p w14:paraId="5E394D2C" w14:textId="77777777" w:rsidR="00F4595D" w:rsidRPr="0089708F" w:rsidRDefault="00F4595D" w:rsidP="00D60874">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="4678" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="57528BCA" w14:textId="77777777" w:rsidR="00F4595D" w:rsidRPr="00BA1AC1" w:rsidRDefault="00F4595D" w:rsidP="00D60874">
+          <w:p w14:paraId="57528BCA" w14:textId="77777777" w:rsidR="00F4595D" w:rsidRPr="0089708F" w:rsidRDefault="00F4595D" w:rsidP="00D60874">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00BA1AC1">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The information to be collected </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="14C9B96C" w14:textId="77777777" w:rsidR="00F4595D" w:rsidRPr="00BA1AC1" w:rsidRDefault="00F4595D" w:rsidP="00C87B22">
+          <w:p w14:paraId="14C9B96C" w14:textId="77777777" w:rsidR="00F4595D" w:rsidRPr="0089708F" w:rsidRDefault="00F4595D" w:rsidP="00C87B22">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00BA1AC1">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>How it will be collected</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="19DB3370" w14:textId="77777777" w:rsidR="00F4595D" w:rsidRPr="00BA1AC1" w:rsidRDefault="00F4595D" w:rsidP="00D60874">
+          <w:p w14:paraId="19DB3370" w14:textId="77777777" w:rsidR="00F4595D" w:rsidRPr="0089708F" w:rsidRDefault="00F4595D" w:rsidP="00D60874">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00BA1AC1">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">What it will be used for </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3574" w:type="dxa"/>
+            <w:tcW w:w="3261" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="095102F1" w14:textId="6F9DAC69" w:rsidR="001F7585" w:rsidRPr="00BA1AC1" w:rsidRDefault="00F4595D" w:rsidP="00D60874">
+          <w:p w14:paraId="095102F1" w14:textId="6F9DAC69" w:rsidR="001F7585" w:rsidRPr="0089708F" w:rsidRDefault="00F4595D" w:rsidP="00D60874">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>When will it be shared</w:t>
             </w:r>
-            <w:r w:rsidR="001F7585">
+            <w:r w:rsidR="001F7585" w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> / Who is responsible for it being shared</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F4595D" w14:paraId="2A1B43E2" w14:textId="77777777" w:rsidTr="00C87B22">
+      <w:tr w:rsidR="00F4595D" w:rsidRPr="0089708F" w14:paraId="2A1B43E2" w14:textId="77777777" w:rsidTr="00DD1B28">
         <w:trPr>
           <w:trHeight w:val="353"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcW w:w="426" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="5948CD2D" w14:textId="77777777" w:rsidR="00F4595D" w:rsidRDefault="00F4595D" w:rsidP="00D60874">
+          <w:p w14:paraId="5948CD2D" w14:textId="77777777" w:rsidR="00F4595D" w:rsidRPr="0089708F" w:rsidRDefault="00F4595D" w:rsidP="00D60874">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="14649" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="14459" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="58F42AD0" w14:textId="77777777" w:rsidR="00F4595D" w:rsidRDefault="00F4595D" w:rsidP="00E54E29">
+          <w:p w14:paraId="58F42AD0" w14:textId="77777777" w:rsidR="00F4595D" w:rsidRPr="0089708F" w:rsidRDefault="00F4595D" w:rsidP="00E54E29">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Admission to an Inn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A60EDE" w14:paraId="1CC16E61" w14:textId="77777777" w:rsidTr="00C87B22">
+      <w:tr w:rsidR="00A60EDE" w:rsidRPr="0089708F" w14:paraId="1CC16E61" w14:textId="77777777" w:rsidTr="00450AD2">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="19" w:type="dxa"/>
           <w:trHeight w:val="1180"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcW w:w="426" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7307F22A" w14:textId="77777777" w:rsidR="00A60EDE" w:rsidRDefault="00A60EDE" w:rsidP="00127807">
+          <w:p w14:paraId="7307F22A" w14:textId="77777777" w:rsidR="00A60EDE" w:rsidRPr="0089708F" w:rsidRDefault="00A60EDE" w:rsidP="00127807">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12E236E3" w14:textId="5C1330D1" w:rsidR="00A60EDE" w:rsidRDefault="00A60EDE" w:rsidP="00127807">
+          <w:p w14:paraId="12E236E3" w14:textId="5C1330D1" w:rsidR="00A60EDE" w:rsidRPr="0089708F" w:rsidRDefault="00A60EDE" w:rsidP="00127807">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">When a lawyer is seeking to </w:t>
             </w:r>
-            <w:r w:rsidR="00306F45">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00306F45" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>be readmitted</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="001F7585">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="001F7585" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>to the</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> Bar:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B605F3C" w14:textId="77777777" w:rsidR="00A60EDE" w:rsidRDefault="00A60EDE" w:rsidP="00127807">
+          <w:p w14:paraId="0B605F3C" w14:textId="77777777" w:rsidR="00A60EDE" w:rsidRPr="0089708F" w:rsidRDefault="00A60EDE" w:rsidP="00127807">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="0B324031" w14:textId="7F5112CD" w:rsidR="00A60EDE" w:rsidRDefault="00A60EDE" w:rsidP="0035098F">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B324031" w14:textId="7F5112CD" w:rsidR="00A60EDE" w:rsidRPr="0089708F" w:rsidRDefault="00A60EDE" w:rsidP="0035098F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:left="460"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Bar </w:t>
             </w:r>
-            <w:r w:rsidR="00E168DE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00E168DE" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Member N</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>umber</w:t>
             </w:r>
-            <w:r w:rsidR="00B75E46">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00B75E46" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>if available</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00B75E46" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5E201823" w14:textId="03684612" w:rsidR="00306F45" w:rsidRDefault="00306F45" w:rsidP="0035098F">
+          </w:p>
+          <w:p w14:paraId="5E201823" w14:textId="03684612" w:rsidR="00306F45" w:rsidRPr="0089708F" w:rsidRDefault="00306F45" w:rsidP="0035098F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:left="460"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...16 lines deleted...]
-          <w:p w14:paraId="21D53E8A" w14:textId="4EC40F5F" w:rsidR="00A60EDE" w:rsidRDefault="00E168DE" w:rsidP="0035098F">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Inn ID Number;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21D53E8A" w14:textId="4EC40F5F" w:rsidR="00A60EDE" w:rsidRPr="0089708F" w:rsidRDefault="00E168DE" w:rsidP="0035098F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:left="460"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Title and </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00A60EDE" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
-            <w:r w:rsidR="00292304">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00292304" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00A60EDE" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CCD0A74" w14:textId="062F68E1" w:rsidR="0093033C" w:rsidRDefault="00A60EDE" w:rsidP="0035098F">
+          <w:p w14:paraId="0CCD0A74" w14:textId="062F68E1" w:rsidR="0093033C" w:rsidRPr="0089708F" w:rsidRDefault="00A60EDE" w:rsidP="0035098F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:left="460"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Date of birth</w:t>
             </w:r>
-            <w:r w:rsidR="00292304">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00292304" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>; and</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3116C135" w14:textId="3A82622B" w:rsidR="00A60EDE" w:rsidRDefault="009023E5" w:rsidP="0035098F">
+          <w:p w14:paraId="3116C135" w14:textId="3A82622B" w:rsidR="00A60EDE" w:rsidRPr="0089708F" w:rsidRDefault="009023E5" w:rsidP="0035098F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:left="460"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
-            <w:r w:rsidR="0093033C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="0093033C" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>he Inn they are admitted to</w:t>
             </w:r>
-            <w:r w:rsidR="00292304">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00292304" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50FEE984" w14:textId="77777777" w:rsidR="00A60EDE" w:rsidRDefault="00A60EDE" w:rsidP="00127807">
+          <w:p w14:paraId="50FEE984" w14:textId="77777777" w:rsidR="00A60EDE" w:rsidRPr="0089708F" w:rsidRDefault="00A60EDE" w:rsidP="00127807">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="40B6FF94" w14:textId="7960FA1E" w:rsidR="00A60EDE" w:rsidRDefault="00E168DE" w:rsidP="00C87B22">
+          <w:p w14:paraId="40B6FF94" w14:textId="27B2F830" w:rsidR="00A60EDE" w:rsidRPr="0089708F" w:rsidRDefault="5C57A945" w:rsidP="00C87B22">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Email (or </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="7E5BA1DA" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>SharePoint</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> if document sharing)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30250906" w14:textId="77777777" w:rsidR="00E54E29" w:rsidRDefault="00E54E29" w:rsidP="00E54E29">
+          <w:p w14:paraId="30250906" w14:textId="77777777" w:rsidR="00E54E29" w:rsidRPr="0089708F" w:rsidRDefault="00E54E29" w:rsidP="00E54E29">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0" w:hanging="246"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="0435E897" w14:textId="6D46D49A" w:rsidR="00E54E29" w:rsidRDefault="00E54E29" w:rsidP="00E54E29">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0435E897" w14:textId="6D46D49A" w:rsidR="00E54E29" w:rsidRPr="0089708F" w:rsidRDefault="00E54E29" w:rsidP="00E54E29">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0" w:hanging="246"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="51571407" w14:textId="77777777" w:rsidR="00E54E29" w:rsidRDefault="00E54E29" w:rsidP="00E54E29">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51571407" w14:textId="77777777" w:rsidR="00E54E29" w:rsidRPr="0089708F" w:rsidRDefault="00E54E29" w:rsidP="00E54E29">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0" w:hanging="246"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="5E514FEF" w14:textId="1AB3F11F" w:rsidR="00E54E29" w:rsidRDefault="00E54E29" w:rsidP="00E54E29">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E514FEF" w14:textId="1AB3F11F" w:rsidR="00E54E29" w:rsidRPr="0089708F" w:rsidRDefault="00E54E29" w:rsidP="00E54E29">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0" w:hanging="246"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="70745BA3" w14:textId="77777777" w:rsidR="00A60EDE" w:rsidRPr="002361AF" w:rsidRDefault="00A60EDE" w:rsidP="00127807">
+          <w:p w14:paraId="70745BA3" w14:textId="77777777" w:rsidR="00A60EDE" w:rsidRPr="0089708F" w:rsidRDefault="00A60EDE" w:rsidP="00127807">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Used by the BSB to check our records so we can share any matters which may question whether they are a fit and proper person </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3574" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="158B537B" w14:textId="77777777" w:rsidR="00A60EDE" w:rsidRDefault="00A60EDE" w:rsidP="002361AF">
+          <w:p w14:paraId="158B537B" w14:textId="77777777" w:rsidR="00A60EDE" w:rsidRPr="0089708F" w:rsidRDefault="00A60EDE" w:rsidP="002361AF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Within </w:t>
             </w:r>
-            <w:r w:rsidR="00557AA8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00557AA8" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidRPr="002361AF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> working days of the application </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="656106C6" w14:textId="77777777" w:rsidR="001F7585" w:rsidRPr="0089708F" w:rsidRDefault="001F7585" w:rsidP="002361AF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0DBECC5B" w14:textId="67EB3E2F" w:rsidR="001F7585" w:rsidRPr="0089708F" w:rsidRDefault="24D3EF2D" w:rsidP="002361AF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Head of Investigations </w:t>
+            </w:r>
+            <w:r w:rsidR="6C105EB9" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Enforcement </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44954AEF" w14:textId="3D8167B8" w:rsidR="001F7585" w:rsidRPr="0089708F" w:rsidRDefault="001F7585" w:rsidP="7386886E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="555CB68A" w14:textId="08B6D4C8" w:rsidR="001F7585" w:rsidRPr="0089708F" w:rsidRDefault="2816F5E2" w:rsidP="002361AF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>BSB contact:</w:t>
+            </w:r>
+            <w:r w:rsidR="399AF096" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...54 lines deleted...]
-              <w:r w:rsidR="00E168DE" w:rsidRPr="00114FDA">
+            <w:hyperlink r:id="rId16">
+              <w:r w:rsidR="5C57A945" w:rsidRPr="0089708F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
                 </w:rPr>
                 <w:t>Enforcement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
+          <w:p w14:paraId="3AEC77EC" w14:textId="58344F2D" w:rsidR="001F7585" w:rsidRPr="0089708F" w:rsidRDefault="001F7585" w:rsidP="002361AF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00292304" w14:paraId="21EEC51E" w14:textId="77777777" w:rsidTr="00E547DB">
+      <w:tr w:rsidR="00292304" w:rsidRPr="0089708F" w14:paraId="21EEC51E" w14:textId="77777777" w:rsidTr="005D2854">
         <w:trPr>
-          <w:trHeight w:val="362"/>
+          <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcW w:w="426" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="43B44A51" w14:textId="77777777" w:rsidR="00292304" w:rsidRDefault="00292304" w:rsidP="00292304">
+          <w:p w14:paraId="43B44A51" w14:textId="77777777" w:rsidR="00292304" w:rsidRPr="0089708F" w:rsidRDefault="00292304" w:rsidP="00292304">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="14649" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="14459" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="7693DF69" w14:textId="77777777" w:rsidR="00292304" w:rsidRPr="00037229" w:rsidRDefault="00292304" w:rsidP="00292304">
+          <w:p w14:paraId="7693DF69" w14:textId="77777777" w:rsidR="00292304" w:rsidRPr="0089708F" w:rsidRDefault="00292304" w:rsidP="00292304">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Fit and proper person checks on admission to an Inn and, or prior to Call</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00292304" w14:paraId="4A965397" w14:textId="77777777" w:rsidTr="00E547DB">
+      <w:tr w:rsidR="00292304" w:rsidRPr="0089708F" w14:paraId="4A965397" w14:textId="77777777" w:rsidTr="00450AD2">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:val="983"/>
+          <w:trHeight w:val="699"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcW w:w="426" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="600CE10B" w14:textId="5E3ABEE5" w:rsidR="00292304" w:rsidDel="004B0D36" w:rsidRDefault="00292304" w:rsidP="00292304">
+          <w:p w14:paraId="600CE10B" w14:textId="5E3ABEE5" w:rsidR="00292304" w:rsidRPr="0089708F" w:rsidDel="004B0D36" w:rsidRDefault="00292304" w:rsidP="00292304">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69225855" w14:textId="77777777" w:rsidR="00292304" w:rsidRDefault="00292304" w:rsidP="00292304">
+          <w:p w14:paraId="69225855" w14:textId="77777777" w:rsidR="00292304" w:rsidRPr="0089708F" w:rsidRDefault="00292304" w:rsidP="00292304">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">For hearings at the ICC: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65A39FF3" w14:textId="77777777" w:rsidR="00292304" w:rsidRDefault="00292304" w:rsidP="00292304">
+          <w:p w14:paraId="65A39FF3" w14:textId="77777777" w:rsidR="00292304" w:rsidRPr="0089708F" w:rsidRDefault="00292304" w:rsidP="00292304">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="017671DC" w14:textId="4EA7524C" w:rsidR="000575DC" w:rsidRPr="00EF6244" w:rsidRDefault="000575DC" w:rsidP="00EF6244">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="017671DC" w14:textId="4EA7524C" w:rsidR="000575DC" w:rsidRPr="0089708F" w:rsidRDefault="000575DC" w:rsidP="00EF6244">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="454"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Inn ID Number</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A289633" w14:textId="357A1AB4" w:rsidR="00292304" w:rsidRDefault="0037350C" w:rsidP="00292304">
+          <w:p w14:paraId="0A289633" w14:textId="357A1AB4" w:rsidR="00292304" w:rsidRPr="0089708F" w:rsidRDefault="0037350C" w:rsidP="00292304">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="454"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Title and </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00292304" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Name;</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5216D3D4" w14:textId="77777777" w:rsidR="00292304" w:rsidRDefault="00292304" w:rsidP="00292304">
+          </w:p>
+          <w:p w14:paraId="5216D3D4" w14:textId="77777777" w:rsidR="00292304" w:rsidRPr="0089708F" w:rsidRDefault="00292304" w:rsidP="00292304">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="454"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Date of birth </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50C959C9" w14:textId="77777777" w:rsidR="00292304" w:rsidRPr="00E82CDF" w:rsidRDefault="00292304" w:rsidP="00292304">
+          <w:p w14:paraId="50C959C9" w14:textId="77777777" w:rsidR="00292304" w:rsidRPr="0089708F" w:rsidRDefault="00292304" w:rsidP="00292304">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="454"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...16 lines deleted...]
-          <w:p w14:paraId="578651D4" w14:textId="77777777" w:rsidR="00292304" w:rsidRDefault="00292304" w:rsidP="00292304">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>The category of conduct;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="578651D4" w14:textId="77777777" w:rsidR="00292304" w:rsidRPr="0089708F" w:rsidRDefault="00292304" w:rsidP="00292304">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="454"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Detail of the conduct</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:footnoteReference w:id="7"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56FE1BBD" w14:textId="77777777" w:rsidR="00292304" w:rsidRPr="00127807" w:rsidRDefault="00292304" w:rsidP="00292304">
+          <w:p w14:paraId="56FE1BBD" w14:textId="77777777" w:rsidR="00292304" w:rsidRPr="0089708F" w:rsidRDefault="00292304" w:rsidP="00292304">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="454"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>The outcome of the hearing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="18A91185" w14:textId="689914A1" w:rsidR="00292304" w:rsidRDefault="00825B60" w:rsidP="00E54E29">
+          <w:p w14:paraId="18A91185" w14:textId="5F001709" w:rsidR="00292304" w:rsidRPr="0089708F" w:rsidRDefault="0A561190" w:rsidP="00E54E29">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="23563856" w14:textId="77777777" w:rsidR="00AF668A" w:rsidRDefault="00AF668A" w:rsidP="00E54E29">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>SharePoint</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23563856" w14:textId="77777777" w:rsidR="00AF668A" w:rsidRPr="0089708F" w:rsidRDefault="00AF668A" w:rsidP="00E54E29">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="6D7B06D0" w14:textId="1D292448" w:rsidR="00AF668A" w:rsidRDefault="00AF668A" w:rsidP="0037350C">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D7B06D0" w14:textId="1D292448" w:rsidR="00AF668A" w:rsidRPr="0089708F" w:rsidRDefault="00AF668A" w:rsidP="0037350C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="182"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7ECDC2C9" w14:textId="77777777" w:rsidR="00292304" w:rsidRPr="007E4119" w:rsidRDefault="00292304" w:rsidP="00292304">
+          <w:p w14:paraId="7ECDC2C9" w14:textId="77777777" w:rsidR="00292304" w:rsidRPr="0089708F" w:rsidRDefault="00292304" w:rsidP="00292304">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Used by the BSB to determine whether to appeal an ICC hearing to the High Court. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="143B2763" w14:textId="77777777" w:rsidR="00292304" w:rsidRPr="007E4119" w:rsidRDefault="00292304" w:rsidP="00292304">
+          <w:p w14:paraId="23C13BA5" w14:textId="4E393DBA" w:rsidR="00292304" w:rsidRPr="0089708F" w:rsidRDefault="00292304" w:rsidP="00292304">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">period will be used for future risk assessments of the barrister’s conduct after Call. </w:t>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">For student members of an Inn who have progressed to the pupillage/work-based learning component of training prior to being Called, proven conduct matters occurring during the non-practising period will be used for future risk assessments of the barrister’s conduct after Call. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3574" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D367C0D" w14:textId="77777777" w:rsidR="00292304" w:rsidRDefault="00292304" w:rsidP="00292304">
+          <w:p w14:paraId="3D367C0D" w14:textId="77777777" w:rsidR="00292304" w:rsidRPr="0089708F" w:rsidRDefault="00292304" w:rsidP="00292304">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
               <w:t>Within 14 working days of the outcome of the ICC hearing.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E014AC9" w14:textId="77777777" w:rsidR="00AF668A" w:rsidRDefault="00AF668A" w:rsidP="00AF668A">
-[...27 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="6E014AC9" w14:textId="77777777" w:rsidR="00AF668A" w:rsidRPr="0089708F" w:rsidRDefault="00AF668A" w:rsidP="00AF668A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5DD6DFDE" w14:textId="02EEE2E7" w:rsidR="00AF668A" w:rsidRPr="0089708F" w:rsidRDefault="38F8063D" w:rsidP="7386886E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Head of Authorisations</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-              <w:r w:rsidR="000711BE" w:rsidRPr="00F74911">
+          </w:p>
+          <w:p w14:paraId="3BB8E079" w14:textId="4176006E" w:rsidR="00AF668A" w:rsidRPr="0089708F" w:rsidRDefault="00AF668A" w:rsidP="7386886E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="634D2ADD" w14:textId="3A653CB9" w:rsidR="00AF668A" w:rsidRPr="0089708F" w:rsidRDefault="27D3B49C" w:rsidP="7386886E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BSB contact: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17">
+              <w:r w:rsidR="23E34E14" w:rsidRPr="0089708F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                  <w:spacing w:val="-2"/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
                 </w:rPr>
                 <w:t>Authorisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
+          <w:p w14:paraId="4719F9F0" w14:textId="6C5D0F86" w:rsidR="00AF668A" w:rsidRPr="0089708F" w:rsidRDefault="00AF668A" w:rsidP="7386886E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00292304" w14:paraId="7C8CD842" w14:textId="77777777" w:rsidTr="0023308C">
+      <w:tr w:rsidR="00292304" w:rsidRPr="0089708F" w14:paraId="7C8CD842" w14:textId="77777777" w:rsidTr="00450AD2">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="19" w:type="dxa"/>
           <w:trHeight w:val="2826"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcW w:w="426" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="041194D0" w14:textId="741C2809" w:rsidR="00292304" w:rsidRDefault="00292304" w:rsidP="00292304">
+          <w:p w14:paraId="041194D0" w14:textId="741C2809" w:rsidR="00292304" w:rsidRPr="0089708F" w:rsidRDefault="00292304" w:rsidP="00292304">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E8499F7" w14:textId="1861E9EE" w:rsidR="00292304" w:rsidRDefault="00292304" w:rsidP="00292304">
+          <w:p w14:paraId="3E8499F7" w14:textId="1861E9EE" w:rsidR="00292304" w:rsidRPr="0089708F" w:rsidRDefault="00292304" w:rsidP="00292304">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">In accordance with the assurance process, the BSB may request a sample of any fit and proper person decisions and require: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BC16A45" w14:textId="77777777" w:rsidR="00292304" w:rsidRPr="00302F6E" w:rsidRDefault="00292304" w:rsidP="00292304">
+          <w:p w14:paraId="0BC16A45" w14:textId="77777777" w:rsidR="00292304" w:rsidRPr="0089708F" w:rsidRDefault="00292304" w:rsidP="00292304">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="66152274" w14:textId="4D3F9E32" w:rsidR="000575DC" w:rsidRPr="00EF6244" w:rsidRDefault="000575DC" w:rsidP="00EF6244">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="66152274" w14:textId="4D3F9E32" w:rsidR="000575DC" w:rsidRPr="0089708F" w:rsidRDefault="000575DC" w:rsidP="00EF6244">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="6"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="319"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Inn ID Number</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="128BC671" w14:textId="5B6FAB8D" w:rsidR="00292304" w:rsidRDefault="00292304" w:rsidP="00292304">
+          <w:p w14:paraId="128BC671" w14:textId="5B6FAB8D" w:rsidR="00292304" w:rsidRPr="0089708F" w:rsidRDefault="00292304" w:rsidP="00292304">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="6"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="319"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Name;</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="17489134" w14:textId="1CC53180" w:rsidR="00292304" w:rsidRDefault="00292304" w:rsidP="00292304">
+          </w:p>
+          <w:p w14:paraId="17489134" w14:textId="1CC53180" w:rsidR="00292304" w:rsidRPr="0089708F" w:rsidRDefault="00292304" w:rsidP="00292304">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="6"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="319"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...16 lines deleted...]
-          <w:p w14:paraId="55F73B8D" w14:textId="77777777" w:rsidR="00292304" w:rsidRDefault="00292304" w:rsidP="00292304">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Date of birth;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55F73B8D" w14:textId="77777777" w:rsidR="00292304" w:rsidRPr="0089708F" w:rsidRDefault="00292304" w:rsidP="00292304">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="6"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="319"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...16 lines deleted...]
-          <w:p w14:paraId="08B46AE4" w14:textId="31A9FCB0" w:rsidR="00292304" w:rsidRPr="007F34D2" w:rsidRDefault="00292304" w:rsidP="00292304">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>The category of conduct;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08B46AE4" w14:textId="31A9FCB0" w:rsidR="00292304" w:rsidRPr="0089708F" w:rsidRDefault="00292304" w:rsidP="00292304">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="6"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="319"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Detail of the conduct</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:footnoteReference w:id="8"/>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-          <w:p w14:paraId="0C755811" w14:textId="5C800A2F" w:rsidR="0023308C" w:rsidRPr="0023308C" w:rsidRDefault="00292304" w:rsidP="0023308C">
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; and </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C755811" w14:textId="5C800A2F" w:rsidR="0023308C" w:rsidRPr="0089708F" w:rsidRDefault="00292304" w:rsidP="0023308C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="6"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="319"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>The outcome of the hearing.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0A4B16DF" w14:textId="4EBA9C25" w:rsidR="00292304" w:rsidRDefault="00825B60" w:rsidP="00C87B22">
+          <w:p w14:paraId="0A4B16DF" w14:textId="4E2542A7" w:rsidR="00292304" w:rsidRPr="0089708F" w:rsidRDefault="34AB86A5" w:rsidP="00C87B22">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>SharePoint</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FC08D84" w14:textId="77777777" w:rsidR="00DE0C48" w:rsidRPr="0089708F" w:rsidRDefault="00DE0C48" w:rsidP="00DE0C48">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...4 lines deleted...]
-          <w:p w14:paraId="3FC08D84" w14:textId="77777777" w:rsidR="00DE0C48" w:rsidRDefault="00DE0C48" w:rsidP="00DE0C48">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36F9F201" w14:textId="77777777" w:rsidR="00DE0C48" w:rsidRPr="0089708F" w:rsidRDefault="00DE0C48" w:rsidP="00DE0C48">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...10 lines deleted...]
-          <w:p w14:paraId="0CC0303D" w14:textId="3176974B" w:rsidR="00DE0C48" w:rsidRPr="00DE0C48" w:rsidRDefault="00DE0C48" w:rsidP="0010395E">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0CC0303D" w14:textId="3176974B" w:rsidR="00DE0C48" w:rsidRPr="0089708F" w:rsidRDefault="00DE0C48" w:rsidP="0010395E">
             <w:pPr>
               <w:ind w:left="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="44074025" w14:textId="77777777" w:rsidR="00292304" w:rsidRPr="000D21A4" w:rsidRDefault="00292304" w:rsidP="00292304">
+          <w:p w14:paraId="44074025" w14:textId="77777777" w:rsidR="00292304" w:rsidRPr="0089708F" w:rsidRDefault="00292304" w:rsidP="00292304">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...41 lines deleted...]
-              <w:t xml:space="preserve">vements.  </w:t>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review by the BSB to satisfy itself that fit and proper person checks are being conducted correctly against the relevant Guidelines to promote consistency in decision making and identify improvements.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3574" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="653496D1" w14:textId="77777777" w:rsidR="00292304" w:rsidRDefault="00292304" w:rsidP="00292304">
+          <w:p w14:paraId="653496D1" w14:textId="77777777" w:rsidR="00292304" w:rsidRPr="0089708F" w:rsidRDefault="00292304" w:rsidP="00292304">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Within 14 days of a BSB request as part of their assurance (as set out in schedule 4 of the MOU). </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D8AC5CA" w14:textId="77777777" w:rsidR="00292304" w:rsidRDefault="00292304" w:rsidP="00292304"/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="2D8AC5CA" w14:textId="77777777" w:rsidR="00292304" w:rsidRPr="0089708F" w:rsidRDefault="00292304" w:rsidP="00292304">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6838CFF9" w14:textId="2CE0A9A3" w:rsidR="19BC19C0" w:rsidRPr="0089708F" w:rsidRDefault="19BC19C0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Head of Supervision</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0214243D" w14:textId="57D8CA8D" w:rsidR="7386886E" w:rsidRPr="0089708F" w:rsidRDefault="7386886E" w:rsidP="7386886E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F243EE0" w14:textId="67B7C10A" w:rsidR="00292304" w:rsidRPr="0089708F" w:rsidRDefault="00AC19E4" w:rsidP="00292304">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">BSB contact: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-              <w:r w:rsidR="00DE0C48" w:rsidRPr="000711BE">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r w:rsidR="00DE0C48" w:rsidRPr="0089708F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
                 </w:rPr>
                 <w:t>Supervision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00292304" w14:paraId="3DE0A19E" w14:textId="77777777" w:rsidTr="00E547DB">
+      <w:tr w:rsidR="00292304" w:rsidRPr="0089708F" w14:paraId="3DE0A19E" w14:textId="77777777" w:rsidTr="005D2854">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="426" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="425167B8" w14:textId="77777777" w:rsidR="00292304" w:rsidRPr="0089708F" w:rsidRDefault="00292304" w:rsidP="00292304">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14459" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B747605" w14:textId="1991118C" w:rsidR="00292304" w:rsidRPr="0089708F" w:rsidRDefault="00292304" w:rsidP="005D2854">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>At Call</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00292304" w:rsidRPr="0089708F" w14:paraId="60195985" w14:textId="77777777" w:rsidTr="00450AD2">
         <w:trPr>
           <w:trHeight w:val="495"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcW w:w="426" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="425167B8" w14:textId="77777777" w:rsidR="00292304" w:rsidRPr="000D21A4" w:rsidRDefault="00292304" w:rsidP="00292304">
+          <w:p w14:paraId="6DA4F15A" w14:textId="60EADB94" w:rsidR="00292304" w:rsidRPr="0089708F" w:rsidRDefault="00292304" w:rsidP="00292304">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="center"/>
-[...3 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="14649" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4804CE8B" w14:textId="418AFF75" w:rsidR="00292304" w:rsidRPr="00037229" w:rsidRDefault="00292304" w:rsidP="00292304">
+          <w:p w14:paraId="27E7788F" w14:textId="07041C1F" w:rsidR="002957E1" w:rsidRPr="0089708F" w:rsidRDefault="00EF6244" w:rsidP="00292304">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00292304" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="002957E1" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Inn ID Number;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="373C01AC" w14:textId="70EDC988" w:rsidR="00292304" w:rsidRPr="0089708F" w:rsidRDefault="00EF6244" w:rsidP="00292304">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="002957E1" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>. Title and</w:t>
+            </w:r>
+            <w:r w:rsidR="000575DC" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00292304" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Name;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="664DF891" w14:textId="1597D054" w:rsidR="00292304" w:rsidRPr="0089708F" w:rsidRDefault="00EF6244" w:rsidP="00292304">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00292304" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Date of birth; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00E3C584" w14:textId="6C14C14A" w:rsidR="00292304" w:rsidRPr="0089708F" w:rsidRDefault="00EF6244" w:rsidP="00292304">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00292304" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>. Date of admission;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D1D022A" w14:textId="0236A7E7" w:rsidR="00292304" w:rsidRPr="0089708F" w:rsidRDefault="00292304" w:rsidP="00292304">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>5. Inn admitted to;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CE8DB5B" w14:textId="320A8EE8" w:rsidR="00292304" w:rsidRPr="0089708F" w:rsidRDefault="00292304" w:rsidP="00292304">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>6. Date of Call;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="792B39DB" w14:textId="77777777" w:rsidR="00E168DE" w:rsidRPr="0089708F" w:rsidRDefault="00292304" w:rsidP="00292304">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. Email address; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C33E5B0" w14:textId="21E35445" w:rsidR="00292304" w:rsidRPr="0089708F" w:rsidRDefault="00E168DE" w:rsidP="00292304">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. Address; </w:t>
+            </w:r>
+            <w:r w:rsidR="00292304" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DFF4A2E" w14:textId="31A19D28" w:rsidR="00292304" w:rsidRPr="0089708F" w:rsidRDefault="00EF6244" w:rsidP="00292304">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="00292304" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>. Contact number.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61075FAE" w14:textId="77777777" w:rsidR="00292304" w:rsidRPr="0089708F" w:rsidRDefault="00292304" w:rsidP="00292304">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42E296A6" w14:textId="56EA24FF" w:rsidR="00292304" w:rsidRPr="0089708F" w:rsidRDefault="00292304" w:rsidP="00292304">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In accordance with Schedule 2 of the MOU, the BSB reserves the right to review a student’s record to satisfy itself that the requirements of qualifying sessions have been complied with. This will not contain any additional personal data to the above. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58A8AAA3" w14:textId="0BBCA3CC" w:rsidR="00292304" w:rsidRPr="0089708F" w:rsidRDefault="7A65137E" w:rsidP="00C87B22">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>SharePoint</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="413212A7" w14:textId="77777777" w:rsidR="00DE0C48" w:rsidRPr="0089708F" w:rsidRDefault="00DE0C48" w:rsidP="00C87B22">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09BA42F0" w14:textId="119A4C6B" w:rsidR="00DE0C48" w:rsidRPr="0089708F" w:rsidRDefault="00DE0C48" w:rsidP="00C87B22">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49A6A27D" w14:textId="77777777" w:rsidR="00292304" w:rsidRPr="0089708F" w:rsidRDefault="00292304" w:rsidP="00292304">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Included on the individual’s record so the BSB knows the Inn they are a member of and when they have been Called. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="043863E8" w14:textId="4270F4AF" w:rsidR="00292304" w:rsidRPr="0089708F" w:rsidRDefault="002957E1" w:rsidP="00292304">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Day after</w:t>
+            </w:r>
+            <w:r w:rsidR="00292304" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Call </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>confirming attendance.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52F67699" w14:textId="77777777" w:rsidR="00787414" w:rsidRPr="0089708F" w:rsidRDefault="00787414" w:rsidP="00787414">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6CD91FC8" w14:textId="77777777" w:rsidR="00787414" w:rsidRPr="0089708F" w:rsidRDefault="00787414" w:rsidP="00787414">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4975EF1E" w14:textId="72444AC9" w:rsidR="1D9AC371" w:rsidRPr="0089708F" w:rsidRDefault="1D9AC371" w:rsidP="7386886E">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...30 lines deleted...]
-            </w:pPr>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Head of Barrister Records</w:t>
+            </w:r>
+            <w:r w:rsidR="6C02BCF9" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Customer Support</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BDAA490" w14:textId="0D0147E0" w:rsidR="7386886E" w:rsidRPr="0089708F" w:rsidRDefault="7386886E" w:rsidP="7386886E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="18B4832F" w14:textId="58192B6A" w:rsidR="00787414" w:rsidRPr="0089708F" w:rsidRDefault="00787414" w:rsidP="00787414">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BSB contact: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r w:rsidRPr="0089708F">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:t>Records</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00292304" w14:paraId="60195985" w14:textId="77777777" w:rsidTr="00E547DB">
+      <w:tr w:rsidR="00292304" w:rsidRPr="0089708F" w14:paraId="33F3DB4C" w14:textId="77777777" w:rsidTr="00450AD2">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="19" w:type="dxa"/>
           <w:trHeight w:val="495"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcW w:w="426" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DA4F15A" w14:textId="60EADB94" w:rsidR="00292304" w:rsidRDefault="00292304" w:rsidP="00292304">
+          <w:p w14:paraId="53FC3971" w14:textId="35EBBC91" w:rsidR="00292304" w:rsidRPr="0089708F" w:rsidRDefault="00E168DE" w:rsidP="00292304">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:t>4</w:t>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0679A743" w14:textId="05C8ADB2" w:rsidR="00292304" w:rsidRDefault="00292304" w:rsidP="00292304">
+          <w:p w14:paraId="2C6C821A" w14:textId="77777777" w:rsidR="00292304" w:rsidRPr="0089708F" w:rsidRDefault="00292304" w:rsidP="00292304">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="27E7788F" w14:textId="07041C1F" w:rsidR="002957E1" w:rsidRDefault="00EF6244" w:rsidP="00292304">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Waiver from DBS checks</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E6056B5" w14:textId="77777777" w:rsidR="00787414" w:rsidRPr="0089708F" w:rsidRDefault="00787414" w:rsidP="00292304">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...508 lines deleted...]
-          <w:p w14:paraId="4ED3DBC2" w14:textId="24B9B17E" w:rsidR="00787414" w:rsidRDefault="000575DC" w:rsidP="00787414">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4ED3DBC2" w14:textId="24B9B17E" w:rsidR="00787414" w:rsidRPr="0089708F" w:rsidRDefault="000575DC" w:rsidP="00787414">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="318"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="18" w:name="_Hlk119571461"/>
-            <w:r>
-[...26 lines deleted...]
-          <w:p w14:paraId="30EBA553" w14:textId="0F46C16F" w:rsidR="00787414" w:rsidRDefault="0007394B" w:rsidP="00787414">
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Inn ID Number</w:t>
+            </w:r>
+            <w:r w:rsidR="00787414" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30EBA553" w14:textId="0F46C16F" w:rsidR="00787414" w:rsidRPr="0089708F" w:rsidRDefault="0007394B" w:rsidP="00787414">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="318"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Title and </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00787414" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Name;</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="129B6CF9" w14:textId="77777777" w:rsidR="00787414" w:rsidRDefault="00787414" w:rsidP="00787414">
+          </w:p>
+          <w:p w14:paraId="129B6CF9" w14:textId="77777777" w:rsidR="00787414" w:rsidRPr="0089708F" w:rsidRDefault="00787414" w:rsidP="00787414">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="318"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...28 lines deleted...]
-          <w:p w14:paraId="39644932" w14:textId="18160CF9" w:rsidR="0037350C" w:rsidRDefault="0037350C" w:rsidP="00787414">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Date of birth</w:t>
+            </w:r>
+            <w:r w:rsidR="00526542" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39644932" w14:textId="18160CF9" w:rsidR="0037350C" w:rsidRPr="0089708F" w:rsidRDefault="0037350C" w:rsidP="00787414">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="318"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...16 lines deleted...]
-          <w:p w14:paraId="617740CA" w14:textId="22E4AA41" w:rsidR="00526542" w:rsidRDefault="00526542" w:rsidP="00787414">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Waiver scheme;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="617740CA" w14:textId="22E4AA41" w:rsidR="00526542" w:rsidRPr="0089708F" w:rsidRDefault="00526542" w:rsidP="00787414">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="318"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Reason for waiver; and</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E34975E" w14:textId="73B4B9F5" w:rsidR="00526542" w:rsidRDefault="00526542" w:rsidP="00787414">
+          <w:p w14:paraId="0E34975E" w14:textId="73B4B9F5" w:rsidR="00526542" w:rsidRPr="0089708F" w:rsidRDefault="00526542" w:rsidP="00787414">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="318"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Final outcome</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (postponed/waived entirely</w:t>
+            </w:r>
+            <w:r w:rsidR="0010395E" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>, etc</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
             <w:bookmarkEnd w:id="18"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="43BC085E" w14:textId="5F07DE7F" w:rsidR="00F63929" w:rsidRDefault="00825B60" w:rsidP="00F63929">
+          <w:p w14:paraId="43BC085E" w14:textId="6EF19BBE" w:rsidR="00F63929" w:rsidRPr="0089708F" w:rsidRDefault="66BCA814" w:rsidP="00F63929">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>SharePoint</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72A3DEF0" w14:textId="77777777" w:rsidR="00526542" w:rsidRPr="0089708F" w:rsidRDefault="00526542" w:rsidP="00787414">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...4 lines deleted...]
-          <w:p w14:paraId="72A3DEF0" w14:textId="77777777" w:rsidR="00526542" w:rsidRDefault="00526542" w:rsidP="00787414">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="129FB988" w14:textId="0D132EC5" w:rsidR="00526542" w:rsidRPr="0089708F" w:rsidRDefault="00526542" w:rsidP="00787414">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...8 lines deleted...]
-                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="149D5BB8" w14:textId="74B4E9E2" w:rsidR="00292304" w:rsidRPr="000D21A4" w:rsidRDefault="0037350C" w:rsidP="00292304">
+          <w:p w14:paraId="149D5BB8" w14:textId="74B4E9E2" w:rsidR="00292304" w:rsidRPr="0089708F" w:rsidRDefault="0037350C" w:rsidP="00292304">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>For the BSB t</w:t>
             </w:r>
-            <w:r w:rsidR="00526542">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00526542" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>o flag on CRM whether DBS check is postponed or waived entirely.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3574" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="537FF97B" w14:textId="77777777" w:rsidR="00292304" w:rsidRDefault="00526542" w:rsidP="00292304">
+          <w:p w14:paraId="537FF97B" w14:textId="77777777" w:rsidR="00292304" w:rsidRPr="0089708F" w:rsidRDefault="00526542" w:rsidP="00292304">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Within 14 days of each Call ceremony working days of a decision being taken to waive the DBS check</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DC7F4F7" w14:textId="77777777" w:rsidR="00E06236" w:rsidRDefault="00E06236" w:rsidP="00E06236">
-[...21 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="46634866" w14:textId="77777777" w:rsidR="00E06236" w:rsidRPr="0089708F" w:rsidRDefault="00E06236" w:rsidP="00E06236">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A0A590C" w14:textId="48B867DA" w:rsidR="6C2D17F5" w:rsidRPr="0089708F" w:rsidRDefault="6C2D17F5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Head of Authorisations</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="033156DF" w14:textId="6EEFD4B2" w:rsidR="7386886E" w:rsidRPr="0089708F" w:rsidRDefault="7386886E" w:rsidP="7386886E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="73D455FE" w14:textId="72E761F1" w:rsidR="00E06236" w:rsidRPr="0089708F" w:rsidRDefault="00E06236" w:rsidP="00E06236">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">BSB contact: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-              <w:r w:rsidR="000711BE" w:rsidRPr="00F74911">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r w:rsidR="000711BE" w:rsidRPr="0089708F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:spacing w:val="-2"/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
                 </w:rPr>
                 <w:t>Authorisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="478C2D0A" w14:textId="77777777" w:rsidR="00127807" w:rsidRDefault="00127807"/>
     <w:bookmarkEnd w:id="17"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="15199" w:type="dxa"/>
+        <w:tblW w:w="14885" w:type="dxa"/>
+        <w:tblInd w:w="-289" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="562"/>
-        <w:gridCol w:w="4536"/>
+        <w:gridCol w:w="426"/>
+        <w:gridCol w:w="4678"/>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="3685"/>
-        <w:gridCol w:w="3574"/>
-        <w:gridCol w:w="7"/>
+        <w:gridCol w:w="3261"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A60EDE" w14:paraId="5FA58E94" w14:textId="77777777" w:rsidTr="00C87B22">
+      <w:tr w:rsidR="00A60EDE" w:rsidRPr="0089708F" w14:paraId="5FA58E94" w14:textId="77777777" w:rsidTr="005D2854">
         <w:trPr>
-          <w:trHeight w:val="639"/>
+          <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcW w:w="426" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="67A8BDC9" w14:textId="77777777" w:rsidR="00A60EDE" w:rsidRDefault="00A60EDE" w:rsidP="003A7D77">
+          <w:p w14:paraId="67A8BDC9" w14:textId="77777777" w:rsidR="00A60EDE" w:rsidRPr="0089708F" w:rsidRDefault="00A60EDE" w:rsidP="003A7D77">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="14637" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="14459" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="4F85AA1A" w14:textId="6A00B57F" w:rsidR="00A60EDE" w:rsidRDefault="00707219" w:rsidP="003A7D77">
+          <w:p w14:paraId="4F85AA1A" w14:textId="6A00B57F" w:rsidR="00A60EDE" w:rsidRPr="0089708F" w:rsidRDefault="00707219" w:rsidP="003A7D77">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Personal d</w:t>
             </w:r>
-            <w:r w:rsidR="00A60EDE">
+            <w:r w:rsidR="00A60EDE" w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">ata to be </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>shared</w:t>
             </w:r>
-            <w:r w:rsidR="00A60EDE">
+            <w:r w:rsidR="00A60EDE" w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> by the Inns to the BSB after </w:t>
             </w:r>
-            <w:r w:rsidR="005F11AF">
+            <w:r w:rsidR="005F11AF" w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Call</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55DB785E" w14:textId="77777777" w:rsidR="00A60EDE" w:rsidRDefault="00A60EDE" w:rsidP="00917828">
+          <w:p w14:paraId="55DB785E" w14:textId="77777777" w:rsidR="00A60EDE" w:rsidRPr="0089708F" w:rsidRDefault="00A60EDE" w:rsidP="00917828">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A60EDE" w14:paraId="04A0A7A4" w14:textId="77777777" w:rsidTr="00C87B22">
+      <w:tr w:rsidR="00A60EDE" w:rsidRPr="0089708F" w14:paraId="04A0A7A4" w14:textId="77777777" w:rsidTr="00132316">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="7" w:type="dxa"/>
           <w:trHeight w:val="609"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcW w:w="426" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="6D5BBB33" w14:textId="77777777" w:rsidR="00A60EDE" w:rsidRPr="00BA1AC1" w:rsidRDefault="00A60EDE" w:rsidP="00917828">
+          <w:p w14:paraId="6D5BBB33" w14:textId="77777777" w:rsidR="00A60EDE" w:rsidRPr="0089708F" w:rsidRDefault="00A60EDE" w:rsidP="00917828">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="4678" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="732981E5" w14:textId="77777777" w:rsidR="00A60EDE" w:rsidRPr="00BA1AC1" w:rsidRDefault="00A60EDE" w:rsidP="00917828">
+          <w:p w14:paraId="732981E5" w14:textId="77777777" w:rsidR="00A60EDE" w:rsidRPr="0089708F" w:rsidRDefault="00A60EDE" w:rsidP="00917828">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00BA1AC1">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The information to be collected </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="1A691D76" w14:textId="77777777" w:rsidR="00A60EDE" w:rsidRPr="00BA1AC1" w:rsidRDefault="00A60EDE" w:rsidP="00917828">
+          <w:p w14:paraId="1A691D76" w14:textId="77777777" w:rsidR="00A60EDE" w:rsidRPr="0089708F" w:rsidRDefault="00A60EDE" w:rsidP="00917828">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00BA1AC1">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>How it will be collected</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="4D9C07AA" w14:textId="77777777" w:rsidR="00A60EDE" w:rsidRPr="00BA1AC1" w:rsidRDefault="00A60EDE" w:rsidP="00917828">
+          <w:p w14:paraId="4D9C07AA" w14:textId="77777777" w:rsidR="00A60EDE" w:rsidRPr="0089708F" w:rsidRDefault="00A60EDE" w:rsidP="00917828">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00BA1AC1">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">What it will be used for </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3574" w:type="dxa"/>
+            <w:tcW w:w="3261" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="75DEEFC1" w14:textId="77777777" w:rsidR="00A60EDE" w:rsidRPr="00BA1AC1" w:rsidRDefault="00A60EDE" w:rsidP="00917828">
+          <w:p w14:paraId="75DEEFC1" w14:textId="64ED04BE" w:rsidR="00A60EDE" w:rsidRPr="0089708F" w:rsidRDefault="01B5110D" w:rsidP="7386886E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>When will it be shared</w:t>
+            </w:r>
+            <w:r w:rsidR="6DE4C9D2" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / Who is responsible for it being shared</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A60EDE" w14:paraId="52082A93" w14:textId="77777777" w:rsidTr="00C87B22">
+      <w:tr w:rsidR="00A60EDE" w:rsidRPr="0089708F" w14:paraId="52082A93" w14:textId="77777777" w:rsidTr="00132316">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="7" w:type="dxa"/>
           <w:trHeight w:val="1682"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcW w:w="426" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="224C010B" w14:textId="0603153E" w:rsidR="00A60EDE" w:rsidDel="003A7D77" w:rsidRDefault="0007394B" w:rsidP="003A7D77">
+          <w:p w14:paraId="224C010B" w14:textId="0603153E" w:rsidR="00A60EDE" w:rsidRPr="0089708F" w:rsidDel="003A7D77" w:rsidRDefault="0007394B" w:rsidP="003A7D77">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58D0BAE4" w14:textId="77777777" w:rsidR="00A60EDE" w:rsidRDefault="00A60EDE" w:rsidP="003A7D77">
+          <w:p w14:paraId="58D0BAE4" w14:textId="77777777" w:rsidR="00A60EDE" w:rsidRPr="0089708F" w:rsidRDefault="00A60EDE" w:rsidP="003A7D77">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...22 lines deleted...]
-          <w:p w14:paraId="5A9EA9FF" w14:textId="77777777" w:rsidR="00A60EDE" w:rsidRDefault="00A60EDE" w:rsidP="003A7D77">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Barristers seeking voluntary disbarment </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A9EA9FF" w14:textId="77777777" w:rsidR="00A60EDE" w:rsidRPr="0089708F" w:rsidRDefault="00A60EDE" w:rsidP="003A7D77">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="7068B6FE" w14:textId="5E536C79" w:rsidR="00B75E46" w:rsidRPr="00B75E46" w:rsidRDefault="00B75E46" w:rsidP="00C66BF4">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7068B6FE" w14:textId="5E536C79" w:rsidR="00B75E46" w:rsidRPr="0089708F" w:rsidRDefault="00B75E46" w:rsidP="00C66BF4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:ind w:left="306"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Bar</w:t>
             </w:r>
-            <w:r w:rsidR="00272700">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00272700" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> Member</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-          <w:p w14:paraId="0A29C6C7" w14:textId="4BE326D6" w:rsidR="00893426" w:rsidRPr="00570233" w:rsidRDefault="00893426" w:rsidP="00C66BF4">
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Number;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A29C6C7" w14:textId="4BE326D6" w:rsidR="00893426" w:rsidRPr="0089708F" w:rsidRDefault="00893426" w:rsidP="00C66BF4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:ind w:left="306"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Inn ID Number</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13EC8E6E" w14:textId="371DB807" w:rsidR="00A60EDE" w:rsidRPr="003A7D77" w:rsidRDefault="0007394B" w:rsidP="00C66BF4">
+          <w:p w14:paraId="13EC8E6E" w14:textId="371DB807" w:rsidR="00A60EDE" w:rsidRPr="0089708F" w:rsidRDefault="0007394B" w:rsidP="00C66BF4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:ind w:left="306"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Title and </w:t>
             </w:r>
-            <w:r w:rsidR="00A60EDE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00A60EDE" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
-            <w:r w:rsidR="00B75E46">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00B75E46" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>; and</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42CEFCB2" w14:textId="2467CF8C" w:rsidR="001D4E1F" w:rsidRPr="001D4E1F" w:rsidRDefault="00771CA9" w:rsidP="00C66BF4">
+          <w:p w14:paraId="42CEFCB2" w14:textId="2467CF8C" w:rsidR="001D4E1F" w:rsidRPr="0089708F" w:rsidRDefault="00771CA9" w:rsidP="00C66BF4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="3"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:ind w:left="306"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="19" w:name="_Hlk530670132"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Date of birth</w:t>
             </w:r>
-            <w:r w:rsidR="00B75E46">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00B75E46" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="19"/>
-          <w:p w14:paraId="7520CFEC" w14:textId="7D665412" w:rsidR="00A60EDE" w:rsidRPr="00BA1AC1" w:rsidRDefault="00A60EDE" w:rsidP="00B75E46">
+          <w:p w14:paraId="7520CFEC" w14:textId="7D665412" w:rsidR="00A60EDE" w:rsidRPr="0089708F" w:rsidRDefault="00A60EDE" w:rsidP="00B75E46">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="306"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5B4A14D3" w14:textId="0261A7C7" w:rsidR="00A60EDE" w:rsidRDefault="0007394B" w:rsidP="00C87B22">
+          <w:p w14:paraId="5B4A14D3" w14:textId="53D34DBA" w:rsidR="00A60EDE" w:rsidRPr="0089708F" w:rsidRDefault="58C57B40" w:rsidP="00C87B22">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Email (or </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="5D1F27C6" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>SharePoint</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> if document sharing)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F22C61F" w14:textId="77777777" w:rsidR="00E06236" w:rsidRDefault="00E06236" w:rsidP="00C87B22">
+          <w:p w14:paraId="1F22C61F" w14:textId="77777777" w:rsidR="00E06236" w:rsidRPr="0089708F" w:rsidRDefault="00E06236" w:rsidP="00C87B22">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="06D59942" w14:textId="281094A2" w:rsidR="00E06236" w:rsidRPr="00402E3C" w:rsidRDefault="00E06236" w:rsidP="00EF13AC">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="06D59942" w14:textId="281094A2" w:rsidR="00E06236" w:rsidRPr="0089708F" w:rsidRDefault="00E06236" w:rsidP="00EF13AC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4B652AA7" w14:textId="77777777" w:rsidR="00A60EDE" w:rsidRPr="00BA1AC1" w:rsidRDefault="00A60EDE" w:rsidP="003A7D77">
+          <w:p w14:paraId="4B652AA7" w14:textId="77777777" w:rsidR="00A60EDE" w:rsidRPr="0089708F" w:rsidRDefault="00A60EDE" w:rsidP="003A7D77">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">The BSB to check whether we have details of ongoing conduct investigations and to provide this to the Inns </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3574" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="160C6594" w14:textId="77777777" w:rsidR="00A60EDE" w:rsidRDefault="00A60EDE" w:rsidP="003A7D77">
+          <w:p w14:paraId="160C6594" w14:textId="77777777" w:rsidR="00A60EDE" w:rsidRPr="0089708F" w:rsidRDefault="01B5110D" w:rsidP="003A7D77">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...38 lines deleted...]
-            </w:r>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Within 7 working days of being notified that the barrister wishes to voluntarily disbar </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31ED4527" w14:textId="30F603BF" w:rsidR="7386886E" w:rsidRPr="0089708F" w:rsidRDefault="7386886E" w:rsidP="7386886E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E37B1DC" w14:textId="78FBA151" w:rsidR="753600D2" w:rsidRPr="0089708F" w:rsidRDefault="753600D2" w:rsidP="7386886E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Head of Investigations and Enforcement</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7995F69A" w14:textId="77777777" w:rsidR="00E06236" w:rsidRPr="0089708F" w:rsidRDefault="00E06236" w:rsidP="00E06236">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="17C13807" w14:textId="6EF1CB9A" w:rsidR="00E06236" w:rsidRPr="0089708F" w:rsidRDefault="2BD4C928" w:rsidP="00E06236">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BSB contact: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21">
+              <w:r w:rsidRPr="0089708F">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:t>Enforcement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="032232EC" w14:textId="48E74CC1" w:rsidR="00E06236" w:rsidRPr="0089708F" w:rsidRDefault="00E06236" w:rsidP="00E06236">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C31688" w14:paraId="795D15DA" w14:textId="77777777" w:rsidTr="00C87B22">
+      <w:tr w:rsidR="00C31688" w:rsidRPr="0089708F" w14:paraId="795D15DA" w14:textId="77777777" w:rsidTr="00132316">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:val="1682"/>
+          <w:trHeight w:val="699"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcW w:w="426" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03199AAE" w14:textId="4B0508D9" w:rsidR="00C31688" w:rsidRDefault="0007394B" w:rsidP="003A7D77">
+          <w:p w14:paraId="03199AAE" w14:textId="4B0508D9" w:rsidR="00C31688" w:rsidRPr="0089708F" w:rsidRDefault="0007394B" w:rsidP="003A7D77">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CFB5FD7" w14:textId="77777777" w:rsidR="00C31688" w:rsidRDefault="00C31688" w:rsidP="003A7D77">
+          <w:p w14:paraId="7CFB5FD7" w14:textId="77777777" w:rsidR="00C31688" w:rsidRPr="0089708F" w:rsidRDefault="00C31688" w:rsidP="003A7D77">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Confirmation that the barrister has been disbarred</w:t>
             </w:r>
-            <w:r w:rsidR="00F80A9C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00F80A9C" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">, including: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54099530" w14:textId="79EFDD5D" w:rsidR="00F80A9C" w:rsidRDefault="00F80A9C" w:rsidP="00F80A9C">
+          <w:p w14:paraId="54099530" w14:textId="79EFDD5D" w:rsidR="00F80A9C" w:rsidRPr="0089708F" w:rsidRDefault="00F80A9C" w:rsidP="00F80A9C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Bar</w:t>
             </w:r>
-            <w:r w:rsidR="0056445D">
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="0056445D" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Member Numbe</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>r;</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="039AE9D1" w14:textId="2F22A688" w:rsidR="00893426" w:rsidRDefault="00893426" w:rsidP="00F80A9C">
+          </w:p>
+          <w:p w14:paraId="039AE9D1" w14:textId="2F22A688" w:rsidR="00893426" w:rsidRPr="0089708F" w:rsidRDefault="00893426" w:rsidP="00F80A9C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...16 lines deleted...]
-          <w:p w14:paraId="0EAD3D5D" w14:textId="42FD1EFF" w:rsidR="00F80A9C" w:rsidRDefault="0007394B" w:rsidP="00F80A9C">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Inn ID Number;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EAD3D5D" w14:textId="42FD1EFF" w:rsidR="00F80A9C" w:rsidRPr="0089708F" w:rsidRDefault="0007394B" w:rsidP="00F80A9C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Title and </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00F80A9C" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
-            <w:r w:rsidR="00402E3C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00402E3C" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00F80A9C" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2717D3FB" w14:textId="4DFE6F73" w:rsidR="00F80A9C" w:rsidRDefault="00F80A9C" w:rsidP="00F80A9C">
+          <w:p w14:paraId="2717D3FB" w14:textId="4DFE6F73" w:rsidR="00F80A9C" w:rsidRPr="0089708F" w:rsidRDefault="00F80A9C" w:rsidP="00F80A9C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Date of birth</w:t>
+            </w:r>
+            <w:r w:rsidR="00402E3C" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="582C0AB1" w14:textId="7242848C" w:rsidR="00F80A9C" w:rsidRDefault="00F80A9C" w:rsidP="00F80A9C">
+          </w:p>
+          <w:p w14:paraId="582C0AB1" w14:textId="7242848C" w:rsidR="00F80A9C" w:rsidRPr="0089708F" w:rsidRDefault="00F80A9C" w:rsidP="00F80A9C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">The Inn they </w:t>
             </w:r>
-            <w:r w:rsidR="00570233">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00570233" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>were</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> admitted to</w:t>
             </w:r>
-            <w:r w:rsidR="00402E3C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00402E3C" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>; and</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="084FAFA0" w14:textId="45283A5A" w:rsidR="00F80A9C" w:rsidRPr="0023308C" w:rsidRDefault="00F80A9C" w:rsidP="0023308C">
+          <w:p w14:paraId="084FAFA0" w14:textId="45283A5A" w:rsidR="00F80A9C" w:rsidRPr="0089708F" w:rsidRDefault="00F80A9C" w:rsidP="0023308C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Reason (if known) for voluntary disbarment</w:t>
             </w:r>
-            <w:r w:rsidR="00402E3C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00402E3C" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="05892E50" w14:textId="371DB686" w:rsidR="0007394B" w:rsidRPr="0007394B" w:rsidRDefault="0007394B" w:rsidP="0007394B">
+          <w:p w14:paraId="74113942" w14:textId="5737328D" w:rsidR="00402E3C" w:rsidRPr="0089708F" w:rsidRDefault="58C57B40" w:rsidP="005C54B9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Email (or </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="43574956" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>SharePoint</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> if document sharing)</w:t>
             </w:r>
-          </w:p>
-[...22 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="53CE8949" w14:textId="684F2249" w:rsidR="00C31688" w:rsidRPr="00831A1A" w:rsidRDefault="00C31688" w:rsidP="003A7D77">
+          <w:p w14:paraId="53CE8949" w14:textId="684F2249" w:rsidR="00C31688" w:rsidRPr="0089708F" w:rsidRDefault="00C31688" w:rsidP="003A7D77">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>To confirm</w:t>
             </w:r>
-            <w:r w:rsidR="0007394B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="0007394B" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">, following the Inn’s decision, that </w:t>
             </w:r>
-            <w:r w:rsidR="00EF13AC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00EF13AC" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> barrister has been</w:t>
             </w:r>
-            <w:r w:rsidR="0007394B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="0007394B" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">voluntarily disbarred by their Inn </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3574" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55302A7D" w14:textId="77777777" w:rsidR="00C31688" w:rsidRDefault="00C31688" w:rsidP="003A7D77">
+          <w:p w14:paraId="55302A7D" w14:textId="77777777" w:rsidR="00C31688" w:rsidRPr="0089708F" w:rsidRDefault="08E08780" w:rsidP="003A7D77">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Within 7 working days of the disbarment taking place</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="640298F6" w14:textId="77777777" w:rsidR="003A7FBC" w:rsidRDefault="003A7FBC" w:rsidP="003A7D77">
+          <w:p w14:paraId="1012BE6B" w14:textId="12DD0AA3" w:rsidR="7386886E" w:rsidRPr="0089708F" w:rsidRDefault="7386886E" w:rsidP="7386886E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="35758ADD" w14:textId="6133C02C" w:rsidR="003A7FBC" w:rsidRPr="00831A1A" w:rsidRDefault="003A7FBC" w:rsidP="003A7D77">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C6E5C18" w14:textId="73964CD7" w:rsidR="2834E1DF" w:rsidRPr="0089708F" w:rsidRDefault="2834E1DF" w:rsidP="7386886E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Head of Barrister Records</w:t>
+            </w:r>
+            <w:r w:rsidR="31F10BEC" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Customer Support</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="640298F6" w14:textId="77777777" w:rsidR="003A7FBC" w:rsidRPr="0089708F" w:rsidRDefault="003A7FBC" w:rsidP="003A7D77">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="35758ADD" w14:textId="6133C02C" w:rsidR="003A7FBC" w:rsidRPr="0089708F" w:rsidRDefault="003A7FBC" w:rsidP="003A7D77">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">BSB contact: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-              <w:r w:rsidR="00F74911" w:rsidRPr="00F74911">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r w:rsidR="00F74911" w:rsidRPr="0089708F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
                 </w:rPr>
                 <w:t>Records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A60EDE" w14:paraId="3AFB08B1" w14:textId="77777777" w:rsidTr="00C87B22">
+      <w:tr w:rsidR="00A60EDE" w:rsidRPr="0089708F" w14:paraId="3AFB08B1" w14:textId="77777777" w:rsidTr="0089708F">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:val="1682"/>
+          <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcW w:w="426" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E563501" w14:textId="64E3CB98" w:rsidR="00A60EDE" w:rsidRDefault="00EF13AC" w:rsidP="003A7D77">
+          <w:p w14:paraId="1E563501" w14:textId="64E3CB98" w:rsidR="00A60EDE" w:rsidRPr="0089708F" w:rsidRDefault="00EF13AC" w:rsidP="003A7D77">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C3C2B8C" w14:textId="77777777" w:rsidR="00A60EDE" w:rsidRDefault="00A60EDE" w:rsidP="003A7D77">
+          <w:p w14:paraId="6C3C2B8C" w14:textId="77777777" w:rsidR="00A60EDE" w:rsidRPr="0089708F" w:rsidRDefault="00A60EDE" w:rsidP="003A7D77">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...22 lines deleted...]
-          <w:p w14:paraId="5B5F7EF0" w14:textId="77777777" w:rsidR="00A60EDE" w:rsidRDefault="00A60EDE" w:rsidP="003A7D77">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Name change details </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B5F7EF0" w14:textId="77777777" w:rsidR="00A60EDE" w:rsidRPr="0089708F" w:rsidRDefault="00A60EDE" w:rsidP="003A7D77">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="4DB198A6" w14:textId="5893F42E" w:rsidR="00B75E46" w:rsidRPr="00B75E46" w:rsidRDefault="00B75E46" w:rsidP="0035098F">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4DB198A6" w14:textId="5893F42E" w:rsidR="00B75E46" w:rsidRPr="0089708F" w:rsidRDefault="00B75E46" w:rsidP="0035098F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:ind w:left="306"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Bar</w:t>
             </w:r>
-            <w:r w:rsidR="003A2E7B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="003A2E7B" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> Member</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-          <w:p w14:paraId="0CF540D4" w14:textId="78B00C49" w:rsidR="006E35CD" w:rsidRPr="00EF6244" w:rsidRDefault="006E35CD" w:rsidP="0035098F">
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Number (if available);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CF540D4" w14:textId="78B00C49" w:rsidR="006E35CD" w:rsidRPr="0089708F" w:rsidRDefault="006E35CD" w:rsidP="0035098F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:ind w:left="306"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-              </w:rPr>
-[...12 lines deleted...]
-          <w:p w14:paraId="7995985F" w14:textId="3B718482" w:rsidR="00A60EDE" w:rsidRDefault="003A2E7B" w:rsidP="0035098F">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Inn ID Number;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7995985F" w14:textId="3B718482" w:rsidR="00A60EDE" w:rsidRPr="0089708F" w:rsidRDefault="003A2E7B" w:rsidP="0035098F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:ind w:left="306"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Title and </w:t>
             </w:r>
-            <w:r w:rsidR="00A60EDE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00A60EDE" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
-            <w:r w:rsidR="00B75E46">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00B75E46" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>; and</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46E2E866" w14:textId="5581C59A" w:rsidR="001D4E1F" w:rsidRPr="001D4E1F" w:rsidRDefault="00771CA9" w:rsidP="0035098F">
+          <w:p w14:paraId="46E2E866" w14:textId="5581C59A" w:rsidR="001D4E1F" w:rsidRPr="0089708F" w:rsidRDefault="00771CA9" w:rsidP="0035098F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:ind w:left="306"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Date of birth</w:t>
             </w:r>
-            <w:r w:rsidR="00B75E46">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00B75E46" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B0376E2" w14:textId="0761BC7B" w:rsidR="00A60EDE" w:rsidRPr="007E4119" w:rsidRDefault="00A60EDE" w:rsidP="007E4119">
+          <w:p w14:paraId="7B0376E2" w14:textId="0761BC7B" w:rsidR="00A60EDE" w:rsidRPr="0089708F" w:rsidRDefault="00A60EDE" w:rsidP="007E4119">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="313F27B1" w14:textId="53466D08" w:rsidR="00402E3C" w:rsidRDefault="00825B60" w:rsidP="00C87B22">
+          <w:p w14:paraId="313F27B1" w14:textId="6FCAA220" w:rsidR="00402E3C" w:rsidRPr="0089708F" w:rsidRDefault="49FCFBAB" w:rsidP="00C87B22">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...10 lines deleted...]
-          <w:p w14:paraId="72643F1F" w14:textId="77777777" w:rsidR="00402E3C" w:rsidRDefault="00402E3C" w:rsidP="00C87B22">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>SharePoint</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72643F1F" w14:textId="77777777" w:rsidR="00402E3C" w:rsidRPr="0089708F" w:rsidRDefault="00402E3C" w:rsidP="00C87B22">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="4EF4BE67" w14:textId="28B7931F" w:rsidR="00A60EDE" w:rsidRPr="00F10F53" w:rsidRDefault="00A60EDE" w:rsidP="00EF13AC">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4EF4BE67" w14:textId="28B7931F" w:rsidR="00A60EDE" w:rsidRPr="0089708F" w:rsidRDefault="00A60EDE" w:rsidP="00EF13AC">
             <w:pPr>
               <w:ind w:left="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1E394A77" w14:textId="41A0AE48" w:rsidR="00A60EDE" w:rsidRPr="002361AF" w:rsidRDefault="00A60EDE" w:rsidP="003A7D77">
+          <w:p w14:paraId="1E394A77" w14:textId="41A0AE48" w:rsidR="00A60EDE" w:rsidRPr="0089708F" w:rsidRDefault="00A60EDE" w:rsidP="003A7D77">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>To ensure the practising data i</w:t>
             </w:r>
-            <w:r w:rsidR="00507E9A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00507E9A" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> up to date </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3574" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66662556" w14:textId="77777777" w:rsidR="00A60EDE" w:rsidRDefault="00A60EDE" w:rsidP="003A7D77">
+          <w:p w14:paraId="66662556" w14:textId="77777777" w:rsidR="00A60EDE" w:rsidRPr="0089708F" w:rsidRDefault="01B5110D" w:rsidP="003A7D77">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Within 7 working days of notification to the Inn’s and provision of name change documentation</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01454FCE" w14:textId="77777777" w:rsidR="003A7FBC" w:rsidRDefault="003A7FBC" w:rsidP="003A7FBC">
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="609485E6" w14:textId="1864C6D1" w:rsidR="7386886E" w:rsidRPr="0089708F" w:rsidRDefault="7386886E" w:rsidP="7386886E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6EB755C6" w14:textId="125C31A2" w:rsidR="42FB3667" w:rsidRPr="0089708F" w:rsidRDefault="42FB3667" w:rsidP="7386886E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Head of Barrister Records</w:t>
+            </w:r>
+            <w:r w:rsidR="5C82F3D2" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Customer Support</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01454FCE" w14:textId="77777777" w:rsidR="003A7FBC" w:rsidRPr="0089708F" w:rsidRDefault="003A7FBC" w:rsidP="003A7FBC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16EA70EE" w14:textId="1B333404" w:rsidR="003A7FBC" w:rsidRPr="0089708F" w:rsidRDefault="003A7FBC" w:rsidP="003A7FBC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">BSB contact: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-              <w:r w:rsidR="00F74911" w:rsidRPr="00F74911">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r w:rsidR="00F74911" w:rsidRPr="0089708F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
                 </w:rPr>
                 <w:t>Records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="21106218" w14:textId="77777777" w:rsidR="005B7D57" w:rsidRDefault="005B7D57"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="15152" w:type="dxa"/>
+        <w:tblW w:w="14885" w:type="dxa"/>
+        <w:tblInd w:w="-289" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="562"/>
+        <w:gridCol w:w="568"/>
         <w:gridCol w:w="4536"/>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="3685"/>
-        <w:gridCol w:w="3527"/>
-        <w:gridCol w:w="7"/>
+        <w:gridCol w:w="3261"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A60EDE" w14:paraId="32173406" w14:textId="77777777" w:rsidTr="00C87B22">
+      <w:tr w:rsidR="00A60EDE" w:rsidRPr="0089708F" w14:paraId="32173406" w14:textId="77777777" w:rsidTr="005D2854">
         <w:trPr>
-          <w:trHeight w:val="589"/>
+          <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcW w:w="568" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="0C90072B" w14:textId="77777777" w:rsidR="00A60EDE" w:rsidRPr="003A7D77" w:rsidRDefault="00A60EDE" w:rsidP="00917828">
+          <w:p w14:paraId="0C90072B" w14:textId="77777777" w:rsidR="00A60EDE" w:rsidRPr="0089708F" w:rsidRDefault="00A60EDE" w:rsidP="00917828">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="14590" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="14317" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="0C6FA4F0" w14:textId="383FAD9E" w:rsidR="00A60EDE" w:rsidRDefault="00707219" w:rsidP="00917828">
+          <w:p w14:paraId="0C6FA4F0" w14:textId="383FAD9E" w:rsidR="00A60EDE" w:rsidRPr="0089708F" w:rsidRDefault="00707219" w:rsidP="00917828">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Personal d</w:t>
             </w:r>
-            <w:r w:rsidR="00A60EDE" w:rsidRPr="003A7D77">
+            <w:r w:rsidR="00A60EDE" w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">ata to be </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>shared</w:t>
             </w:r>
-            <w:r w:rsidR="00A60EDE" w:rsidRPr="003A7D77">
+            <w:r w:rsidR="00A60EDE" w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> by the BSB to the Inns before </w:t>
             </w:r>
-            <w:r w:rsidR="005F11AF">
+            <w:r w:rsidR="005F11AF" w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Call</w:t>
             </w:r>
-            <w:r w:rsidR="00A60EDE">
+            <w:r w:rsidR="00A60EDE" w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A60EDE" w14:paraId="33D1B0EA" w14:textId="77777777" w:rsidTr="00C87B22">
+      <w:tr w:rsidR="00A60EDE" w:rsidRPr="0089708F" w14:paraId="33D1B0EA" w14:textId="77777777" w:rsidTr="00A66FF0">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="7" w:type="dxa"/>
           <w:trHeight w:val="574"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcW w:w="568" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="3F33A3CB" w14:textId="77777777" w:rsidR="00A60EDE" w:rsidRPr="00BA1AC1" w:rsidRDefault="00A60EDE" w:rsidP="00917828">
+          <w:p w14:paraId="3F33A3CB" w14:textId="77777777" w:rsidR="00A60EDE" w:rsidRPr="0089708F" w:rsidRDefault="00A60EDE" w:rsidP="00917828">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="3B1F85E0" w14:textId="77777777" w:rsidR="00A60EDE" w:rsidRPr="00BA1AC1" w:rsidRDefault="00A60EDE" w:rsidP="00917828">
+          <w:p w14:paraId="3B1F85E0" w14:textId="77777777" w:rsidR="00A60EDE" w:rsidRPr="0089708F" w:rsidRDefault="00A60EDE" w:rsidP="00917828">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00BA1AC1">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The information to be collected </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="435FC821" w14:textId="77777777" w:rsidR="00A60EDE" w:rsidRPr="00BA1AC1" w:rsidRDefault="00A60EDE" w:rsidP="00917828">
+          <w:p w14:paraId="435FC821" w14:textId="77777777" w:rsidR="00A60EDE" w:rsidRPr="0089708F" w:rsidRDefault="00A60EDE" w:rsidP="00917828">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00BA1AC1">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>How it will be collected</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="4C8D6717" w14:textId="77777777" w:rsidR="00A60EDE" w:rsidRPr="00BA1AC1" w:rsidRDefault="00A60EDE" w:rsidP="00917828">
+          <w:p w14:paraId="4C8D6717" w14:textId="77777777" w:rsidR="00A60EDE" w:rsidRPr="0089708F" w:rsidRDefault="00A60EDE" w:rsidP="00917828">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00BA1AC1">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">What it will be used for </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3527" w:type="dxa"/>
+            <w:tcW w:w="3261" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="67B8B3AC" w14:textId="77777777" w:rsidR="00A60EDE" w:rsidRPr="00BA1AC1" w:rsidRDefault="00A60EDE" w:rsidP="00917828">
+          <w:p w14:paraId="67B8B3AC" w14:textId="73776C6A" w:rsidR="00A60EDE" w:rsidRPr="0089708F" w:rsidRDefault="01B5110D" w:rsidP="7386886E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>When will it be shared</w:t>
+            </w:r>
+            <w:r w:rsidR="5D168C47" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / Who is responsible for it being shared</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C2286B" w14:paraId="7AA67767" w14:textId="77777777" w:rsidTr="00C87B22">
+      <w:tr w:rsidR="00C2286B" w:rsidRPr="0089708F" w14:paraId="7AA67767" w14:textId="77777777" w:rsidTr="00A66FF0">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="7" w:type="dxa"/>
           <w:trHeight w:val="574"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="568" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09D9C6F7" w14:textId="0481C3C6" w:rsidR="00C2286B" w:rsidRDefault="008536F6" w:rsidP="00C2286B">
+          <w:p w14:paraId="09D9C6F7" w14:textId="0481C3C6" w:rsidR="00C2286B" w:rsidRPr="0089708F" w:rsidRDefault="008536F6" w:rsidP="00C2286B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1A176EE7" w14:textId="546DB401" w:rsidR="00C2286B" w:rsidRDefault="00C2286B" w:rsidP="00C2286B">
+          <w:p w14:paraId="1A176EE7" w14:textId="546DB401" w:rsidR="00C2286B" w:rsidRPr="0089708F" w:rsidRDefault="00C2286B" w:rsidP="00C2286B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>For</w:t>
             </w:r>
-            <w:r w:rsidR="00920903">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00920903" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>those seeking re</w:t>
             </w:r>
-            <w:r w:rsidR="003A7FBC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="003A7FBC" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>admission</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1757301B" w14:textId="77777777" w:rsidR="00C2286B" w:rsidRDefault="00C2286B" w:rsidP="00C2286B">
+          <w:p w14:paraId="1757301B" w14:textId="77777777" w:rsidR="00C2286B" w:rsidRPr="0089708F" w:rsidRDefault="00C2286B" w:rsidP="00C2286B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="532AA894" w14:textId="42811ABD" w:rsidR="00480154" w:rsidRDefault="00480154" w:rsidP="00C2286B">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="532AA894" w14:textId="42811ABD" w:rsidR="00480154" w:rsidRPr="0089708F" w:rsidRDefault="00480154" w:rsidP="00C2286B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Bar Member Number</w:t>
+            </w:r>
+            <w:r w:rsidR="006E35CD" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="58E7D7EC" w14:textId="7B8FB549" w:rsidR="00C2286B" w:rsidRPr="00FF450C" w:rsidRDefault="003A2E7B" w:rsidP="00C2286B">
+          </w:p>
+          <w:p w14:paraId="58E7D7EC" w14:textId="7B8FB549" w:rsidR="00C2286B" w:rsidRPr="0089708F" w:rsidRDefault="003A2E7B" w:rsidP="00C2286B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Title and </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00C2286B" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Name;</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="51536A66" w14:textId="712F493A" w:rsidR="00C2286B" w:rsidRPr="00FF450C" w:rsidRDefault="00C2286B" w:rsidP="00C2286B">
+          </w:p>
+          <w:p w14:paraId="51536A66" w14:textId="712F493A" w:rsidR="00C2286B" w:rsidRPr="0089708F" w:rsidRDefault="00C2286B" w:rsidP="00C2286B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...14 lines deleted...]
-          <w:p w14:paraId="0825B9F4" w14:textId="0B9388B9" w:rsidR="00C2286B" w:rsidRPr="00FF450C" w:rsidRDefault="00C2286B" w:rsidP="00C2286B">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Date of birth; and</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0825B9F4" w14:textId="0B9388B9" w:rsidR="00C2286B" w:rsidRPr="0089708F" w:rsidRDefault="00C2286B" w:rsidP="00C2286B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Any </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>factual information</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> which may question whether they are a fit and proper person, following a request from the Inn as set out in line </w:t>
+            </w:r>
+            <w:r w:rsidR="008536F6" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF450C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:footnoteReference w:id="9"/>
             </w:r>
-            <w:r w:rsidRPr="00FF450C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A5B7286" w14:textId="77777777" w:rsidR="00C2286B" w:rsidRPr="00FF450C" w:rsidRDefault="00C2286B" w:rsidP="00C2286B">
+          <w:p w14:paraId="2A5B7286" w14:textId="77777777" w:rsidR="00C2286B" w:rsidRPr="0089708F" w:rsidRDefault="00C2286B" w:rsidP="00C2286B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="114550F4" w14:textId="77777777" w:rsidR="00C2286B" w:rsidRPr="00FF450C" w:rsidRDefault="00C2286B" w:rsidP="00C2286B">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="114550F4" w14:textId="77777777" w:rsidR="00C2286B" w:rsidRPr="0089708F" w:rsidRDefault="00C2286B" w:rsidP="00C2286B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>This may include:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B3F650D" w14:textId="77777777" w:rsidR="00C2286B" w:rsidRPr="00FF450C" w:rsidRDefault="00C2286B" w:rsidP="00C2286B">
+          <w:p w14:paraId="2B3F650D" w14:textId="77777777" w:rsidR="00C2286B" w:rsidRPr="0089708F" w:rsidRDefault="00C2286B" w:rsidP="00C2286B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="176" w:hanging="176"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">The original finding that led to the disbarment </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A147758" w14:textId="77777777" w:rsidR="00C2286B" w:rsidRPr="00FF450C" w:rsidRDefault="00C2286B" w:rsidP="00C2286B">
+          <w:p w14:paraId="3A147758" w14:textId="77777777" w:rsidR="00C2286B" w:rsidRPr="0089708F" w:rsidRDefault="00C2286B" w:rsidP="00C2286B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="176" w:hanging="176"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Withdrawn or dismissed cases</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FF450C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:footnoteReference w:id="10"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E3339B8" w14:textId="77777777" w:rsidR="00C2286B" w:rsidRPr="00FF450C" w:rsidRDefault="00C2286B" w:rsidP="00C2286B">
+          <w:p w14:paraId="3E3339B8" w14:textId="77777777" w:rsidR="00C2286B" w:rsidRPr="0089708F" w:rsidRDefault="00C2286B" w:rsidP="00C2286B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="176" w:hanging="176"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Certificates of good standing </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E3A1E03" w14:textId="77777777" w:rsidR="00C2286B" w:rsidRPr="00FF450C" w:rsidRDefault="00C2286B" w:rsidP="00C2286B">
+          <w:p w14:paraId="4E3A1E03" w14:textId="77777777" w:rsidR="00C2286B" w:rsidRPr="0089708F" w:rsidRDefault="00C2286B" w:rsidP="00C2286B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="176" w:hanging="176"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Disciplinary action by another regulator </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="269E2E96" w14:textId="77777777" w:rsidR="00C2286B" w:rsidRPr="00FF450C" w:rsidRDefault="00C2286B" w:rsidP="00C2286B">
+          <w:p w14:paraId="269E2E96" w14:textId="77777777" w:rsidR="00C2286B" w:rsidRPr="0089708F" w:rsidRDefault="00C2286B" w:rsidP="00C2286B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="176" w:hanging="176"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Concerns over fraudulent certificates</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02B29567" w14:textId="5A7D634C" w:rsidR="00C2286B" w:rsidRDefault="00C2286B" w:rsidP="00C2286B">
+          <w:p w14:paraId="02B29567" w14:textId="5A7D634C" w:rsidR="00C2286B" w:rsidRPr="0089708F" w:rsidRDefault="00C2286B" w:rsidP="00C2286B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="74F4EA61" w14:textId="77777777" w:rsidR="00AE12DF" w:rsidRPr="00AE12DF" w:rsidRDefault="00AE12DF" w:rsidP="00AE12DF">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="74F4EA61" w14:textId="331821C7" w:rsidR="00AE12DF" w:rsidRPr="0089708F" w:rsidRDefault="4DD22D7F" w:rsidP="00AE12DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Email (or </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="396AD62F" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>SharePoint</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> if document sharing)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29C07DC0" w14:textId="0FCD6A75" w:rsidR="00C2286B" w:rsidRDefault="00C2286B" w:rsidP="00C2286B">
-[...6 lines deleted...]
-          <w:p w14:paraId="181A2F37" w14:textId="14276F47" w:rsidR="00C2286B" w:rsidRPr="00633D23" w:rsidRDefault="00C2286B" w:rsidP="003A7FBC">
+          <w:p w14:paraId="29C07DC0" w14:textId="0FCD6A75" w:rsidR="00C2286B" w:rsidRPr="0089708F" w:rsidRDefault="00C2286B" w:rsidP="00C2286B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="181A2F37" w14:textId="14276F47" w:rsidR="00C2286B" w:rsidRPr="0089708F" w:rsidRDefault="00C2286B" w:rsidP="003A7FBC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3F921D8F" w14:textId="7F920169" w:rsidR="00C2286B" w:rsidRDefault="00920903" w:rsidP="00C2286B">
+          <w:p w14:paraId="3F921D8F" w14:textId="7F920169" w:rsidR="00C2286B" w:rsidRPr="0089708F" w:rsidRDefault="00920903" w:rsidP="00C2286B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Following a request from an inn, the BSB will supply </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>factual information</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> t</w:t>
+            </w:r>
+            <w:r w:rsidR="00C2286B" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">he Inn/ICC can use </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>to determine a readmission application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3527" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="471E3167" w14:textId="77777777" w:rsidR="00C2286B" w:rsidRDefault="00C2286B" w:rsidP="00C2286B">
+          <w:p w14:paraId="471E3167" w14:textId="77777777" w:rsidR="00C2286B" w:rsidRPr="0089708F" w:rsidRDefault="00C2286B" w:rsidP="00C2286B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Within 7 working days of the request</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4747ACBD" w14:textId="77777777" w:rsidR="0052729B" w:rsidRDefault="0052729B" w:rsidP="00C2286B">
+          <w:p w14:paraId="4747ACBD" w14:textId="77777777" w:rsidR="0052729B" w:rsidRPr="0089708F" w:rsidRDefault="0052729B" w:rsidP="00C2286B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="6384D9DA" w14:textId="59DA0C41" w:rsidR="0052729B" w:rsidRDefault="008536F6" w:rsidP="00C2286B">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="576FF1B6" w14:textId="67D8AED0" w:rsidR="46728DFA" w:rsidRPr="0089708F" w:rsidRDefault="46728DFA" w:rsidP="7386886E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Head of Investigations </w:t>
+            </w:r>
+            <w:r w:rsidR="02D9F9AC" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Enforcement</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0084CA53" w14:textId="5F0F9DF4" w:rsidR="7386886E" w:rsidRPr="0089708F" w:rsidRDefault="7386886E" w:rsidP="7386886E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6384D9DA" w14:textId="59DA0C41" w:rsidR="0052729B" w:rsidRPr="0089708F" w:rsidRDefault="008536F6" w:rsidP="00C2286B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">BSB contact: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-              <w:r w:rsidRPr="00114FDA">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r w:rsidRPr="0089708F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
                 </w:rPr>
                 <w:t>Enforcement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE5293" w14:paraId="67C3360F" w14:textId="77777777" w:rsidTr="00C87B22">
+      <w:tr w:rsidR="00EE5293" w:rsidRPr="0089708F" w14:paraId="67C3360F" w14:textId="77777777" w:rsidTr="00A66FF0">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="7" w:type="dxa"/>
           <w:trHeight w:val="574"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="568" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38169546" w14:textId="190A8FC5" w:rsidR="00EE5293" w:rsidRDefault="003056DA" w:rsidP="00EE5293">
+          <w:p w14:paraId="38169546" w14:textId="190A8FC5" w:rsidR="00EE5293" w:rsidRPr="0089708F" w:rsidRDefault="003056DA" w:rsidP="00EE5293">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0A1EA2E9" w14:textId="79C450DE" w:rsidR="00EE5293" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
+          <w:p w14:paraId="0A1EA2E9" w14:textId="79C450DE" w:rsidR="00EE5293" w:rsidRPr="0089708F" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">For those seeking </w:t>
             </w:r>
-            <w:r w:rsidR="00B078ED">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00B078ED" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Admission to an Inn/Call to the Bar as a Transferring Qualified Lawyer</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="545C7F16" w14:textId="77777777" w:rsidR="00EE5293" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
+          <w:p w14:paraId="545C7F16" w14:textId="77777777" w:rsidR="00EE5293" w:rsidRPr="0089708F" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="20D3380C" w14:textId="77777777" w:rsidR="00EE5293" w:rsidRPr="00FF450C" w:rsidRDefault="00EE5293" w:rsidP="00B078ED">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20D3380C" w14:textId="77777777" w:rsidR="00EE5293" w:rsidRPr="0089708F" w:rsidRDefault="00EE5293" w:rsidP="00B078ED">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...16 lines deleted...]
-          <w:p w14:paraId="6219EF36" w14:textId="77777777" w:rsidR="00EE5293" w:rsidRPr="00FF450C" w:rsidRDefault="00EE5293" w:rsidP="00B078ED">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Title and Name;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6219EF36" w14:textId="77777777" w:rsidR="00EE5293" w:rsidRPr="0089708F" w:rsidRDefault="00EE5293" w:rsidP="00B078ED">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...14 lines deleted...]
-          <w:p w14:paraId="17FAD611" w14:textId="271FC75A" w:rsidR="00EE5293" w:rsidRPr="00FF450C" w:rsidRDefault="00EE5293" w:rsidP="00B078ED">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Date of birth; and</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17FAD611" w14:textId="271FC75A" w:rsidR="00EE5293" w:rsidRPr="0089708F" w:rsidRDefault="00EE5293" w:rsidP="00B078ED">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...8 lines deleted...]
-          <w:p w14:paraId="0CF30FCA" w14:textId="77777777" w:rsidR="00EE5293" w:rsidRPr="00FF450C" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Any </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>factual information</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> which may question whether they are a fit and proper person, following a request from the Inn. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CF30FCA" w14:textId="77777777" w:rsidR="00EE5293" w:rsidRPr="0089708F" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="63B1620B" w14:textId="77777777" w:rsidR="00EE5293" w:rsidRPr="00FF450C" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63B1620B" w14:textId="77777777" w:rsidR="00EE5293" w:rsidRPr="0089708F" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>This may include:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FDF78EE" w14:textId="6EF40181" w:rsidR="00EE5293" w:rsidRPr="00EE5293" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
+          <w:p w14:paraId="6FDF78EE" w14:textId="6EF40181" w:rsidR="00EE5293" w:rsidRPr="0089708F" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="176" w:hanging="176"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Disciplinary action by another regulator </w:t>
             </w:r>
-            <w:r w:rsidR="001B5D3D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="001B5D3D" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EE5293">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>or relevant body</w:t>
             </w:r>
-            <w:r w:rsidR="001B5D3D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="001B5D3D" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EE5293">
-[...19 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>, including withdrawn or dismissed cases</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:footnoteReference w:id="11"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B2F2C55" w14:textId="77777777" w:rsidR="00EE5293" w:rsidRPr="00FF450C" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
+          <w:p w14:paraId="6B2F2C55" w14:textId="77777777" w:rsidR="00EE5293" w:rsidRPr="0089708F" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="176" w:hanging="176"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Certificates of good standing </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="130902E2" w14:textId="55A4CDAB" w:rsidR="00EE5293" w:rsidRPr="00FF450C" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
+          <w:p w14:paraId="55697C8A" w14:textId="46AA858F" w:rsidR="00EE5293" w:rsidRPr="0089708F" w:rsidRDefault="0ADBFB63" w:rsidP="7386886E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="176" w:hanging="176"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Concerns over fraudulent certificates</w:t>
             </w:r>
-            <w:r w:rsidR="001B5D3D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="498BCD27" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> / qualifications.</w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0980C9D8" w14:textId="77777777" w:rsidR="00EE5293" w:rsidRPr="00AE12DF" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="0980C9D8" w14:textId="36A5FB09" w:rsidR="00EE5293" w:rsidRPr="0089708F" w:rsidRDefault="0ADBFB63" w:rsidP="00EE5293">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Email (or </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="40F7F90F" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>SharePoint</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> if document sharing)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CCC173F" w14:textId="77777777" w:rsidR="00EE5293" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="2CCC173F" w14:textId="77777777" w:rsidR="00EE5293" w:rsidRPr="0089708F" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4ADB995E" w14:textId="77777777" w:rsidR="00EE5293" w:rsidRPr="0089708F" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="65977FD1" w14:textId="237C5C68" w:rsidR="00EE5293" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
+          <w:p w14:paraId="65977FD1" w14:textId="237C5C68" w:rsidR="00EE5293" w:rsidRPr="0089708F" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Following a request from an inn, the BSB will supply </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>factual information</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the Inn/ICC can use to determine a</w:t>
+            </w:r>
+            <w:r w:rsidR="00B078ED" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>n Admission</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> application</w:t>
             </w:r>
-            <w:r w:rsidR="00B078ED">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00B078ED" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> from a Transferring Qualified Lawyer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3527" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40AAE272" w14:textId="77777777" w:rsidR="00EE5293" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
+          <w:p w14:paraId="40AAE272" w14:textId="77777777" w:rsidR="00EE5293" w:rsidRPr="0089708F" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Within 7 working days of the request</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76BDFF22" w14:textId="77777777" w:rsidR="00EE5293" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
+          <w:p w14:paraId="76BDFF22" w14:textId="77777777" w:rsidR="00EE5293" w:rsidRPr="0089708F" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="000F5882" w14:textId="531B65AB" w:rsidR="00EE5293" w:rsidRDefault="003056DA" w:rsidP="00EE5293">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6403FCCD" w14:textId="4809ACF1" w:rsidR="361BE3E2" w:rsidRPr="0089708F" w:rsidRDefault="361BE3E2" w:rsidP="7386886E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Head of Authorisations</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63C6B981" w14:textId="7CFA6A21" w:rsidR="7386886E" w:rsidRPr="0089708F" w:rsidRDefault="7386886E" w:rsidP="7386886E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="000F5882" w14:textId="531B65AB" w:rsidR="00EE5293" w:rsidRPr="0089708F" w:rsidRDefault="003056DA" w:rsidP="00EE5293">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">BSB contact: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-              <w:r w:rsidRPr="003056DA">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r w:rsidRPr="0089708F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
                 </w:rPr>
                 <w:t>Authorisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE5293" w14:paraId="1FB05FCD" w14:textId="77777777" w:rsidTr="00C87B22">
+      <w:tr w:rsidR="00EE5293" w:rsidRPr="0089708F" w14:paraId="1FB05FCD" w14:textId="77777777" w:rsidTr="00A66FF0">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="7" w:type="dxa"/>
           <w:trHeight w:val="1550"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcW w:w="568" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08AF4D19" w14:textId="595F3D7A" w:rsidR="00EE5293" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="08AF4D19" w14:textId="595F3D7A" w:rsidR="00EE5293" w:rsidRPr="0089708F" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="20" w:name="_Hlk529540423"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="482D7141" w14:textId="4CF630D5" w:rsidR="00EE5293" w:rsidRPr="00F94BDD" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="482D7141" w14:textId="4CF630D5" w:rsidR="00EE5293" w:rsidRPr="0089708F" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="21" w:name="_Hlk529540372"/>
-            <w:r w:rsidRPr="00F94BDD">
-[...18 lines deleted...]
-          <w:p w14:paraId="125E94CC" w14:textId="2348E359" w:rsidR="00EE5293" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Enrolment spreadsheet showing the number of students enrolled at each Inn, subdivided by:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="125E94CC" w14:textId="2348E359" w:rsidR="00EE5293" w:rsidRPr="0089708F" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
             <w:pPr>
               <w:ind w:left="454"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="57D434F4" w14:textId="7B2CF90A" w:rsidR="00EE5293" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57D434F4" w14:textId="7B2CF90A" w:rsidR="00EE5293" w:rsidRPr="0089708F" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="454"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...16 lines deleted...]
-          <w:p w14:paraId="109CDCCE" w14:textId="77777777" w:rsidR="00EE5293" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Title and Name;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="109CDCCE" w14:textId="77777777" w:rsidR="00EE5293" w:rsidRPr="0089708F" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="454"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...16 lines deleted...]
-          <w:p w14:paraId="155AB4A7" w14:textId="7F826056" w:rsidR="00EE5293" w:rsidRPr="001D141A" w:rsidRDefault="00EE5293" w:rsidP="001D141A">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Date of birth;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="155AB4A7" w14:textId="7F826056" w:rsidR="00EE5293" w:rsidRPr="0089708F" w:rsidRDefault="00EE5293" w:rsidP="001D141A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="454"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AETO (Provider/Site); </w:t>
             </w:r>
             <w:bookmarkEnd w:id="21"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72F36947" w14:textId="69945188" w:rsidR="00EE5293" w:rsidRPr="009023E5" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
+          <w:p w14:paraId="72F36947" w14:textId="69945188" w:rsidR="00EE5293" w:rsidRPr="0089708F" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="454"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...11 lines deleted...]
-              <w:t>.</w:t>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>The Inn the student is a member of.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7B2CC0F1" w14:textId="71E0C053" w:rsidR="00EE5293" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
+          <w:p w14:paraId="7B2CC0F1" w14:textId="1D849339" w:rsidR="00EE5293" w:rsidRPr="0089708F" w:rsidRDefault="1F8AD178" w:rsidP="00EE5293">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>SharePoint</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4582BA37" w14:textId="77777777" w:rsidR="00EE5293" w:rsidRPr="0089708F" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...12 lines deleted...]
-          <w:p w14:paraId="7F1AC518" w14:textId="0C87C24B" w:rsidR="00EE5293" w:rsidRPr="00A95B22" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F1AC518" w14:textId="0C87C24B" w:rsidR="00EE5293" w:rsidRPr="0089708F" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
             <w:pPr>
               <w:ind w:left="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4108371C" w14:textId="5908C7D1" w:rsidR="00EE5293" w:rsidRPr="00BA1AC1" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
+          <w:p w14:paraId="4108371C" w14:textId="5908C7D1" w:rsidR="00EE5293" w:rsidRPr="0089708F" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">and Qualifying Session Programmes </w:t>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">So that the Inns hold the details of a student’s vocational provider and to facilitate the administration of Fit and Proper Person Checks (including ongoing conduct matters) and Qualifying Session Programmes </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3527" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B8E178C" w14:textId="1EAB7272" w:rsidR="00EE5293" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
+          <w:p w14:paraId="6B8E178C" w14:textId="1EAB7272" w:rsidR="00EE5293" w:rsidRPr="0089708F" w:rsidRDefault="0ADBFB63" w:rsidP="00EE5293">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...14 lines deleted...]
-          <w:p w14:paraId="260A1B09" w14:textId="77777777" w:rsidR="00EE5293" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Within 10 working days of the BSB receiving this personal data from the provider.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B1E73BE" w14:textId="24E117DB" w:rsidR="00EE5293" w:rsidRPr="0089708F" w:rsidRDefault="00EE5293" w:rsidP="7386886E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="7336FDB8" w14:textId="3E4711D6" w:rsidR="00EE5293" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="73234A99" w14:textId="4809ACF1" w:rsidR="00EE5293" w:rsidRPr="0089708F" w:rsidRDefault="39C05156" w:rsidP="7386886E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Head of Authorisations</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="260A1B09" w14:textId="03F5DA17" w:rsidR="00EE5293" w:rsidRPr="0089708F" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7336FDB8" w14:textId="3E4711D6" w:rsidR="00EE5293" w:rsidRPr="0089708F" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">BSB contact: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-              <w:r w:rsidRPr="00F74911">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r w:rsidRPr="0089708F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:spacing w:val="-2"/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
                 </w:rPr>
                 <w:t>Authorisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE5293" w14:paraId="7B996082" w14:textId="77777777" w:rsidTr="00C87B22">
+      <w:tr w:rsidR="00EE5293" w:rsidRPr="0089708F" w14:paraId="7B996082" w14:textId="77777777" w:rsidTr="00A66FF0">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="7" w:type="dxa"/>
           <w:trHeight w:val="1550"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcW w:w="568" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1EB06E88" w14:textId="2FC38D28" w:rsidR="00EE5293" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
-[...9 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="1EB06E88" w14:textId="2FC38D28" w:rsidR="00EE5293" w:rsidRPr="0089708F" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3B17D455" w14:textId="77777777" w:rsidR="00EE5293" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
-[...50 lines deleted...]
-          <w:p w14:paraId="76E0176F" w14:textId="77777777" w:rsidR="00EE5293" w:rsidRPr="0069232E" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
+          <w:p w14:paraId="3B17D455" w14:textId="77777777" w:rsidR="00EE5293" w:rsidRPr="0089708F" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pupillage registration details for those entering Pupillage/Work-based Learning before being Called. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="728155B2" w14:textId="77777777" w:rsidR="00EE5293" w:rsidRPr="0089708F" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5ACB2A5F" w14:textId="68006721" w:rsidR="00EE5293" w:rsidRPr="0089708F" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Information to shared:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76E0176F" w14:textId="77777777" w:rsidR="00EE5293" w:rsidRPr="0089708F" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="460" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...16 lines deleted...]
-          <w:p w14:paraId="0DF00014" w14:textId="55AED751" w:rsidR="00EE5293" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Title and Name;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DF00014" w14:textId="55AED751" w:rsidR="00EE5293" w:rsidRPr="0089708F" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="460" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...16 lines deleted...]
-          <w:p w14:paraId="2F872082" w14:textId="5C8AA315" w:rsidR="00EE5293" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Date of birth;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F872082" w14:textId="5C8AA315" w:rsidR="00EE5293" w:rsidRPr="0089708F" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="460" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...14 lines deleted...]
-          <w:p w14:paraId="4D9F344B" w14:textId="7676F85B" w:rsidR="00EE5293" w:rsidRPr="0069232E" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Pupillage/Work-based learning provider; and</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D9F344B" w14:textId="7676F85B" w:rsidR="00EE5293" w:rsidRPr="0089708F" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="460" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>The Inn the student is a member of.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="718D106D" w14:textId="77777777" w:rsidR="00EE5293" w:rsidRPr="00F94BDD" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="718D106D" w14:textId="77777777" w:rsidR="00EE5293" w:rsidRPr="0089708F" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="528E3B90" w14:textId="77777777" w:rsidR="00EE5293" w:rsidRPr="0000750E" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
+          <w:p w14:paraId="528E3B90" w14:textId="0376380D" w:rsidR="00EE5293" w:rsidRPr="0089708F" w:rsidRDefault="6C3BD11B" w:rsidP="00EE5293">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:hanging="679"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="0000750E">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>SharePoint</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BBC0834" w14:textId="77777777" w:rsidR="00EE5293" w:rsidRPr="0089708F" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...10 lines deleted...]
-                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="07938E3B" w14:textId="01712323" w:rsidR="00EE5293" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
+          <w:p w14:paraId="07938E3B" w14:textId="01712323" w:rsidR="00EE5293" w:rsidRPr="0089708F" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...17 lines deleted...]
-              <w:t>and compulsory training courses during pupillage</w:t>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>So that the Inns hold the details of a student’s Pupillage provider and to facilitate the administration of Fit and Proper Person Checks (including ongoing conduct matters) and compulsory training courses during pupillage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3527" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="500A52A0" w14:textId="52ED3027" w:rsidR="00EE5293" w:rsidRPr="0000750E" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
+          <w:p w14:paraId="500A52A0" w14:textId="52ED3027" w:rsidR="00EE5293" w:rsidRPr="0089708F" w:rsidRDefault="0ADBFB63" w:rsidP="00EE5293">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...29 lines deleted...]
-          <w:p w14:paraId="42C43105" w14:textId="397CD5D7" w:rsidR="00EE5293" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Within 10 working days of the BSB receiving the registration details Pupillage/Work-based Learning provider.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B99182A" w14:textId="40663B84" w:rsidR="7386886E" w:rsidRPr="0089708F" w:rsidRDefault="7386886E" w:rsidP="7386886E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6CC29777" w14:textId="4809ACF1" w:rsidR="0B84C4C2" w:rsidRPr="0089708F" w:rsidRDefault="0B84C4C2" w:rsidP="7386886E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Head of Authorisations</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="667B3BD2" w14:textId="7ED8F5AF" w:rsidR="7386886E" w:rsidRPr="0089708F" w:rsidRDefault="7386886E" w:rsidP="7386886E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3710925A" w14:textId="77777777" w:rsidR="00EE5293" w:rsidRPr="0089708F" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42C43105" w14:textId="397CD5D7" w:rsidR="00EE5293" w:rsidRPr="0089708F" w:rsidRDefault="00EE5293" w:rsidP="00EE5293">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">BSB contact: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-              <w:r w:rsidRPr="00897D0E">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r w:rsidRPr="0089708F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
                 </w:rPr>
                 <w:t>Authorisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="20"/>
     </w:tbl>
     <w:p w14:paraId="08E9398B" w14:textId="77777777" w:rsidR="003A7D77" w:rsidRDefault="003A7D77"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="15152" w:type="dxa"/>
+        <w:tblW w:w="14885" w:type="dxa"/>
+        <w:tblInd w:w="-289" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="562"/>
+        <w:gridCol w:w="568"/>
         <w:gridCol w:w="4536"/>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="3685"/>
-        <w:gridCol w:w="3526"/>
-        <w:gridCol w:w="8"/>
+        <w:gridCol w:w="3261"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006866C7" w14:paraId="2F91310B" w14:textId="77777777" w:rsidTr="00C87B22">
+      <w:tr w:rsidR="006866C7" w:rsidRPr="0089708F" w14:paraId="2F91310B" w14:textId="77777777" w:rsidTr="005D2854">
         <w:trPr>
-          <w:trHeight w:val="589"/>
+          <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcW w:w="568" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="76514AE8" w14:textId="77777777" w:rsidR="006866C7" w:rsidRPr="003A7D77" w:rsidRDefault="006866C7" w:rsidP="00181C0C">
+          <w:p w14:paraId="76514AE8" w14:textId="77777777" w:rsidR="006866C7" w:rsidRPr="0089708F" w:rsidRDefault="006866C7" w:rsidP="00181C0C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="14590" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="14317" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="27B39613" w14:textId="719E8928" w:rsidR="006866C7" w:rsidRDefault="00712A6E" w:rsidP="00181C0C">
+          <w:p w14:paraId="27B39613" w14:textId="719E8928" w:rsidR="006866C7" w:rsidRPr="0089708F" w:rsidRDefault="00712A6E" w:rsidP="00181C0C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Personal d</w:t>
             </w:r>
-            <w:r w:rsidR="006866C7" w:rsidRPr="003A7D77">
+            <w:r w:rsidR="006866C7" w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">ata to be </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>shared</w:t>
             </w:r>
-            <w:r w:rsidR="006866C7" w:rsidRPr="003A7D77">
+            <w:r w:rsidR="006866C7" w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="006866C7">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> by the BSB to the Inns after </w:t>
+            </w:r>
+            <w:r w:rsidR="005F11AF" w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="006866C7" w:rsidRPr="003A7D77">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Call</w:t>
+            </w:r>
+            <w:r w:rsidR="006866C7" w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...12 lines deleted...]
-                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006866C7" w14:paraId="72F07B9E" w14:textId="77777777" w:rsidTr="00C87B22">
+      <w:tr w:rsidR="006866C7" w:rsidRPr="0089708F" w14:paraId="72F07B9E" w14:textId="77777777" w:rsidTr="00A66FF0">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="8" w:type="dxa"/>
           <w:trHeight w:val="574"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcW w:w="568" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="70133A2D" w14:textId="77777777" w:rsidR="006866C7" w:rsidRPr="00BA1AC1" w:rsidRDefault="006866C7" w:rsidP="00181C0C">
+          <w:p w14:paraId="70133A2D" w14:textId="77777777" w:rsidR="006866C7" w:rsidRPr="0089708F" w:rsidRDefault="006866C7" w:rsidP="00181C0C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="2CABBF9E" w14:textId="77777777" w:rsidR="006866C7" w:rsidRPr="00BA1AC1" w:rsidRDefault="006866C7" w:rsidP="00181C0C">
+          <w:p w14:paraId="2CABBF9E" w14:textId="77777777" w:rsidR="006866C7" w:rsidRPr="0089708F" w:rsidRDefault="006866C7" w:rsidP="00181C0C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00BA1AC1">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The information to be collected </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="53E2E032" w14:textId="77777777" w:rsidR="006866C7" w:rsidRPr="00BA1AC1" w:rsidRDefault="006866C7" w:rsidP="00181C0C">
+          <w:p w14:paraId="53E2E032" w14:textId="77777777" w:rsidR="006866C7" w:rsidRPr="0089708F" w:rsidRDefault="006866C7" w:rsidP="00181C0C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00BA1AC1">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>How it will be collected</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="41BFC929" w14:textId="77777777" w:rsidR="006866C7" w:rsidRPr="00BA1AC1" w:rsidRDefault="006866C7" w:rsidP="00181C0C">
+          <w:p w14:paraId="41BFC929" w14:textId="77777777" w:rsidR="006866C7" w:rsidRPr="0089708F" w:rsidRDefault="006866C7" w:rsidP="00181C0C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00BA1AC1">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">What it will be used for </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3526" w:type="dxa"/>
+            <w:tcW w:w="3261" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="7595126B" w14:textId="77777777" w:rsidR="006866C7" w:rsidRPr="00BA1AC1" w:rsidRDefault="006866C7" w:rsidP="00181C0C">
+          <w:p w14:paraId="7595126B" w14:textId="39EC0DCE" w:rsidR="006866C7" w:rsidRPr="0089708F" w:rsidRDefault="5D99B851" w:rsidP="7386886E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>When will it be shared</w:t>
+            </w:r>
+            <w:r w:rsidR="456603A7" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / Who is responsible for it being shared</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006866C7" w14:paraId="614DF597" w14:textId="77777777" w:rsidTr="00C87B22">
+      <w:tr w:rsidR="006866C7" w:rsidRPr="0089708F" w14:paraId="614DF597" w14:textId="77777777" w:rsidTr="00A66FF0">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="8" w:type="dxa"/>
           <w:trHeight w:val="574"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="568" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0EC35A35" w14:textId="5E9CEB40" w:rsidR="006866C7" w:rsidRPr="00BA1AC1" w:rsidRDefault="00AE12DF" w:rsidP="00181C0C">
+          <w:p w14:paraId="0EC35A35" w14:textId="5E9CEB40" w:rsidR="006866C7" w:rsidRPr="0089708F" w:rsidRDefault="00AE12DF" w:rsidP="00181C0C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="003056DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="003056DA" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="776855D4" w14:textId="52AAD57A" w:rsidR="006866C7" w:rsidRPr="00BA1AC1" w:rsidRDefault="006866C7" w:rsidP="00181C0C">
+          <w:p w14:paraId="776855D4" w14:textId="52AAD57A" w:rsidR="006866C7" w:rsidRPr="0089708F" w:rsidRDefault="006866C7" w:rsidP="00181C0C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Details of any ongoing conduct investigations for individuals who are seeking voluntary disbarment</w:t>
             </w:r>
-            <w:r w:rsidR="00AE12DF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00AE12DF" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="55EFFC27" w14:textId="5F8E3121" w:rsidR="00AE12DF" w:rsidRPr="00AE12DF" w:rsidRDefault="00AE12DF" w:rsidP="00AE12DF">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="55EFFC27" w14:textId="6E8A4A83" w:rsidR="00AE12DF" w:rsidRPr="0089708F" w:rsidRDefault="4DD22D7F" w:rsidP="00AE12DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Email (or </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="607A0CD7" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>SharePoint</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> if document sharing)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B3F1926" w14:textId="72A93670" w:rsidR="006866C7" w:rsidRDefault="006866C7" w:rsidP="00181C0C">
+          <w:p w14:paraId="0B3F1926" w14:textId="72A93670" w:rsidR="006866C7" w:rsidRPr="0089708F" w:rsidRDefault="006866C7" w:rsidP="00181C0C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="33A0F58B" w14:textId="45CC00FC" w:rsidR="00863B41" w:rsidRDefault="00863B41" w:rsidP="00181C0C">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="33A0F58B" w14:textId="45CC00FC" w:rsidR="00863B41" w:rsidRPr="0089708F" w:rsidRDefault="00863B41" w:rsidP="00181C0C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="3E4EACAC" w14:textId="77777777" w:rsidR="00863B41" w:rsidRDefault="00863B41" w:rsidP="00181C0C">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3E4EACAC" w14:textId="77777777" w:rsidR="00863B41" w:rsidRPr="0089708F" w:rsidRDefault="00863B41" w:rsidP="00181C0C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...9 lines deleted...]
-          <w:p w14:paraId="78B19727" w14:textId="0EB46EF8" w:rsidR="00863B41" w:rsidRPr="00534BAE" w:rsidRDefault="00863B41" w:rsidP="00534BAE"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B11E15B" w14:textId="77777777" w:rsidR="00863B41" w:rsidRPr="0089708F" w:rsidRDefault="00863B41" w:rsidP="00863B41">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="78B19727" w14:textId="0EB46EF8" w:rsidR="00863B41" w:rsidRPr="0089708F" w:rsidRDefault="00863B41" w:rsidP="00534BAE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5000BE29" w14:textId="77777777" w:rsidR="006866C7" w:rsidRPr="00BA1AC1" w:rsidRDefault="006866C7" w:rsidP="00181C0C">
+          <w:p w14:paraId="5000BE29" w14:textId="77777777" w:rsidR="006866C7" w:rsidRPr="0089708F" w:rsidRDefault="006866C7" w:rsidP="00181C0C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>The Inns will use the</w:t>
+            </w:r>
+            <w:r w:rsidR="00712A6E" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> shared personal</w:t>
             </w:r>
-            <w:r w:rsidRPr="00831A1A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> data to consider whether the individual should be allowed to voluntarily disbar or whether this should be postponed until the outcome of any investigations </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3526" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FEA9424" w14:textId="77777777" w:rsidR="006866C7" w:rsidRDefault="006866C7" w:rsidP="00181C0C">
+          <w:p w14:paraId="7FEA9424" w14:textId="77777777" w:rsidR="006866C7" w:rsidRPr="0089708F" w:rsidRDefault="5D99B851" w:rsidP="00181C0C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Within 7 days of being notified that the barrister wishes to voluntarily disbar </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FDD6AF7" w14:textId="77777777" w:rsidR="00133F91" w:rsidRDefault="00133F91" w:rsidP="00181C0C">
+          <w:p w14:paraId="364861F2" w14:textId="05E4292F" w:rsidR="7386886E" w:rsidRPr="0089708F" w:rsidRDefault="7386886E" w:rsidP="7386886E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="478C02A3" w14:textId="07849251" w:rsidR="00133F91" w:rsidRDefault="00133F91" w:rsidP="00181C0C">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22600975" w14:textId="18F14577" w:rsidR="3996CD37" w:rsidRPr="0089708F" w:rsidRDefault="3996CD37" w:rsidP="7386886E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Head of Investigations </w:t>
+            </w:r>
+            <w:r w:rsidR="4AEB388A" w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Enforcement</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FDD6AF7" w14:textId="77777777" w:rsidR="00133F91" w:rsidRPr="0089708F" w:rsidRDefault="00133F91" w:rsidP="00181C0C">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F8CE41C" w14:textId="37C3744C" w:rsidR="00133F91" w:rsidRPr="0089708F" w:rsidRDefault="3EC02A2C" w:rsidP="00181C0C">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">BSB contact: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-              <w:r w:rsidR="00852542" w:rsidRPr="00852542">
+            <w:hyperlink r:id="rId28">
+              <w:r w:rsidR="15DDF6D1" w:rsidRPr="0089708F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
                 </w:rPr>
                 <w:t>Enforcement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
+          <w:p w14:paraId="478C02A3" w14:textId="3934A71B" w:rsidR="00133F91" w:rsidRPr="0089708F" w:rsidRDefault="00133F91" w:rsidP="7386886E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00274B4A" w14:paraId="3745AFF0" w14:textId="77777777" w:rsidTr="00C87B22">
+      <w:tr w:rsidR="00274B4A" w:rsidRPr="0089708F" w14:paraId="3745AFF0" w14:textId="77777777" w:rsidTr="00A66FF0">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="8" w:type="dxa"/>
           <w:trHeight w:val="574"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcW w:w="568" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3935007A" w14:textId="65749DF4" w:rsidR="00274B4A" w:rsidRPr="00274B4A" w:rsidRDefault="00E53CA9" w:rsidP="00274B4A">
+          <w:p w14:paraId="3935007A" w14:textId="65749DF4" w:rsidR="00274B4A" w:rsidRPr="0089708F" w:rsidRDefault="00E53CA9" w:rsidP="00274B4A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="003056DA">
+            <w:r w:rsidR="003056DA" w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A21C093" w14:textId="5B4876D3" w:rsidR="00E547DB" w:rsidRDefault="00274B4A" w:rsidP="00480154">
+          <w:p w14:paraId="4A21C093" w14:textId="5B4876D3" w:rsidR="00E547DB" w:rsidRPr="0089708F" w:rsidRDefault="00274B4A" w:rsidP="00480154">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00274B4A">
+            <w:r w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Details of pupillage:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25A5F15D" w14:textId="6896F823" w:rsidR="00E547DB" w:rsidRDefault="006E35CD" w:rsidP="003C1C5C">
+          <w:p w14:paraId="25A5F15D" w14:textId="6896F823" w:rsidR="00E547DB" w:rsidRPr="0089708F" w:rsidRDefault="006E35CD" w:rsidP="003C1C5C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="313"/>
               </w:tabs>
               <w:ind w:hanging="691"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bar Member </w:t>
-[...11 lines deleted...]
-          <w:p w14:paraId="05BADC2B" w14:textId="15FBB462" w:rsidR="00274B4A" w:rsidRDefault="00E53CA9" w:rsidP="003C1C5C">
+              <w:t>Bar Member Number;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05BADC2B" w14:textId="15FBB462" w:rsidR="00274B4A" w:rsidRPr="0089708F" w:rsidRDefault="00E53CA9" w:rsidP="003C1C5C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="313"/>
               </w:tabs>
               <w:ind w:hanging="691"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Title and </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="00274B4A" w:rsidRPr="00274B4A">
+            <w:r w:rsidR="00274B4A" w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
-            <w:r w:rsidR="00E547DB">
+            <w:r w:rsidR="00E547DB" w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7443BF22" w14:textId="5F118DCB" w:rsidR="00E53CA9" w:rsidRPr="00274B4A" w:rsidRDefault="00E53CA9" w:rsidP="003C1C5C">
+          </w:p>
+          <w:p w14:paraId="7443BF22" w14:textId="5F118DCB" w:rsidR="00E53CA9" w:rsidRPr="0089708F" w:rsidRDefault="00E53CA9" w:rsidP="003C1C5C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="313"/>
               </w:tabs>
               <w:ind w:hanging="691"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Date of </w:t>
-[...11 lines deleted...]
-          <w:p w14:paraId="6C9D13B8" w14:textId="704C6F05" w:rsidR="00274B4A" w:rsidRDefault="00274B4A" w:rsidP="003C1C5C">
+              <w:t>Date of Call;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C9D13B8" w14:textId="704C6F05" w:rsidR="00274B4A" w:rsidRPr="0089708F" w:rsidRDefault="00274B4A" w:rsidP="003C1C5C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="313"/>
               </w:tabs>
               <w:ind w:hanging="691"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00274B4A">
+            <w:r w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>Type of pupillage (Full/Reduced</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00274B4A">
+              <w:t>Type of pupillage (Full/Reduced)</w:t>
+            </w:r>
+            <w:r w:rsidR="00E547DB" w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>)</w:t>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t>;</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="21A2B6F4" w14:textId="6E5F682A" w:rsidR="00272794" w:rsidRPr="00274B4A" w:rsidRDefault="00272794" w:rsidP="003C1C5C">
+          </w:p>
+          <w:p w14:paraId="21A2B6F4" w14:textId="6E5F682A" w:rsidR="00272794" w:rsidRPr="0089708F" w:rsidRDefault="00272794" w:rsidP="003C1C5C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="313"/>
               </w:tabs>
               <w:ind w:left="313" w:hanging="313"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Dates of pupillage</w:t>
             </w:r>
-            <w:r w:rsidR="00F53388">
+            <w:r w:rsidR="00F53388" w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> (include length of pupillage (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="00F53388">
+            <w:r w:rsidR="00F53388" w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidR="00AA06FF">
+            <w:r w:rsidR="00AA06FF" w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>g</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidR="00F53388">
+            <w:r w:rsidR="00F53388" w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> 12, 18, 24 months)</w:t>
             </w:r>
-            <w:r w:rsidR="00E547DB">
+            <w:r w:rsidR="00E547DB" w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="610A593A" w14:textId="54183F49" w:rsidR="00274B4A" w:rsidRPr="00274B4A" w:rsidRDefault="00E53CA9" w:rsidP="003C1C5C">
+          <w:p w14:paraId="610A593A" w14:textId="54183F49" w:rsidR="00274B4A" w:rsidRPr="0089708F" w:rsidRDefault="00E53CA9" w:rsidP="003C1C5C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="313"/>
               </w:tabs>
               <w:ind w:hanging="691"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pupillage/Work-based Learning </w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t>Pupillage/Work-based Learning AETO</w:t>
+            </w:r>
+            <w:r w:rsidR="00E547DB" w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>AETO</w:t>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t>;</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="650DE8C0" w14:textId="0617990A" w:rsidR="00274B4A" w:rsidRPr="00274B4A" w:rsidRDefault="00E53CA9" w:rsidP="003C1C5C">
+          </w:p>
+          <w:p w14:paraId="650DE8C0" w14:textId="0617990A" w:rsidR="00274B4A" w:rsidRPr="0089708F" w:rsidRDefault="00E53CA9" w:rsidP="003C1C5C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="313"/>
               </w:tabs>
               <w:ind w:hanging="691"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>AETO</w:t>
             </w:r>
-            <w:r w:rsidR="00274B4A" w:rsidRPr="00274B4A">
+            <w:r w:rsidR="00274B4A" w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> address</w:t>
             </w:r>
-            <w:r w:rsidR="00E547DB">
+            <w:r w:rsidR="00E547DB" w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> and</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41600A8F" w14:textId="16514E7E" w:rsidR="00274B4A" w:rsidRPr="00861934" w:rsidRDefault="00274B4A" w:rsidP="00861934">
+          <w:p w14:paraId="41600A8F" w14:textId="16514E7E" w:rsidR="00274B4A" w:rsidRPr="0089708F" w:rsidRDefault="00274B4A" w:rsidP="00861934">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
                 <w:tab w:val="num" w:pos="313"/>
               </w:tabs>
               <w:ind w:hanging="691"/>
               <w:textAlignment w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00274B4A">
+            <w:r w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Circuit</w:t>
             </w:r>
-            <w:r w:rsidR="00E53CA9">
+            <w:r w:rsidR="00E53CA9" w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="56E57164" w14:textId="2716269C" w:rsidR="00274B4A" w:rsidRDefault="00825B60" w:rsidP="00274B4A">
+          <w:p w14:paraId="56E57164" w14:textId="2BDB06E0" w:rsidR="00274B4A" w:rsidRPr="0089708F" w:rsidRDefault="6DD3B7B9" w:rsidP="00274B4A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>SharePoint</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46BF0066" w14:textId="77777777" w:rsidR="00133F91" w:rsidRPr="0089708F" w:rsidRDefault="00133F91" w:rsidP="00274B4A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...4 lines deleted...]
-          <w:p w14:paraId="46BF0066" w14:textId="77777777" w:rsidR="00133F91" w:rsidRDefault="00133F91" w:rsidP="00274B4A">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C81D94E" w14:textId="1714CD30" w:rsidR="00133F91" w:rsidRPr="0089708F" w:rsidRDefault="00133F91" w:rsidP="00274B4A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C7A5882" w14:textId="7A841A1A" w:rsidR="00274B4A" w:rsidRPr="00274B4A" w:rsidRDefault="00274B4A" w:rsidP="00274B4A">
+          <w:p w14:paraId="3C7A5882" w14:textId="7A841A1A" w:rsidR="00274B4A" w:rsidRPr="0089708F" w:rsidRDefault="00274B4A" w:rsidP="00274B4A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>The Inns will use the shared data to ensure that pupils completing a non-practising period attend and complete their pupil's advocacy, course prior to commencing a practising period.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3526" w:type="dxa"/>
+            <w:tcW w:w="3261" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7EF88F8D" w14:textId="77777777" w:rsidR="00274B4A" w:rsidRDefault="00274B4A" w:rsidP="00274B4A">
+          <w:p w14:paraId="7EF88F8D" w14:textId="77777777" w:rsidR="00274B4A" w:rsidRPr="0089708F" w:rsidRDefault="00274B4A" w:rsidP="00274B4A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00274B4A">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>On a regular basis (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00274B4A">
+            <w:r w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>eg</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00274B4A">
+            <w:r w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00274B4A">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> weekly, fortnightly). Frequency is agreed with the Inns, and increased/decreased as needed</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="117132D5" w14:textId="77777777" w:rsidR="00133F91" w:rsidRPr="0089708F" w:rsidRDefault="00133F91" w:rsidP="00274B4A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
-              </w:rPr>
-[...4 lines deleted...]
-          <w:p w14:paraId="117132D5" w14:textId="77777777" w:rsidR="00133F91" w:rsidRDefault="00133F91" w:rsidP="00274B4A">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="406C61C3" w14:textId="1C03E879" w:rsidR="216DA8C6" w:rsidRPr="0089708F" w:rsidRDefault="216DA8C6" w:rsidP="7386886E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Head of Authorisations</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EAB612C" w14:textId="51CF8EF3" w:rsidR="7386886E" w:rsidRPr="0089708F" w:rsidRDefault="7386886E" w:rsidP="7386886E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CA23E88" w14:textId="102B162B" w:rsidR="00133F91" w:rsidRPr="0089708F" w:rsidRDefault="00133F91" w:rsidP="00274B4A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0089708F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-2"/>
-              </w:rPr>
-[...14 lines deleted...]
-                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">BSB contact: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-              <w:r w:rsidRPr="00F74911">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r w:rsidRPr="0089708F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:spacing w:val="-2"/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
                 </w:rPr>
                 <w:t>Authorisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="06D37B8C" w14:textId="7AA9F9A6" w:rsidR="00D96A7C" w:rsidRDefault="00AF35B0" w:rsidP="00880BF9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="22" w:name="_Toc535571383"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Annex 2</w:t>
       </w:r>
       <w:r w:rsidR="00880BF9">
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidR="00366EFA">
         <w:t>Data Protection Officer/Lead</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="7A376D97" w14:textId="77777777" w:rsidR="00880429" w:rsidRPr="00D96A7C" w:rsidRDefault="00880429" w:rsidP="00880429">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14454" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4531"/>
         <w:gridCol w:w="4820"/>
         <w:gridCol w:w="5103"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BA7EE8" w:rsidRPr="007E4ADD" w14:paraId="760F15BE" w14:textId="77777777" w:rsidTr="00883284">
+      <w:tr w:rsidR="00BA7EE8" w:rsidRPr="007E4ADD" w14:paraId="760F15BE" w14:textId="77777777" w:rsidTr="00D1479E">
         <w:trPr>
-          <w:trHeight w:val="497"/>
+          <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14454" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="3B7441DA" w14:textId="77777777" w:rsidR="00BA7EE8" w:rsidRDefault="00BA7EE8" w:rsidP="009062CB">
+          <w:p w14:paraId="3B7441DA" w14:textId="7FDF77A1" w:rsidR="00BA7EE8" w:rsidRDefault="00BA7EE8" w:rsidP="009062CB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Figure 1 – </w:t>
             </w:r>
             <w:r w:rsidR="00366EFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Data Protection Officer/Lead</w:t>
             </w:r>
             <w:r w:rsidR="00366EFA" w:rsidDel="00366EFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
@@ -14717,425 +15581,431 @@
               <w:t>table</w:t>
             </w:r>
             <w:r w:rsidRPr="00E364AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">sets out the contacts at the BSB </w:t>
             </w:r>
             <w:r w:rsidRPr="00E364AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>through which contact between</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> the Parties will be channelled. </w:t>
+            </w:r>
+            <w:r w:rsidR="00486935">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Last Updated August 2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA7EE8" w:rsidRPr="007E4ADD" w14:paraId="54839250" w14:textId="77777777" w:rsidTr="00A95B5E">
+      <w:tr w:rsidR="00BA7EE8" w:rsidRPr="007E4ADD" w14:paraId="54839250" w14:textId="77777777" w:rsidTr="7386886E">
         <w:trPr>
-          <w:trHeight w:val="497"/>
-[...155 lines deleted...]
-          <w:trHeight w:val="497"/>
+          <w:trHeight w:val="1800"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14454" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="236D5211" w14:textId="77777777" w:rsidR="00A95B5E" w:rsidRDefault="00A95B5E" w:rsidP="00A95B5E">
+          <w:p w14:paraId="6D18856B" w14:textId="39BA97E0" w:rsidR="00BA7EE8" w:rsidRPr="00D3235C" w:rsidRDefault="767142A4" w:rsidP="7386886E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7386886E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...24 lines deleted...]
-              <w:r w:rsidR="00A95B5E" w:rsidRPr="00206AE4">
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Data Protection Officer</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53EE3D64" w14:textId="34DC37F8" w:rsidR="00BA7EE8" w:rsidRPr="00D3235C" w:rsidRDefault="767142A4" w:rsidP="00BA7EE8">
+            <w:r w:rsidRPr="7386886E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Scott Carnegie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47CE1FB3" w14:textId="4429185A" w:rsidR="00BA7EE8" w:rsidRPr="00D3235C" w:rsidRDefault="767142A4" w:rsidP="7386886E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId30">
+              <w:r w:rsidRPr="7386886E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
-                <w:t>HPook@barcouncil.org.uk</w:t>
+                <w:t>SCarnegie@barcouncil.org.uk</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...17 lines deleted...]
-                <w:color w:val="37404A"/>
+            <w:r w:rsidRPr="7386886E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00206AE4">
-[...9 lines deleted...]
-                <w:color w:val="37404A"/>
+          </w:p>
+          <w:p w14:paraId="696F93B7" w14:textId="44B724CF" w:rsidR="00BA7EE8" w:rsidRPr="00D3235C" w:rsidRDefault="00BA7EE8" w:rsidP="7386886E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F198A82" w14:textId="18A99961" w:rsidR="00BA7EE8" w:rsidRPr="00D3235C" w:rsidRDefault="767142A4" w:rsidP="00BA7EE8">
+            <w:r w:rsidRPr="7386886E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Contact inbox:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C0131CD" w14:textId="2A13BAD5" w:rsidR="00BA7EE8" w:rsidRPr="00D3235C" w:rsidRDefault="767142A4" w:rsidP="7386886E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId31">
+              <w:r w:rsidRPr="7386886E">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                </w:rPr>
+                <w:t>Privacy@barcouncil.org.uk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="7386886E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00206AE4">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:p>
+          <w:p w14:paraId="0BA4451C" w14:textId="0A769DB5" w:rsidR="00BA7EE8" w:rsidRPr="00D3235C" w:rsidRDefault="767142A4" w:rsidP="7386886E">
+            <w:r w:rsidRPr="7386886E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Tel: 020 7092 6803</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7386886E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BC21A27" w14:textId="3F994D69" w:rsidR="00BA7EE8" w:rsidRPr="00D3235C" w:rsidRDefault="00BA7EE8" w:rsidP="7386886E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A95B5E" w:rsidRPr="007E4ADD" w14:paraId="5E53921D" w14:textId="77777777" w:rsidTr="00A95B5E">
+      <w:tr w:rsidR="7386886E" w14:paraId="239A8419" w14:textId="77777777" w:rsidTr="7386886E">
+        <w:trPr>
+          <w:trHeight w:val="945"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FF8C7AA" w14:textId="354A8E3B" w:rsidR="2DD3903E" w:rsidRDefault="2DD3903E" w:rsidP="7386886E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7386886E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data Protection </w:t>
+            </w:r>
+            <w:r w:rsidR="2C684756" w:rsidRPr="7386886E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Officer/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7386886E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Lead</w:t>
+            </w:r>
+            <w:r w:rsidR="666E4D7F" w:rsidRPr="7386886E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (DP</w:t>
+            </w:r>
+            <w:r w:rsidR="6822FDE3" w:rsidRPr="7386886E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>O/</w:t>
+            </w:r>
+            <w:r w:rsidR="666E4D7F" w:rsidRPr="7386886E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>L)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21EB1728" w14:textId="035AD705" w:rsidR="201CCBB1" w:rsidRDefault="201CCBB1" w:rsidP="7386886E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7386886E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>DPO/L are the designated contacts for the different sets of shared personal data and for</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7386886E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="7386886E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>responding to data access requests, queries or complaints.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F0AC429" w14:textId="2D3AFDF2" w:rsidR="7386886E" w:rsidRDefault="7386886E" w:rsidP="7386886E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3EB2501E" w14:textId="7001AEE4" w:rsidR="7386886E" w:rsidRDefault="7386886E" w:rsidP="7386886E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D853AF3" w14:textId="1020F9E3" w:rsidR="1FC98ABD" w:rsidRDefault="1FC98ABD" w:rsidP="7386886E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7386886E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>DPO/L responsible for determining the individuals within their team who can access the sets of shared personal data.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18404392" w14:textId="0CF19A67" w:rsidR="7386886E" w:rsidRDefault="7386886E" w:rsidP="7386886E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6277FBDE" w14:textId="1AF75710" w:rsidR="7386886E" w:rsidRDefault="7386886E" w:rsidP="7386886E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A95B5E" w:rsidRPr="007E4ADD" w14:paraId="5E53921D" w14:textId="77777777" w:rsidTr="7386886E">
         <w:trPr>
           <w:trHeight w:val="558"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="27C6029E" w14:textId="73749153" w:rsidR="00A95B5E" w:rsidRPr="00206AE4" w:rsidRDefault="00A95B5E" w:rsidP="00A95B5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00206AE4">
+            <w:r w:rsidRPr="6ECAFC9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Head of </w:t>
             </w:r>
-            <w:r w:rsidR="007E4119">
+            <w:r w:rsidR="007E4119" w:rsidRPr="6ECAFC9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Authorisations</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="725F3C11" w14:textId="77777777" w:rsidR="00A95B5E" w:rsidRPr="00206AE4" w:rsidRDefault="00A95B5E" w:rsidP="00A95B5E">
-[...27 lines deleted...]
-              <w:r w:rsidR="00A95B5E" w:rsidRPr="00206AE4">
+          <w:p w14:paraId="3F0B88BE" w14:textId="6454EDA1" w:rsidR="00A95B5E" w:rsidRPr="00206AE4" w:rsidRDefault="3D05AB78" w:rsidP="00A95B5E">
+            <w:r w:rsidRPr="6ECAFC9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Adelita Thursby-Pelham</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A903BC1" w14:textId="074B6E73" w:rsidR="00A95B5E" w:rsidRPr="00206AE4" w:rsidRDefault="3D05AB78" w:rsidP="6ECAFC9E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId32">
+              <w:r w:rsidRPr="7386886E">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                </w:rPr>
+                <w:t>AThursby-Pelham@BarStandardsBoard.org.uk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="51BC29C4" w14:textId="753DB490" w:rsidR="7386886E" w:rsidRDefault="7386886E" w:rsidP="7386886E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="02142150" w14:textId="17FB182E" w:rsidR="00A95B5E" w:rsidRPr="00F637AD" w:rsidRDefault="36DAAC43" w:rsidP="7386886E">
+            <w:r w:rsidRPr="7386886E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Tel: 020 3657 4012</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EA8AF7C" w14:textId="69CA832A" w:rsidR="00A95B5E" w:rsidRPr="00F637AD" w:rsidRDefault="00A95B5E" w:rsidP="6ECAFC9E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E04266D" w14:textId="4859E45C" w:rsidR="00A95B5E" w:rsidRPr="00F637AD" w:rsidRDefault="0266F5C2" w:rsidP="6ECAFC9E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6ECAFC9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contact inbox: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33">
+              <w:r w:rsidRPr="6ECAFC9E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
-                <w:t>VStec@BarStandardsBoard.org.uk</w:t>
+                <w:t>authorisations@BarStandardsBoard.org.uk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00A95B5E" w:rsidRPr="00206AE4">
-[...41 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p w14:paraId="5690D716" w14:textId="0CCE3A8A" w:rsidR="00A95B5E" w:rsidRPr="00F637AD" w:rsidRDefault="00A95B5E" w:rsidP="00A95B5E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7AB04A78" w14:textId="77777777" w:rsidR="00F74911" w:rsidRPr="00F74911" w:rsidRDefault="00F74911" w:rsidP="00F74911">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="180" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F74911">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Student membership information</w:t>
             </w:r>
           </w:p>
@@ -15190,60 +16060,52 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F74911">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Applications to the BSB from AETOs and/or Pupil Supervisors</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="083D8CA7" w14:textId="77777777" w:rsidR="00F74911" w:rsidRPr="00F74911" w:rsidRDefault="00F74911" w:rsidP="00F74911">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="180" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F74911">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">Misconduct matters for transferring </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Misconduct matters for transferring lawyers</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="3C49A50E" w14:textId="77777777" w:rsidR="00F74911" w:rsidRPr="00F74911" w:rsidRDefault="00F74911" w:rsidP="00F74911">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="180" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F74911">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Pupillage details</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="704DE160" w14:textId="77777777" w:rsidR="00F74911" w:rsidRPr="00F74911" w:rsidRDefault="00F74911" w:rsidP="00F74911">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
@@ -15383,217 +16245,229 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F74911">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Applications to the BSB from AETOs and/or Pupil Supervisors</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76245C94" w14:textId="77777777" w:rsidR="00F74911" w:rsidRPr="00F74911" w:rsidRDefault="00F74911" w:rsidP="00F74911">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="180" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F74911">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">Misconduct matters for transferring </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Misconduct matters for transferring lawyers</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="6C00A3EE" w14:textId="77777777" w:rsidR="00F74911" w:rsidRPr="00F74911" w:rsidRDefault="00F74911" w:rsidP="00F74911">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="180" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F74911">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Pupillage details</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F9DDF90" w14:textId="77777777" w:rsidR="00F74911" w:rsidRPr="00F74911" w:rsidRDefault="00F74911" w:rsidP="00F74911">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="180" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F74911">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>ICC hearing information</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16968C21" w14:textId="77777777" w:rsidR="00F74911" w:rsidRDefault="00F74911" w:rsidP="00F74911">
+          <w:p w14:paraId="152F2E5C" w14:textId="1F0C90E3" w:rsidR="00A95B5E" w:rsidRPr="00F74911" w:rsidRDefault="00F74911" w:rsidP="7386886E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="180" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F74911">
+            <w:r w:rsidRPr="7386886E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Waivers from Qualifying Sessions</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B2AA6F2" w14:textId="288A885C" w:rsidR="00A95B5E" w:rsidRPr="00F74911" w:rsidRDefault="00F74911" w:rsidP="00F74911">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00F74911">
+          <w:p w14:paraId="6B2AA6F2" w14:textId="028E201C" w:rsidR="00A95B5E" w:rsidRPr="00F74911" w:rsidRDefault="00F74911" w:rsidP="7386886E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:ind w:left="180" w:hanging="284"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7386886E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Waivers from DBS checks</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A95B5E" w:rsidRPr="007E4ADD" w14:paraId="71240775" w14:textId="77777777" w:rsidTr="00A95B5E">
+      <w:tr w:rsidR="00A95B5E" w:rsidRPr="007E4ADD" w14:paraId="71240775" w14:textId="77777777" w:rsidTr="7386886E">
         <w:trPr>
           <w:trHeight w:val="558"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="766479ED" w14:textId="77777777" w:rsidR="00A95B5E" w:rsidRPr="00206AE4" w:rsidRDefault="00A95B5E" w:rsidP="00A95B5E">
+          <w:p w14:paraId="766479ED" w14:textId="4BF0292A" w:rsidR="00A95B5E" w:rsidRPr="00813CCE" w:rsidRDefault="00A95B5E" w:rsidP="00A95B5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00206AE4">
+            <w:r w:rsidRPr="00813CCE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Authorisation manager </w:t>
-[...34 lines deleted...]
-              <w:r w:rsidR="00F74911" w:rsidRPr="00AB04E9">
+              <w:t xml:space="preserve">Authorisation </w:t>
+            </w:r>
+            <w:r w:rsidR="00E467B7" w:rsidRPr="00813CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00813CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">anager </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FD94BBA" w14:textId="136073E1" w:rsidR="00480154" w:rsidRPr="00813CCE" w:rsidRDefault="00E467B7" w:rsidP="00A95B5E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00813CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">David </w:t>
+            </w:r>
+            <w:r w:rsidR="008D6165" w:rsidRPr="00813CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Smith</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BF47FEA" w14:textId="607A1F44" w:rsidR="00480154" w:rsidRPr="00813CCE" w:rsidRDefault="00813CCE" w:rsidP="00A95B5E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r w:rsidRPr="00813CCE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
-                <w:t>smaddison@barstandardsboard.org.uk</w:t>
+                <w:t>dsmith@barstandardsboard.org.uk</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidRPr="00813CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="65BDB8E5" w14:textId="6B1B57B8" w:rsidR="00F74911" w:rsidRDefault="00F74911" w:rsidP="00A95B5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="13011852" w14:textId="4859E45C" w:rsidR="00F74911" w:rsidRDefault="00F74911" w:rsidP="00A95B5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Contact inbox: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r w:rsidRPr="00AB04E9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>authorisations@BarStandardsBoard.org.uk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="1FA7C85E" w14:textId="77777777" w:rsidR="00F74911" w:rsidRDefault="00F74911" w:rsidP="00A95B5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0EB192DA" w14:textId="77777777" w:rsidR="00480154" w:rsidRDefault="00480154" w:rsidP="00A95B5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="12CAE7AD" w14:textId="77777777" w:rsidR="00A95B5E" w:rsidRPr="00206AE4" w:rsidRDefault="00A95B5E" w:rsidP="00A95B5E">
             <w:pPr>
@@ -15611,51 +16485,50 @@
           </w:p>
           <w:p w14:paraId="62B0F014" w14:textId="024E78E0" w:rsidR="00A95B5E" w:rsidRPr="007E4ADD" w:rsidRDefault="00A95B5E" w:rsidP="00A95B5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D60A636" w14:textId="439084E6" w:rsidR="00A95B5E" w:rsidRPr="007E4119" w:rsidRDefault="00A95B5E" w:rsidP="007E4119">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000210DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Authorisations </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A66366F" w14:textId="1A520139" w:rsidR="00F74911" w:rsidRDefault="00F74911" w:rsidP="00A95B5E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="197" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Student membership information</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6137F6C0" w14:textId="006694C7" w:rsidR="0076771C" w:rsidRDefault="0076771C" w:rsidP="00A95B5E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -15707,78 +16580,69 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E4119">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Applications to the BSB from AETOs and/or Pupil Supervisors</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F601537" w14:textId="77777777" w:rsidR="00A95B5E" w:rsidRDefault="00A95B5E" w:rsidP="00A95B5E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="197" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA7EE8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">Misconduct matters for transferring </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Misconduct matters for transferring lawyers</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="45B1CC35" w14:textId="77777777" w:rsidR="00C00D76" w:rsidRDefault="00C00D76" w:rsidP="00A95B5E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="197" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Pupillage details</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53FF2487" w14:textId="77777777" w:rsidR="0022425C" w:rsidRDefault="0022425C" w:rsidP="00A95B5E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="197" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>ICC hearing information</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21CD2027" w14:textId="5E6EC90F" w:rsidR="005C6613" w:rsidRDefault="005C6613" w:rsidP="00A95B5E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -15812,51 +16676,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Waivers from DBS checks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="38487FB1" w14:textId="77777777" w:rsidR="00A95B5E" w:rsidRPr="000210DA" w:rsidRDefault="00A95B5E" w:rsidP="00A95B5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000210DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Authorisations </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B8C88ED" w14:textId="4073E606" w:rsidR="00F74911" w:rsidRDefault="00F74911" w:rsidP="0076771C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="179" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Student membership information</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="098DB0DB" w14:textId="2823414A" w:rsidR="0076771C" w:rsidRPr="0076771C" w:rsidRDefault="0076771C" w:rsidP="0076771C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -15908,84 +16771,69 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E4119">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Applications to the BSB from AETOs and/or Pupil Supervisors</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48884B2A" w14:textId="27A87248" w:rsidR="00A95B5E" w:rsidRDefault="00A95B5E" w:rsidP="00A95B5E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="197" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E32069">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">Misconduct matters for transferring </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Misconduct matters for transferring lawyers </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0434EF94" w14:textId="730C0B38" w:rsidR="00C00D76" w:rsidRDefault="00C00D76" w:rsidP="00A95B5E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="197" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Pupillage details</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3246B881" w14:textId="77777777" w:rsidR="005C6613" w:rsidRDefault="005C6613" w:rsidP="005C6613">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="197" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>ICC hearing information</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C92BB2C" w14:textId="19B503E7" w:rsidR="005C6613" w:rsidRDefault="005C6613" w:rsidP="005C6613">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -16019,145 +16867,155 @@
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="197" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C6613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Waivers from DBS checks</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="489AAE78" w14:textId="5CB7E2C4" w:rsidR="009D61F6" w:rsidRPr="009D61F6" w:rsidRDefault="009D61F6" w:rsidP="005C6613">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="197"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C6613" w:rsidRPr="007E4ADD" w14:paraId="5DBBEE2C" w14:textId="77777777" w:rsidTr="00A95B5E">
+      <w:tr w:rsidR="005C6613" w:rsidRPr="007E4ADD" w14:paraId="5DBBEE2C" w14:textId="77777777" w:rsidTr="7386886E">
         <w:trPr>
           <w:trHeight w:val="558"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="177FD7AF" w14:textId="77777777" w:rsidR="005C6613" w:rsidRPr="005C6613" w:rsidRDefault="005C6613" w:rsidP="005C6613">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C6613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Head of Supervision</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E8211CC" w14:textId="77777777" w:rsidR="005C6613" w:rsidRPr="0047019D" w:rsidRDefault="005C6613" w:rsidP="005C6613">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0047019D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Julia Witting </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7EF17295" w14:textId="77777777" w:rsidR="005C6613" w:rsidRPr="005C6613" w:rsidRDefault="00000000" w:rsidP="005C6613">
+          <w:p w14:paraId="7EF17295" w14:textId="77777777" w:rsidR="005C6613" w:rsidRPr="005C6613" w:rsidRDefault="005C6613" w:rsidP="005C6613">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-              <w:r w:rsidR="005C6613" w:rsidRPr="005C6613">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r w:rsidRPr="005C6613">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>JWitting@BarStandardsBoard.org.uk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="5E5A9B52" w14:textId="48FDECB2" w:rsidR="005C6613" w:rsidRDefault="005C6613" w:rsidP="005C6613">
+          <w:p w14:paraId="5E5A9B52" w14:textId="1435F08B" w:rsidR="005C6613" w:rsidRDefault="5ECCE5A0" w:rsidP="7386886E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7386886E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tel: </w:t>
+            </w:r>
+            <w:r w:rsidR="005C6613" w:rsidRPr="7386886E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>0207 611 1468</w:t>
+            </w:r>
+            <w:r w:rsidR="1EF085FD" w:rsidRPr="7386886E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="506E4606" w14:textId="77777777" w:rsidR="00C41607" w:rsidRDefault="00C41607" w:rsidP="005C6613">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C6613">
+          </w:p>
+          <w:p w14:paraId="5B295949" w14:textId="6A7B7A14" w:rsidR="00F74911" w:rsidRDefault="00F74911" w:rsidP="005C6613">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>0207 611 1468</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
-            </w:pPr>
-[...12 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Contact inbox: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r w:rsidRPr="00AB04E9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>Supervision@barstandardsboard.org.uk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="4FD1754C" w14:textId="303422D7" w:rsidR="00F74911" w:rsidRPr="00206AE4" w:rsidRDefault="00F74911" w:rsidP="005C6613">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0039FC45" w14:textId="77777777" w:rsidR="005C6613" w:rsidRPr="005C6613" w:rsidRDefault="005C6613" w:rsidP="005C6613">
             <w:pPr>
@@ -16248,149 +17106,153 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Qualifying Sessions records</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="274002E6" w14:textId="5F920E96" w:rsidR="00E214F9" w:rsidRPr="005C6613" w:rsidRDefault="00E214F9" w:rsidP="005C6613">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="179" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Fit and proper person records/decisions</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A95B5E" w:rsidRPr="007E4ADD" w14:paraId="0EB284EE" w14:textId="77777777" w:rsidTr="00A95B5E">
+      <w:tr w:rsidR="00A95B5E" w:rsidRPr="007E4ADD" w14:paraId="0EB284EE" w14:textId="77777777" w:rsidTr="7386886E">
         <w:trPr>
           <w:trHeight w:val="262"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="384E650D" w14:textId="77777777" w:rsidR="0047019D" w:rsidRPr="0047019D" w:rsidRDefault="0047019D" w:rsidP="0047019D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0047019D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Head of Barrister Records and Customer Support</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32877EC3" w14:textId="77777777" w:rsidR="0047019D" w:rsidRPr="0047019D" w:rsidRDefault="0047019D" w:rsidP="0047019D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0047019D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Dominic Fowler</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1316CCEB" w14:textId="77777777" w:rsidR="0047019D" w:rsidRPr="0047019D" w:rsidRDefault="00000000" w:rsidP="0047019D">
+          <w:p w14:paraId="1316CCEB" w14:textId="77777777" w:rsidR="0047019D" w:rsidRPr="0047019D" w:rsidRDefault="0047019D" w:rsidP="0047019D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-              <w:r w:rsidR="0047019D" w:rsidRPr="0047019D">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r w:rsidRPr="0047019D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>DFowler@BarCouncil.org.uk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="6CC0112F" w14:textId="77777777" w:rsidR="0047019D" w:rsidRPr="0047019D" w:rsidRDefault="0047019D" w:rsidP="0047019D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1F6032A9" w14:textId="77777777" w:rsidR="0047019D" w:rsidRPr="0047019D" w:rsidRDefault="0047019D" w:rsidP="0047019D">
-[...9 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="1F6032A9" w14:textId="65B1EA43" w:rsidR="0047019D" w:rsidRPr="0047019D" w:rsidRDefault="24AC067F" w:rsidP="7386886E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7386886E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tel: </w:t>
+            </w:r>
+            <w:r w:rsidR="0047019D" w:rsidRPr="7386886E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>0207 611 1414</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="67F43160" w14:textId="77777777" w:rsidR="008759B2" w:rsidRDefault="008759B2" w:rsidP="008020B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="203CACA3" w14:textId="25B5B502" w:rsidR="008759B2" w:rsidRDefault="008759B2" w:rsidP="008020B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Contact inbox: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r w:rsidRPr="00AB04E9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Records@BarCouncil.org.uk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="0E3F19DB" w14:textId="425A60B4" w:rsidR="008759B2" w:rsidRPr="007E4ADD" w:rsidRDefault="008759B2" w:rsidP="008020B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E98FBD8" w14:textId="77777777" w:rsidR="004C7B30" w:rsidRDefault="004C7B30" w:rsidP="004C7B30">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
@@ -16403,190 +17265,208 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Barrister records (following Call to the Bar)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E026822" w14:textId="77777777" w:rsidR="004C7B30" w:rsidRDefault="004C7B30" w:rsidP="004C7B30">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="197" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">Barrister records following any change in name or other details or following </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Barrister records following any change in name or other details or following disbarment</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="25CF8DE6" w14:textId="77777777" w:rsidR="00A95B5E" w:rsidRPr="00BA7EE8" w:rsidRDefault="00A95B5E" w:rsidP="00A95B5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="305B66CD" w14:textId="04625364" w:rsidR="004C7B30" w:rsidRDefault="004C7B30" w:rsidP="00A95B5E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="197" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Barrister records (following Call to the Bar)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D0C41C6" w14:textId="38465316" w:rsidR="004C7B30" w:rsidRDefault="004C7B30" w:rsidP="00A95B5E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="197" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">Barrister records following any change in name or other details or following </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Barrister records following any change in name or other details or following disbarment</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="268371E5" w14:textId="1A4C6F85" w:rsidR="00A95B5E" w:rsidRDefault="00A95B5E" w:rsidP="004C7B30">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="197"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A567F3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1BB520A8" w14:textId="77777777" w:rsidR="00A95B5E" w:rsidRPr="0098478F" w:rsidRDefault="00A95B5E" w:rsidP="00A95B5E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="197"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A95B5E" w:rsidRPr="007E4ADD" w14:paraId="2031586A" w14:textId="77777777" w:rsidTr="00A95B5E">
+      <w:tr w:rsidR="00A95B5E" w:rsidRPr="007E4ADD" w14:paraId="2031586A" w14:textId="77777777" w:rsidTr="7386886E">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B522B4B" w14:textId="77777777" w:rsidR="00A95B5E" w:rsidRPr="00206AE4" w:rsidRDefault="00A95B5E" w:rsidP="00A95B5E">
+          <w:p w14:paraId="6B522B4B" w14:textId="4CDE1970" w:rsidR="00A95B5E" w:rsidRPr="00206AE4" w:rsidRDefault="00A95B5E" w:rsidP="7386886E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7386886E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Head of Investigations</w:t>
+            </w:r>
+            <w:r w:rsidR="09BAD92B" w:rsidRPr="7386886E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="69CA7315" w:rsidRPr="7386886E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidR="09BAD92B" w:rsidRPr="7386886E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Enforcement</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7386886E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A53BDE1" w14:textId="77777777" w:rsidR="00A95B5E" w:rsidRPr="00206AE4" w:rsidRDefault="00A95B5E" w:rsidP="00A95B5E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00206AE4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Paul Pretty</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09A82E4B" w14:textId="77777777" w:rsidR="00A95B5E" w:rsidRPr="00206AE4" w:rsidRDefault="00000000" w:rsidP="00A95B5E">
+          <w:p w14:paraId="09A82E4B" w14:textId="77777777" w:rsidR="00A95B5E" w:rsidRPr="00206AE4" w:rsidRDefault="00A95B5E" w:rsidP="00A95B5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="37404A"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-              <w:r w:rsidR="00A95B5E" w:rsidRPr="00206AE4">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r w:rsidRPr="00206AE4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>PPretty@BarStandardsBoard.org.uk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="74C10810" w14:textId="37C431B4" w:rsidR="00A95B5E" w:rsidRDefault="00A95B5E" w:rsidP="00A95B5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C6613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>0207</w:t>
             </w:r>
             <w:r w:rsidR="008020B9" w:rsidRPr="005C6613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -16681,51 +17561,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>1364</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5EF99A72" w14:textId="77777777" w:rsidR="00130BCB" w:rsidRDefault="00130BCB" w:rsidP="00A95B5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4A466FBC" w14:textId="246D2823" w:rsidR="005C6613" w:rsidRDefault="005C6613" w:rsidP="00A95B5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C6613">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Contact inbox: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r w:rsidR="00130BCB" w:rsidRPr="002C2B6E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>LShepherd@barstandardsboard.org.uk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="71A26544" w14:textId="2681527E" w:rsidR="00130BCB" w:rsidRPr="007E4ADD" w:rsidRDefault="00130BCB" w:rsidP="00A95B5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E13D47D" w14:textId="4502BD22" w:rsidR="00A95B5E" w:rsidRDefault="00A95B5E" w:rsidP="00A95B5E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
@@ -16763,147 +17643,109 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Barrister conduct (post Call)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="59CBCA1A" w14:textId="77777777" w:rsidR="00A95B5E" w:rsidRPr="007E4119" w:rsidRDefault="00A95B5E" w:rsidP="00A95B5E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="197" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E4119">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">Individuals seeking voluntary </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Individuals seeking voluntary disbarment </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="218DCB6C" w14:textId="15D0836F" w:rsidR="00A84056" w:rsidRDefault="00A95B5E" w:rsidP="00A84056">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="197" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E4119">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conduct matters for voluntary </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Conduct matters for voluntary disbarment</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="7B4EF497" w14:textId="36913828" w:rsidR="00862B44" w:rsidRDefault="00862B44" w:rsidP="00A84056">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="197" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Individuals seeking re-</w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Individuals seeking re-admission</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="66946A7C" w14:textId="09EF1230" w:rsidR="00862B44" w:rsidRPr="007E4119" w:rsidRDefault="00862B44" w:rsidP="00A84056">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="197" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Conduct matters for re-</w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Conduct matters for re-admission</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="18ECB0B6" w14:textId="0E749E1B" w:rsidR="00A95B5E" w:rsidRPr="00C41607" w:rsidRDefault="000C6E41" w:rsidP="007E4119">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="197" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E4119">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Applications to the BSB from AETOs and/or Pupil Supervisors</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
@@ -16951,212 +17793,173 @@
               <w:t>Barrister conduct</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> (post Call)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="072BC07B" w14:textId="30A94A0C" w:rsidR="00A95B5E" w:rsidRPr="007E4119" w:rsidRDefault="00A95B5E" w:rsidP="00A95B5E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="197" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E4119">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">Individuals seeking voluntary </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Individuals seeking voluntary disbarment </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53768485" w14:textId="298130BA" w:rsidR="00A84056" w:rsidRDefault="00A95B5E" w:rsidP="00A84056">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="197" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E4119">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conduct matters for voluntary </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Conduct matters for voluntary disbarment</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="1A0C96BF" w14:textId="77777777" w:rsidR="00862B44" w:rsidRDefault="00862B44" w:rsidP="00862B44">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="197" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Individuals seeking re-</w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Individuals seeking re-admission</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="5C3719AC" w14:textId="184C79A6" w:rsidR="00862B44" w:rsidRPr="00862B44" w:rsidRDefault="00862B44" w:rsidP="00862B44">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="197" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Conduct matters for re-</w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Conduct matters for re-admission</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="43514784" w14:textId="354D3E7A" w:rsidR="00A95B5E" w:rsidRPr="007E4119" w:rsidRDefault="000C6E41" w:rsidP="007E4119">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="197" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E4119">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Applications to the BSB from AETOs and/or Pupil Supervisors</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7C766E0E" w14:textId="77777777" w:rsidR="00880429" w:rsidRDefault="00880429" w:rsidP="00880429">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14130" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4710"/>
         <w:gridCol w:w="4710"/>
         <w:gridCol w:w="4710"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B57FA0" w:rsidRPr="007E4ADD" w14:paraId="65CA4F15" w14:textId="77777777" w:rsidTr="009B78BF">
+      <w:tr w:rsidR="00B57FA0" w:rsidRPr="007E4ADD" w14:paraId="65CA4F15" w14:textId="77777777" w:rsidTr="00D1479E">
         <w:trPr>
-          <w:trHeight w:val="841"/>
+          <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14130" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="666903F9" w14:textId="7EA3B78B" w:rsidR="00B57FA0" w:rsidRDefault="00B57FA0" w:rsidP="00B57FA0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Figure 2 – </w:t>
             </w:r>
             <w:r w:rsidR="00366EFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Data Protection Officer/Lead</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> at COIC </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidRPr="00E364AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -17174,379 +17977,342 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">sets out the contacts at the BSB </w:t>
             </w:r>
             <w:r w:rsidRPr="00E364AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>through which contact between</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> the Parties will be channelled.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B57FA0" w:rsidRPr="007E4ADD" w14:paraId="4DD3FDA4" w14:textId="77777777" w:rsidTr="00B57FA0">
+      <w:tr w:rsidR="00B57FA0" w:rsidRPr="007E4ADD" w14:paraId="4DD3FDA4" w14:textId="77777777" w:rsidTr="0AEBC640">
         <w:trPr>
           <w:trHeight w:val="841"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4710" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1D48BA7D" w14:textId="77777777" w:rsidR="00B57FA0" w:rsidRDefault="00B57FA0" w:rsidP="00B57FA0">
+          <w:p w14:paraId="1D48BA7D" w14:textId="77777777" w:rsidR="00B57FA0" w:rsidRPr="006E3767" w:rsidRDefault="00B57FA0" w:rsidP="00B57FA0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007E4ADD">
+            <w:r w:rsidRPr="006E3767">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Position held</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4710" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="00E1969F" w14:textId="77777777" w:rsidR="00B57FA0" w:rsidRDefault="00366EFA" w:rsidP="00B57FA0">
-[...5 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="00E1969F" w14:textId="7C8DC7D3" w:rsidR="00B57FA0" w:rsidRDefault="00366EFA" w:rsidP="00B57FA0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7386886E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>DPO</w:t>
             </w:r>
-            <w:r w:rsidR="00B57FA0" w:rsidRPr="00BA7EE8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="24D6A94D" w:rsidRPr="7386886E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>/L</w:t>
+            </w:r>
+            <w:r w:rsidR="00B57FA0" w:rsidRPr="7386886E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> are the designated contacts for the different sets</w:t>
+            </w:r>
+            <w:r w:rsidR="00712A6E" w:rsidRPr="7386886E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of shared personal data</w:t>
+            </w:r>
+            <w:r w:rsidR="00B57FA0" w:rsidRPr="7386886E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and for</w:t>
+            </w:r>
+            <w:r w:rsidR="00B57FA0" w:rsidRPr="7386886E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00B57FA0">
-[...60 lines deleted...]
-              <w:t xml:space="preserve"> or complaints.</w:t>
+            <w:r w:rsidR="00B57FA0" w:rsidRPr="7386886E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>responding to data access requests, queries or complaints.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A27096E" w14:textId="66F284E8" w:rsidR="00EC0019" w:rsidRDefault="00EC0019" w:rsidP="00B57FA0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4710" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="16A18765" w14:textId="77777777" w:rsidR="00B57FA0" w:rsidRDefault="00366EFA" w:rsidP="00B57FA0">
+          <w:p w14:paraId="16A18765" w14:textId="28B4B008" w:rsidR="00B57FA0" w:rsidRDefault="00366EFA" w:rsidP="7386886E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7386886E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>DPO</w:t>
             </w:r>
-            <w:r w:rsidR="00B57FA0" w:rsidRPr="00BA7EE8">
+            <w:r w:rsidR="7E6EC92F" w:rsidRPr="7386886E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>/L</w:t>
+            </w:r>
+            <w:r w:rsidR="00B57FA0" w:rsidRPr="7386886E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> responsible for determining the individuals within their team who can access the sets</w:t>
             </w:r>
-            <w:r w:rsidR="00712A6E">
+            <w:r w:rsidR="00712A6E" w:rsidRPr="7386886E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> of shared personal data</w:t>
             </w:r>
-            <w:r w:rsidR="00B57FA0" w:rsidRPr="00BA7EE8">
+            <w:r w:rsidR="00B57FA0" w:rsidRPr="7386886E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="00B57FA0">
+            <w:r w:rsidR="00B57FA0" w:rsidRPr="7386886E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE1E36" w:rsidRPr="007E4ADD" w14:paraId="4D22A383" w14:textId="77777777" w:rsidTr="00F058B3">
+      <w:tr w:rsidR="00DE1E36" w:rsidRPr="007E4ADD" w14:paraId="4D22A383" w14:textId="77777777" w:rsidTr="0AEBC640">
         <w:trPr>
           <w:trHeight w:val="618"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="042B357F" w14:textId="77777777" w:rsidR="00DE1E36" w:rsidRPr="00267EE8" w:rsidRDefault="00DE1E36" w:rsidP="00DE1E36">
+          <w:p w14:paraId="042B357F" w14:textId="77777777" w:rsidR="00DE1E36" w:rsidRPr="006E3767" w:rsidRDefault="5F40B0E9" w:rsidP="00DE1E36">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00267EE8">
+            <w:r w:rsidRPr="0AEBC640">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>COIC Director</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08AFFF77" w14:textId="77777777" w:rsidR="00DE1E36" w:rsidRPr="00267EE8" w:rsidRDefault="00DE1E36" w:rsidP="00DE1E36">
-[...22 lines deleted...]
-              <w:r w:rsidR="00DE1E36" w:rsidRPr="00267EE8">
+          <w:p w14:paraId="3A53E7AE" w14:textId="564319FA" w:rsidR="0047019D" w:rsidRPr="006E3767" w:rsidRDefault="64586A28" w:rsidP="00DE1E36">
+            <w:r w:rsidRPr="0AEBC640">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Andy Russell</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B3EBA11" w14:textId="65AD47A5" w:rsidR="0047019D" w:rsidRPr="006E3767" w:rsidRDefault="64586A28" w:rsidP="0AEBC640">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId42">
+              <w:r w:rsidRPr="0AEBC640">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                  <w:bCs/>
+                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
-                <w:t>jwakefield@coic.org.uk</w:t>
+                <w:t>Arussell@coic.org.uk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="3F490104" w14:textId="77777777" w:rsidR="00DE1E36" w:rsidRDefault="00DE1E36" w:rsidP="00DE1E36">
-[...32 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="5E61A7C0" w14:textId="3EDFE3ED" w:rsidR="0047019D" w:rsidRPr="006E3767" w:rsidRDefault="311188BC" w:rsidP="0AEBC640">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="242424"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0AEBC640">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="242424"/>
+              </w:rPr>
+              <w:t>0207 822 0761</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71E44E42" w14:textId="4724CD6C" w:rsidR="0047019D" w:rsidRPr="006E3767" w:rsidRDefault="0047019D" w:rsidP="0AEBC640">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E9B3023" w14:textId="61FE5FD4" w:rsidR="00DE1E36" w:rsidRPr="00EE4B95" w:rsidRDefault="00EE4B95" w:rsidP="00DE1E36">
-[...9 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="218D7D68" w14:textId="578B085D" w:rsidR="00DE1E36" w:rsidRPr="00EE4B95" w:rsidRDefault="70C75BDE" w:rsidP="00DE1E36">
+            <w:r w:rsidRPr="0AEBC640">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>All matters</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="60FD946F" w14:textId="23364FAF" w:rsidR="00DE1E36" w:rsidRPr="00EE4B95" w:rsidRDefault="00DE1E36" w:rsidP="0AEBC640">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="242424"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E9B3023" w14:textId="78DD488D" w:rsidR="00DE1E36" w:rsidRPr="00EE4B95" w:rsidRDefault="00DE1E36" w:rsidP="0AEBC640">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4710" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="029299CB" w14:textId="6F9AE0D5" w:rsidR="00DE1E36" w:rsidRPr="00EE4B95" w:rsidRDefault="00EE4B95" w:rsidP="00DE1E36">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE4B95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>All matters</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
     <w:p w14:paraId="44E7BD39" w14:textId="77777777" w:rsidR="00B57FA0" w:rsidRDefault="00B57FA0" w:rsidP="00BA7EE8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1095"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14130" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4710"/>
         <w:gridCol w:w="4710"/>
         <w:gridCol w:w="4710"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B57FA0" w14:paraId="4F9AE3CB" w14:textId="77777777" w:rsidTr="00F058B3">
+      <w:tr w:rsidR="00B57FA0" w14:paraId="4F9AE3CB" w14:textId="77777777" w:rsidTr="00556890">
         <w:trPr>
-          <w:trHeight w:val="841"/>
+          <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14130" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="0952FC04" w14:textId="1964CE7C" w:rsidR="00B57FA0" w:rsidRDefault="00B57FA0" w:rsidP="00E44EA6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Figure 3 – </w:t>
             </w:r>
             <w:r w:rsidR="00366EFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -17610,744 +18376,706 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">sets out the contacts at the </w:t>
             </w:r>
             <w:r w:rsidR="00E44EA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Inner Temple </w:t>
             </w:r>
             <w:r w:rsidRPr="00E364AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>through which contact between</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> the Parties will be channelled.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B57FA0" w14:paraId="10E12783" w14:textId="77777777" w:rsidTr="00F058B3">
+      <w:tr w:rsidR="00B57FA0" w14:paraId="10E12783" w14:textId="77777777" w:rsidTr="7386886E">
         <w:trPr>
           <w:trHeight w:val="841"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4710" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0421C162" w14:textId="77777777" w:rsidR="00B57FA0" w:rsidRDefault="00B57FA0" w:rsidP="00F058B3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E4ADD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Position held</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4710" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0872FBA9" w14:textId="77777777" w:rsidR="00B57FA0" w:rsidRDefault="00366EFA" w:rsidP="00F058B3">
-[...5 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0872FBA9" w14:textId="2853BD7E" w:rsidR="00B57FA0" w:rsidRDefault="00366EFA" w:rsidP="00F058B3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7386886E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>DPO</w:t>
             </w:r>
-            <w:r w:rsidR="00B57FA0" w:rsidRPr="00BA7EE8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="172947C3" w:rsidRPr="7386886E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>/L</w:t>
+            </w:r>
+            <w:r w:rsidR="00B57FA0" w:rsidRPr="7386886E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> are the designated contacts for the different sets</w:t>
+            </w:r>
+            <w:r w:rsidR="00712A6E" w:rsidRPr="7386886E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of shared personal data</w:t>
+            </w:r>
+            <w:r w:rsidR="00B57FA0" w:rsidRPr="7386886E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and for</w:t>
+            </w:r>
+            <w:r w:rsidR="00B57FA0" w:rsidRPr="7386886E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00B57FA0">
-[...60 lines deleted...]
-              <w:t xml:space="preserve"> or complaints.</w:t>
+            <w:r w:rsidR="00B57FA0" w:rsidRPr="7386886E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>responding to data access requests, queries or complaints.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E048FE4" w14:textId="695BF92C" w:rsidR="00EC0019" w:rsidRDefault="00EC0019" w:rsidP="00F058B3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4710" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3010D5A7" w14:textId="77777777" w:rsidR="00B57FA0" w:rsidRDefault="00366EFA" w:rsidP="00F058B3">
+          <w:p w14:paraId="3010D5A7" w14:textId="0C47786D" w:rsidR="00B57FA0" w:rsidRDefault="00366EFA" w:rsidP="7386886E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7386886E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>DPO</w:t>
             </w:r>
-            <w:r w:rsidR="00B57FA0" w:rsidRPr="00BA7EE8">
+            <w:r w:rsidR="2CD96273" w:rsidRPr="7386886E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>/L</w:t>
+            </w:r>
+            <w:r w:rsidR="00B57FA0" w:rsidRPr="7386886E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> responsible for determining the individuals within their team who can access the sets</w:t>
             </w:r>
-            <w:r w:rsidR="00712A6E">
+            <w:r w:rsidR="00712A6E" w:rsidRPr="7386886E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> of shared personal data</w:t>
             </w:r>
-            <w:r w:rsidR="00B57FA0" w:rsidRPr="00BA7EE8">
+            <w:r w:rsidR="00B57FA0" w:rsidRPr="7386886E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="00B57FA0">
+            <w:r w:rsidR="00B57FA0" w:rsidRPr="7386886E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE1E36" w:rsidRPr="007E4ADD" w14:paraId="2ED22ACA" w14:textId="77777777" w:rsidTr="00F058B3">
+      <w:tr w:rsidR="00DE1E36" w:rsidRPr="007E4ADD" w14:paraId="2ED22ACA" w14:textId="77777777" w:rsidTr="7386886E">
         <w:trPr>
           <w:trHeight w:val="619"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4710" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7279F336" w14:textId="77777777" w:rsidR="00DE1E36" w:rsidRDefault="00DE1E36" w:rsidP="00DE1E36">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Membership Registrar</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B7452D5" w14:textId="77777777" w:rsidR="00DE1E36" w:rsidRDefault="00DE1E36" w:rsidP="00DE1E36">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD54CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Jude Hodgson</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="489A84BA" w14:textId="77777777" w:rsidR="00DE1E36" w:rsidRDefault="00000000" w:rsidP="00DE1E36">
+          <w:p w14:paraId="489A84BA" w14:textId="77777777" w:rsidR="00DE1E36" w:rsidRDefault="00DE1E36" w:rsidP="00DE1E36">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-              <w:r w:rsidR="00DE1E36" w:rsidRPr="003B4FE1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r w:rsidRPr="003B4FE1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>Jhodgson@innertemple.org.uk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="35BF3E78" w14:textId="77777777" w:rsidR="00DE1E36" w:rsidRDefault="00DE1E36" w:rsidP="00DE1E36">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>020 7797 8206</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28B576C7" w14:textId="33A400CB" w:rsidR="0047019D" w:rsidRPr="007E4ADD" w:rsidRDefault="0047019D" w:rsidP="00DE1E36">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="549A6DE2" w14:textId="1981B10A" w:rsidR="00BB13ED" w:rsidRPr="00BB13ED" w:rsidRDefault="00BB13ED" w:rsidP="00F83AD6">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="31EBB46D" w14:textId="77777777" w:rsidR="00144D6C" w:rsidRPr="00BB13ED" w:rsidRDefault="00144D6C" w:rsidP="00144D6C">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:ind w:left="425"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB13ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Membership Information</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A758221" w14:textId="77777777" w:rsidR="00144D6C" w:rsidRPr="00BB13ED" w:rsidRDefault="00144D6C" w:rsidP="00144D6C">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:ind w:left="425"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB13ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Student Conduct</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="490DFF3C" w14:textId="77777777" w:rsidR="00144D6C" w:rsidRPr="00BB13ED" w:rsidRDefault="00144D6C" w:rsidP="00144D6C">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:ind w:left="425"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Barristers</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB13ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> seeking readmission or </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>transferring lawyers</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33F750DE" w14:textId="77777777" w:rsidR="00144D6C" w:rsidRPr="00144D6C" w:rsidRDefault="00144D6C" w:rsidP="00144D6C">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:ind w:left="425"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB13ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Hearings at the ICC</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="549A6DE2" w14:textId="68738D0E" w:rsidR="00BB13ED" w:rsidRPr="00144D6C" w:rsidRDefault="00144D6C" w:rsidP="00144D6C">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:ind w:left="425"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00144D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Voluntary withdrawal or disbarment</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43765CC8" w14:textId="6223FBD9" w:rsidR="00DE1E36" w:rsidRPr="00DE1E36" w:rsidRDefault="00DE1E36" w:rsidP="00F83AD6">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="61BB59DE" w14:textId="5677AAF0" w:rsidR="00F1400F" w:rsidRPr="00BB13ED" w:rsidRDefault="00F1400F" w:rsidP="00F1400F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:ind w:left="425"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB13ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Membership Information</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B738445" w14:textId="1854723F" w:rsidR="00F1400F" w:rsidRPr="00BB13ED" w:rsidRDefault="00F1400F" w:rsidP="00F1400F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:ind w:left="425"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB13ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Student Conduct</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49A6371D" w14:textId="2F55EEB8" w:rsidR="00F1400F" w:rsidRPr="00BB13ED" w:rsidRDefault="00F1400F" w:rsidP="00F1400F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:ind w:left="425"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Barristers</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB13ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> seeking readmission or </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>transferring lawyers</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="089D2AAE" w14:textId="7EAC8CCF" w:rsidR="00F1400F" w:rsidRPr="00144D6C" w:rsidRDefault="00F1400F" w:rsidP="00F1400F">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:ind w:left="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-            </w:pPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB13ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Hearings at the ICC</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43765CC8" w14:textId="146683BC" w:rsidR="00DE1E36" w:rsidRPr="00245E59" w:rsidRDefault="00F1400F" w:rsidP="00F1400F">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00144D6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Voluntary withdrawal or disbarment</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE1E36" w:rsidRPr="007E4ADD" w14:paraId="19412B57" w14:textId="77777777" w:rsidTr="00F058B3">
+      <w:tr w:rsidR="00DE1E36" w:rsidRPr="007E4ADD" w14:paraId="19412B57" w14:textId="77777777" w:rsidTr="7386886E">
         <w:trPr>
           <w:trHeight w:val="618"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4710" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17316F27" w14:textId="621CF254" w:rsidR="00DE1E36" w:rsidRDefault="00DE1E36" w:rsidP="00DE1E36">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Education </w:t>
             </w:r>
             <w:r w:rsidR="00BB13ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Engagement </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Co-ordinator</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3934734C" w14:textId="77777777" w:rsidR="00736209" w:rsidRPr="00736209" w:rsidRDefault="00736209" w:rsidP="00736209">
+          <w:p w14:paraId="3934734C" w14:textId="37A6F0C7" w:rsidR="00736209" w:rsidRPr="00736209" w:rsidRDefault="00736209" w:rsidP="00736209">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00736209">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Tiffany Louis-Byfield</w:t>
+              <w:t>Tiffany</w:t>
+            </w:r>
+            <w:r w:rsidR="004651E4" w:rsidRPr="004651E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>-Rochelle</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00736209">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Louis-Byfield</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="79BF5C16" w14:textId="77777777" w:rsidR="00736209" w:rsidRPr="00736209" w:rsidRDefault="00736209" w:rsidP="00736209">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00736209">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>0207 797 8257</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D3CBCB1" w14:textId="77777777" w:rsidR="00736209" w:rsidRPr="00736209" w:rsidRDefault="00000000" w:rsidP="00736209">
+          <w:p w14:paraId="3D3CBCB1" w14:textId="77777777" w:rsidR="00736209" w:rsidRPr="00736209" w:rsidRDefault="00736209" w:rsidP="00736209">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-              <w:r w:rsidR="00736209" w:rsidRPr="00736209">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r w:rsidRPr="00736209">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>Tlouis-byfield@innertemple.org.uk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="4FC061D2" w14:textId="3672BAB8" w:rsidR="00DE1E36" w:rsidRPr="007E4ADD" w:rsidRDefault="00DE1E36" w:rsidP="00DE1E36">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CEFA05B" w14:textId="77777777" w:rsidR="00BB13ED" w:rsidRPr="00BB13ED" w:rsidRDefault="00BB13ED" w:rsidP="00F83AD6">
+          <w:p w14:paraId="22759859" w14:textId="74D978D4" w:rsidR="00DE1E36" w:rsidRPr="00144D6C" w:rsidRDefault="00144D6C" w:rsidP="00144D6C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:ind w:left="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
-[...84 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB13ED">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Hearings at the ICC</w:t>
-[...20 lines deleted...]
-              </w:rPr>
               <w:t>Call to the Bar</w:t>
-            </w:r>
-[...20 lines deleted...]
-              <w:t>Voluntary withdrawal or disbarment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49B42DA5" w14:textId="77777777" w:rsidR="00BB13ED" w:rsidRPr="000E26EE" w:rsidRDefault="00BB13ED" w:rsidP="00F83AD6">
+          <w:p w14:paraId="146246C2" w14:textId="7123F9DB" w:rsidR="00DE1E36" w:rsidRPr="00115C6A" w:rsidRDefault="00BB13ED" w:rsidP="00115C6A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:ind w:left="393"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
-            </w:pPr>
-[...98 lines deleted...]
-              </w:rPr>
               <w:t>Call to the Bar</w:t>
-            </w:r>
-[...19 lines deleted...]
-              <w:t>Voluntary withdrawal or disbarment</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7428582F" w14:textId="77777777" w:rsidR="00B57FA0" w:rsidRDefault="00B57FA0" w:rsidP="00BA7EE8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1095"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14130" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4710"/>
         <w:gridCol w:w="4710"/>
         <w:gridCol w:w="4710"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B57FA0" w14:paraId="0BDDD833" w14:textId="77777777" w:rsidTr="00F058B3">
+      <w:tr w:rsidR="00B57FA0" w14:paraId="0BDDD833" w14:textId="77777777" w:rsidTr="00D1479E">
         <w:trPr>
-          <w:trHeight w:val="841"/>
+          <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14130" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="4ACBEA06" w14:textId="4B522F02" w:rsidR="00B57FA0" w:rsidRDefault="00B57FA0" w:rsidP="00B57FA0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Figure 4 – </w:t>
             </w:r>
             <w:r w:rsidR="00366EFA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -18417,288 +19145,260 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Middle Temple</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E364AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>through which contact between</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> the Parties will be channelled.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B57FA0" w14:paraId="6E88BD00" w14:textId="77777777" w:rsidTr="00F058B3">
+      <w:tr w:rsidR="00B57FA0" w14:paraId="6E88BD00" w14:textId="77777777" w:rsidTr="0AEBC640">
         <w:trPr>
           <w:trHeight w:val="841"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4710" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="58BBE535" w14:textId="77777777" w:rsidR="00B57FA0" w:rsidRDefault="00B57FA0" w:rsidP="00F058B3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E4ADD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Position held</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4710" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7827758F" w14:textId="77777777" w:rsidR="00B57FA0" w:rsidRDefault="00366EFA" w:rsidP="00F058B3">
-[...5 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7827758F" w14:textId="6750B697" w:rsidR="00B57FA0" w:rsidRDefault="00366EFA" w:rsidP="00F058B3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7386886E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>DPO</w:t>
             </w:r>
-            <w:r w:rsidR="00B57FA0" w:rsidRPr="00BA7EE8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="4E6C08F9" w:rsidRPr="7386886E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>/L</w:t>
+            </w:r>
+            <w:r w:rsidR="00B57FA0" w:rsidRPr="7386886E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> are the designated contacts for the different sets</w:t>
+            </w:r>
+            <w:r w:rsidR="00712A6E" w:rsidRPr="7386886E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of shared personal data</w:t>
+            </w:r>
+            <w:r w:rsidR="00B57FA0" w:rsidRPr="7386886E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and for</w:t>
+            </w:r>
+            <w:r w:rsidR="00B57FA0" w:rsidRPr="7386886E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00B57FA0">
-[...60 lines deleted...]
-              <w:t xml:space="preserve"> or complaints.</w:t>
+            <w:r w:rsidR="00B57FA0" w:rsidRPr="7386886E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>responding to data access requests, queries or complaints.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B550370" w14:textId="659DF75C" w:rsidR="00EC0019" w:rsidRDefault="00EC0019" w:rsidP="00F058B3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4710" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4771A9B7" w14:textId="77777777" w:rsidR="00B57FA0" w:rsidRDefault="00366EFA" w:rsidP="00F058B3">
+          <w:p w14:paraId="4771A9B7" w14:textId="1837AC18" w:rsidR="00B57FA0" w:rsidRDefault="00366EFA" w:rsidP="7386886E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7386886E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>DPO</w:t>
             </w:r>
-            <w:r w:rsidR="00B57FA0" w:rsidRPr="00BA7EE8">
+            <w:r w:rsidR="22872C3A" w:rsidRPr="7386886E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>/L</w:t>
+            </w:r>
+            <w:r w:rsidR="00B57FA0" w:rsidRPr="7386886E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> responsible for determining the individuals within their team who can access the sets</w:t>
             </w:r>
-            <w:r w:rsidR="00712A6E">
+            <w:r w:rsidR="00712A6E" w:rsidRPr="7386886E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> of shared personal data</w:t>
             </w:r>
-            <w:r w:rsidR="00B57FA0" w:rsidRPr="00BA7EE8">
+            <w:r w:rsidR="00B57FA0" w:rsidRPr="7386886E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="00B57FA0">
+            <w:r w:rsidR="00B57FA0" w:rsidRPr="7386886E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE1E36" w:rsidRPr="007E4ADD" w14:paraId="16E98983" w14:textId="77777777" w:rsidTr="00F058B3">
+      <w:tr w:rsidR="00DE1E36" w:rsidRPr="007E4ADD" w14:paraId="16E98983" w14:textId="77777777" w:rsidTr="0AEBC640">
         <w:trPr>
           <w:trHeight w:val="619"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="578A3514" w14:textId="77777777" w:rsidR="00BB13ED" w:rsidRPr="00BB13ED" w:rsidRDefault="00BB13ED" w:rsidP="00BB13ED">
+          <w:p w14:paraId="578A3514" w14:textId="77777777" w:rsidR="00BB13ED" w:rsidRPr="00BB13ED" w:rsidRDefault="2A55C683" w:rsidP="00BB13ED">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BB13ED">
+            <w:r w:rsidRPr="0AEBC640">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Data Governance Manager</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A750192" w14:textId="77777777" w:rsidR="00BB13ED" w:rsidRPr="00BB13ED" w:rsidRDefault="00BB13ED" w:rsidP="00BB13ED">
-[...22 lines deleted...]
-              <w:r w:rsidR="00BB13ED" w:rsidRPr="00BB13ED">
+          <w:p w14:paraId="3C255992" w14:textId="26B56F5F" w:rsidR="231514FD" w:rsidRDefault="231514FD" w:rsidP="0AEBC640">
+            <w:r w:rsidRPr="0AEBC640">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Thompson Isip</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59A04F42" w14:textId="2AAB8339" w:rsidR="00BB13ED" w:rsidRPr="00BB13ED" w:rsidRDefault="231514FD" w:rsidP="0AEBC640">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId45">
+              <w:r w:rsidRPr="0AEBC640">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                  <w:bCs/>
+                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
-                <w:t>s.cates@middletemple.org.uk</w:t>
+                <w:t>T.Isip@middletemple.org.uk</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...12 lines deleted...]
-              <w:t>0207 427 4800</w:t>
+            <w:r w:rsidRPr="0AEBC640">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19333B41" w14:textId="4419D7B4" w:rsidR="2EC9ABC3" w:rsidRDefault="2EC9ABC3" w:rsidP="0AEBC640">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0AEBC640">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0207 427 4813</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0EC79BF1" w14:textId="2DC6475B" w:rsidR="00DE1E36" w:rsidRPr="007E4ADD" w:rsidRDefault="00DE1E36" w:rsidP="00DE1E36">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4710" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3071B676" w14:textId="77777777" w:rsidR="00F83AD6" w:rsidRPr="00F83AD6" w:rsidRDefault="00F83AD6" w:rsidP="00F83AD6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
@@ -18727,61 +19427,52 @@
             <w:r w:rsidRPr="00F83AD6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Student Conduct</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F9D32E6" w14:textId="77777777" w:rsidR="00F83AD6" w:rsidRPr="00F83AD6" w:rsidRDefault="00F83AD6" w:rsidP="00F83AD6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83AD6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Barristers seeking readmission or transferring </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Barristers seeking readmission or transferring lawyers</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="0CB67182" w14:textId="77777777" w:rsidR="00F83AD6" w:rsidRPr="00F83AD6" w:rsidRDefault="00F83AD6" w:rsidP="00F83AD6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83AD6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Hearings at the ICC</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E2D346F" w14:textId="77777777" w:rsidR="00F83AD6" w:rsidRPr="00F83AD6" w:rsidRDefault="00F83AD6" w:rsidP="00F83AD6">
             <w:pPr>
               <w:numPr>
@@ -18877,61 +19568,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Student Conduct</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="214DA9D0" w14:textId="77777777" w:rsidR="00F83AD6" w:rsidRPr="00F83AD6" w:rsidRDefault="00F83AD6" w:rsidP="00F83AD6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="393"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83AD6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Barristers seeking readmission or transferring </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Barristers seeking readmission or transferring lawyers</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="3B785460" w14:textId="77777777" w:rsidR="00F83AD6" w:rsidRPr="00F83AD6" w:rsidRDefault="00F83AD6" w:rsidP="00F83AD6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="393"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83AD6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Hearings at the ICC</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E960737" w14:textId="77777777" w:rsidR="00F83AD6" w:rsidRPr="00F83AD6" w:rsidRDefault="00F83AD6" w:rsidP="00F83AD6">
             <w:pPr>
@@ -18988,51 +19670,51 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0D5885C3" w14:textId="77777777" w:rsidR="00B57FA0" w:rsidRDefault="00B57FA0" w:rsidP="00BA7EE8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1095"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14130" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4710"/>
         <w:gridCol w:w="4710"/>
         <w:gridCol w:w="4710"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B57FA0" w14:paraId="423B1C07" w14:textId="77777777" w:rsidTr="00F058B3">
+      <w:tr w:rsidR="00B57FA0" w14:paraId="423B1C07" w14:textId="77777777" w:rsidTr="7386886E">
         <w:trPr>
           <w:trHeight w:val="841"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14130" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="18103E84" w14:textId="2AE22FE7" w:rsidR="00B57FA0" w:rsidRDefault="00B57FA0" w:rsidP="00B57FA0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Figure 5 – </w:t>
             </w:r>
             <w:r w:rsidR="00366EFA">
               <w:rPr>
@@ -19090,394 +19772,342 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Gray’s Inn</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E364AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>through which contact between</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> the Parties will be channelled.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B57FA0" w14:paraId="55DE637F" w14:textId="77777777" w:rsidTr="00F058B3">
+      <w:tr w:rsidR="00B57FA0" w14:paraId="55DE637F" w14:textId="77777777" w:rsidTr="7386886E">
         <w:trPr>
           <w:trHeight w:val="841"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4710" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="70AF1CB8" w14:textId="77777777" w:rsidR="00B57FA0" w:rsidRDefault="00B57FA0" w:rsidP="00F058B3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E4ADD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Position held</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4710" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="57DCAA8D" w14:textId="77777777" w:rsidR="00B57FA0" w:rsidRDefault="00366EFA" w:rsidP="00F058B3">
-[...5 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="57DCAA8D" w14:textId="035AD705" w:rsidR="00B57FA0" w:rsidRDefault="00366EFA" w:rsidP="00F058B3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7386886E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>DPO</w:t>
             </w:r>
-            <w:r w:rsidR="00B57FA0" w:rsidRPr="00BA7EE8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="700C44D1" w:rsidRPr="7386886E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>/L</w:t>
+            </w:r>
+            <w:r w:rsidR="00B57FA0" w:rsidRPr="7386886E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> are the designated contacts for the different sets</w:t>
+            </w:r>
+            <w:r w:rsidR="00712A6E" w:rsidRPr="7386886E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of shared personal data</w:t>
+            </w:r>
+            <w:r w:rsidR="00B57FA0" w:rsidRPr="7386886E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and for</w:t>
+            </w:r>
+            <w:r w:rsidR="00B57FA0" w:rsidRPr="7386886E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00B57FA0">
-[...60 lines deleted...]
-              <w:t xml:space="preserve"> or complaints.</w:t>
+            <w:r w:rsidR="00B57FA0" w:rsidRPr="7386886E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>responding to data access requests, queries or complaints.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="08EDB96E" w14:textId="1CD5F9CB" w:rsidR="00EC0019" w:rsidRDefault="00EC0019" w:rsidP="00F058B3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4710" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="22EF6ABC" w14:textId="77777777" w:rsidR="00B57FA0" w:rsidRDefault="00366EFA" w:rsidP="00F058B3">
+          <w:p w14:paraId="22EF6ABC" w14:textId="07F729B2" w:rsidR="00B57FA0" w:rsidRDefault="00366EFA" w:rsidP="7386886E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7386886E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>DPO</w:t>
             </w:r>
-            <w:r w:rsidR="00B57FA0" w:rsidRPr="00BA7EE8">
+            <w:r w:rsidR="264EB77D" w:rsidRPr="7386886E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>/L</w:t>
+            </w:r>
+            <w:r w:rsidR="00B57FA0" w:rsidRPr="7386886E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> responsible for determining the individuals within their team who can access the sets</w:t>
             </w:r>
-            <w:r w:rsidR="00712A6E">
+            <w:r w:rsidR="00712A6E" w:rsidRPr="7386886E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> of shared personal data</w:t>
             </w:r>
-            <w:r w:rsidR="00B57FA0" w:rsidRPr="00BA7EE8">
+            <w:r w:rsidR="00B57FA0" w:rsidRPr="7386886E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="00B57FA0">
+            <w:r w:rsidR="00B57FA0" w:rsidRPr="7386886E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE1E36" w:rsidRPr="007E4ADD" w14:paraId="786C24D4" w14:textId="77777777" w:rsidTr="00F058B3">
+      <w:tr w:rsidR="00DE1E36" w:rsidRPr="007E4ADD" w14:paraId="786C24D4" w14:textId="77777777" w:rsidTr="7386886E">
         <w:trPr>
           <w:trHeight w:val="619"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4710" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7EE2A7B6" w14:textId="77777777" w:rsidR="00DE1E36" w:rsidRDefault="00DE1E36" w:rsidP="00DE1E36">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Director of Education</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="506F5897" w14:textId="77777777" w:rsidR="00F83AD6" w:rsidRPr="00F83AD6" w:rsidRDefault="00F83AD6" w:rsidP="00F83AD6">
-[...22 lines deleted...]
-              <w:r w:rsidR="00F83AD6" w:rsidRPr="00F83AD6">
+          <w:p w14:paraId="5B0D7695" w14:textId="50ABBDCC" w:rsidR="1562305B" w:rsidRPr="007E4ADD" w:rsidRDefault="1562305B" w:rsidP="106037D9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="242424"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="106037D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="242424"/>
+              </w:rPr>
+              <w:t>Tony Charles</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0432FC19" w14:textId="7C65C318" w:rsidR="1562305B" w:rsidRPr="007E4ADD" w:rsidRDefault="1562305B" w:rsidP="106037D9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId46">
+              <w:r w:rsidRPr="2313E24C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                  <w:bCs/>
+                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t>David.cameron@graysinn.org.uk</w:t>
+                <w:t>Tony.Charles@graysinn.org.uk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="3869E8A4" w14:textId="77777777" w:rsidR="00F83AD6" w:rsidRPr="00F83AD6" w:rsidRDefault="00F83AD6" w:rsidP="00F83AD6">
-[...9 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="4F9BD7A0" w14:textId="37245825" w:rsidR="00DE1E36" w:rsidRPr="007E4ADD" w:rsidRDefault="1562305B" w:rsidP="00F83AD6">
+            <w:r w:rsidRPr="106037D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="242424"/>
               </w:rPr>
               <w:t>0207 458 7965</w:t>
             </w:r>
-          </w:p>
-[...6 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4710" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="455211A3" w14:textId="77777777" w:rsidR="00F83AD6" w:rsidRPr="00F83AD6" w:rsidRDefault="00F83AD6" w:rsidP="00F83AD6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:ind w:left="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83AD6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Membership Information</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="787B75B3" w14:textId="77777777" w:rsidR="00F83AD6" w:rsidRPr="00F83AD6" w:rsidRDefault="00F83AD6" w:rsidP="00F83AD6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:ind w:left="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83AD6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Student Conduct</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="335F4BEA" w14:textId="77777777" w:rsidR="00F83AD6" w:rsidRPr="00F83AD6" w:rsidRDefault="00F83AD6" w:rsidP="00F83AD6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:ind w:left="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83AD6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Barristers seeking readmission or transferring </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Barristers seeking readmission or transferring lawyers</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="69F01B75" w14:textId="77777777" w:rsidR="00F83AD6" w:rsidRPr="00F83AD6" w:rsidRDefault="00F83AD6" w:rsidP="00F83AD6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:ind w:left="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83AD6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Hearings at the ICC</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B5A5456" w14:textId="77777777" w:rsidR="00F83AD6" w:rsidRPr="00F83AD6" w:rsidRDefault="00F83AD6" w:rsidP="00F83AD6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:ind w:left="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83AD6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Call to the Bar</w:t>
             </w:r>
           </w:p>
@@ -19503,105 +20133,94 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4710" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E46A8E4" w14:textId="77777777" w:rsidR="00F83AD6" w:rsidRPr="00F83AD6" w:rsidRDefault="00F83AD6" w:rsidP="00F83AD6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="393" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83AD6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Membership Information</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="37CA05B4" w14:textId="77777777" w:rsidR="00F83AD6" w:rsidRPr="00F83AD6" w:rsidRDefault="00F83AD6" w:rsidP="00F83AD6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="393" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83AD6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Student Conduct</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C4990D2" w14:textId="77777777" w:rsidR="00F83AD6" w:rsidRPr="00F83AD6" w:rsidRDefault="00F83AD6" w:rsidP="00F83AD6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="393" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83AD6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Barristers seeking readmission or transferring lawyers</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="0D45BE9B" w14:textId="77777777" w:rsidR="00F83AD6" w:rsidRPr="00F83AD6" w:rsidRDefault="00F83AD6" w:rsidP="00F83AD6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="393" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83AD6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Hearings at the ICC</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5783228E" w14:textId="77777777" w:rsidR="00F83AD6" w:rsidRDefault="00F83AD6" w:rsidP="00F83AD6">
             <w:pPr>
@@ -19638,188 +20257,220 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83AD6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Voluntary withdrawal or disbarment</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69F50921" w14:textId="4787B9D7" w:rsidR="00EC0019" w:rsidRPr="00F83AD6" w:rsidRDefault="00EC0019" w:rsidP="00EC0019">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="393"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE1E36" w:rsidRPr="007E4ADD" w14:paraId="27DA6131" w14:textId="77777777" w:rsidTr="00F058B3">
+      <w:tr w:rsidR="00DE1E36" w:rsidRPr="007E4ADD" w14:paraId="27DA6131" w14:textId="77777777" w:rsidTr="7386886E">
         <w:trPr>
           <w:trHeight w:val="618"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D961726" w14:textId="77777777" w:rsidR="00DE1E36" w:rsidRDefault="00DE1E36" w:rsidP="00DE1E36">
+          <w:p w14:paraId="0203085E" w14:textId="77777777" w:rsidR="00DE1E36" w:rsidRPr="00D12DA8" w:rsidRDefault="00DE1E36" w:rsidP="00DE1E36">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="05768BB3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...14 lines deleted...]
-              </w:rPr>
               <w:t>Director of Finance</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49649F7E" w14:textId="77777777" w:rsidR="00DE1E36" w:rsidRPr="00D12DA8" w:rsidRDefault="00000000" w:rsidP="00DE1E36">
-[...7 lines deleted...]
-              <w:r w:rsidR="00DE1E36" w:rsidRPr="00D12DA8">
+          <w:p w14:paraId="66F5850E" w14:textId="2EEE4F8F" w:rsidR="00DE1E36" w:rsidRPr="007E4ADD" w:rsidRDefault="2B8044F5" w:rsidP="1653E1D0">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="242424"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1653E1D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="242424"/>
+              </w:rPr>
+              <w:t>Clare Johns</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FBF8744" w14:textId="6C126508" w:rsidR="00DE1E36" w:rsidRPr="007E4ADD" w:rsidRDefault="2B8044F5" w:rsidP="1653E1D0">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId47">
+              <w:r w:rsidRPr="44093B90">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                  <w:bCs/>
+                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t>Dermot.doughty@graysinn.org.uk</w:t>
+                <w:t>Clare.Johns@graysinn.org.uk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="67CDE428" w14:textId="34477819" w:rsidR="00DE1E36" w:rsidRPr="007E4ADD" w:rsidRDefault="00DE1E36" w:rsidP="00DE1E36">
-[...9 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="3D467D9F" w14:textId="12AC4810" w:rsidR="00DE1E36" w:rsidRPr="007E4ADD" w:rsidRDefault="00DE1E36" w:rsidP="1653E1D0">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="242424"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1653E1D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="242424"/>
               </w:rPr>
               <w:t>0207 458 7803</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="67CDE428" w14:textId="143ECA11" w:rsidR="00DE1E36" w:rsidRPr="007E4ADD" w:rsidRDefault="00DE1E36" w:rsidP="00DE1E36">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60B6B835" w14:textId="34D720F6" w:rsidR="00DE1E36" w:rsidRPr="007E4ADD" w:rsidRDefault="00DE1E36" w:rsidP="00DE1E36">
+          <w:p w14:paraId="6BC41ACA" w14:textId="444EDE65" w:rsidR="00933866" w:rsidRPr="00933866" w:rsidRDefault="00933866" w:rsidP="00933866">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00933866">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Clare Johns is the primary point of contact for data protection compliance at The Honourable Society of Gray’s Inn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60B6B835" w14:textId="003426E0" w:rsidR="00DE1E36" w:rsidRPr="007E4ADD" w:rsidRDefault="00DE1E36" w:rsidP="00DE1E36">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00294B6F">
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CC5B5C0" w14:textId="3C185AF4" w:rsidR="00DE1E36" w:rsidRPr="007E4ADD" w:rsidRDefault="00DE1E36" w:rsidP="00DE1E36">
+          <w:p w14:paraId="78CF6C59" w14:textId="20B69E19" w:rsidR="00933866" w:rsidRPr="00933866" w:rsidRDefault="00933866" w:rsidP="00933866">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00933866">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Clare Johns is the primary point of contact for data protection compliance at The Honourable Society of Gray’s Inn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CC5B5C0" w14:textId="32476A8D" w:rsidR="00DE1E36" w:rsidRPr="007E4ADD" w:rsidRDefault="00DE1E36" w:rsidP="00DE1E36">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00294B6F">
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7FCF517D" w14:textId="77777777" w:rsidR="00B57FA0" w:rsidRDefault="00B57FA0" w:rsidP="00BA7EE8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1095"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14130" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4710"/>
         <w:gridCol w:w="4710"/>
         <w:gridCol w:w="4710"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B57FA0" w14:paraId="03BE9840" w14:textId="77777777" w:rsidTr="00F058B3">
+      <w:tr w:rsidR="00B57FA0" w14:paraId="03BE9840" w14:textId="77777777" w:rsidTr="0AEBC640">
         <w:trPr>
           <w:trHeight w:val="841"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14130" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="4F762D8F" w14:textId="4475B674" w:rsidR="00B57FA0" w:rsidRDefault="00B57FA0" w:rsidP="00B57FA0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Figure 2 – </w:t>
             </w:r>
             <w:r w:rsidR="00366EFA">
               <w:rPr>
@@ -19871,287 +20522,308 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">sets out the contacts at </w:t>
             </w:r>
             <w:r w:rsidR="00E44EA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Lincoln’s Inn </w:t>
             </w:r>
             <w:r w:rsidRPr="00E364AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>through which contact between</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> the Parties will be channelled.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B57FA0" w14:paraId="5C46F18C" w14:textId="77777777" w:rsidTr="00F058B3">
+      <w:tr w:rsidR="00B57FA0" w14:paraId="5C46F18C" w14:textId="77777777" w:rsidTr="0AEBC640">
         <w:trPr>
           <w:trHeight w:val="841"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4710" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="41E385CC" w14:textId="77777777" w:rsidR="00B57FA0" w:rsidRDefault="00B57FA0" w:rsidP="00F058B3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E4ADD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Position held</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4710" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4DE6F431" w14:textId="77777777" w:rsidR="00B57FA0" w:rsidRDefault="00366EFA" w:rsidP="00F058B3">
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="5090C5F0" w14:textId="0C065821" w:rsidR="00EC0019" w:rsidRDefault="00366EFA" w:rsidP="00B010A9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7386886E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>DPO</w:t>
+            </w:r>
+            <w:r w:rsidR="5AA120B7" w:rsidRPr="7386886E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>/L</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7386886E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="00B57FA0" w:rsidRPr="7386886E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> are the designated contacts for the different sets</w:t>
+            </w:r>
+            <w:r w:rsidR="00712A6E" w:rsidRPr="7386886E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of shared personal data</w:t>
+            </w:r>
+            <w:r w:rsidR="00B57FA0" w:rsidRPr="7386886E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and for</w:t>
+            </w:r>
+            <w:r w:rsidR="00B57FA0" w:rsidRPr="7386886E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00B57FA0">
-[...69 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidR="00B57FA0" w:rsidRPr="7386886E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>responding to data access requests, queries or complaints.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4710" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5D06786E" w14:textId="77777777" w:rsidR="00B57FA0" w:rsidRDefault="00366EFA" w:rsidP="00F058B3">
+          <w:p w14:paraId="5D06786E" w14:textId="193C4E79" w:rsidR="00B57FA0" w:rsidRDefault="00366EFA" w:rsidP="7386886E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...7 lines deleted...]
-            <w:r w:rsidR="00B57FA0" w:rsidRPr="00BA7EE8">
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7386886E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>DPO</w:t>
+            </w:r>
+            <w:r w:rsidR="312C7F1F" w:rsidRPr="7386886E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>/L</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7386886E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="00B57FA0" w:rsidRPr="7386886E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> responsible for determining the individuals within their team who can access the sets</w:t>
             </w:r>
-            <w:r w:rsidR="00712A6E">
+            <w:r w:rsidR="00712A6E" w:rsidRPr="7386886E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> of shared personal data</w:t>
             </w:r>
-            <w:r w:rsidR="00B57FA0" w:rsidRPr="00BA7EE8">
+            <w:r w:rsidR="00B57FA0" w:rsidRPr="7386886E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="00B57FA0">
+            <w:r w:rsidR="00B57FA0" w:rsidRPr="7386886E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B57FA0" w:rsidRPr="007E4ADD" w14:paraId="2373FE83" w14:textId="77777777" w:rsidTr="00F058B3">
+      <w:tr w:rsidR="00B57FA0" w:rsidRPr="007E4ADD" w14:paraId="2373FE83" w14:textId="77777777" w:rsidTr="0AEBC640">
         <w:trPr>
           <w:trHeight w:val="619"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62BDEFEC" w14:textId="77777777" w:rsidR="00F83AD6" w:rsidRPr="00F83AD6" w:rsidRDefault="00F83AD6" w:rsidP="00F83AD6">
+          <w:p w14:paraId="62BDEFEC" w14:textId="77777777" w:rsidR="00F83AD6" w:rsidRPr="00F83AD6" w:rsidRDefault="084C6DD0" w:rsidP="00F83AD6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F83AD6">
+            <w:r w:rsidRPr="0AEBC640">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Data Protection Officer</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2194FEFF" w14:textId="4DFFD316" w:rsidR="00F83AD6" w:rsidRPr="00F83AD6" w:rsidRDefault="00F83AD6" w:rsidP="00F83AD6">
-[...22 lines deleted...]
-              <w:r w:rsidR="00F83AD6" w:rsidRPr="00F83AD6">
+          <w:p w14:paraId="1392DAFA" w14:textId="15A763EA" w:rsidR="2BC7135F" w:rsidRPr="005126D7" w:rsidRDefault="2BC7135F" w:rsidP="0AEBC640">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005126D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Amanda Jeffery</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05F07CA7" w14:textId="49560C5C" w:rsidR="2BC7135F" w:rsidRPr="005126D7" w:rsidRDefault="2BC7135F" w:rsidP="0AEBC640">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005126D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Director of Operations, Lincoln’s Inn</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5879F4C9" w14:textId="3248FFF3" w:rsidR="0AEBC640" w:rsidRDefault="0AEBC640" w:rsidP="0AEBC640">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="44C03AD9" w14:textId="07B958E9" w:rsidR="2BC7135F" w:rsidRDefault="2BC7135F" w:rsidP="0AEBC640">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0563C1"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId48">
+              <w:r w:rsidRPr="0AEBC640">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-[...1 lines deleted...]
-                  <w:bCs/>
+                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="0563C1"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>Data.protection@lincolnsinn.org.uk</w:t>
+                <w:t>Data.Protection@lincolnsinn.org.uk</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...13 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="0AEBC640">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0563C1"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AFAB0D4" w14:textId="3FBC075B" w:rsidR="2BC7135F" w:rsidRDefault="2BC7135F" w:rsidP="0AEBC640">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0AEBC640">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Tel: 020 7693 5106</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0571762E" w14:textId="2262D5B0" w:rsidR="0AEBC640" w:rsidRDefault="0AEBC640" w:rsidP="0AEBC640">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:p w14:paraId="28AD5CAE" w14:textId="7985EAFE" w:rsidR="00B57FA0" w:rsidRPr="007E4ADD" w:rsidRDefault="00B57FA0" w:rsidP="00DE1E36">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4710" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C619670" w14:textId="77777777" w:rsidR="00F83AD6" w:rsidRPr="00F83AD6" w:rsidRDefault="00F83AD6" w:rsidP="00F83AD6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:ind w:left="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
@@ -20173,60 +20845,52 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83AD6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Student Conduct</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7CD72420" w14:textId="77777777" w:rsidR="00F83AD6" w:rsidRPr="00F83AD6" w:rsidRDefault="00F83AD6" w:rsidP="00F83AD6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:ind w:left="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83AD6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">Barristers seeking readmission or transferring </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Barristers seeking readmission or transferring lawyers</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="6491CD2B" w14:textId="77777777" w:rsidR="00F83AD6" w:rsidRPr="00F83AD6" w:rsidRDefault="00F83AD6" w:rsidP="00F83AD6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:ind w:left="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83AD6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Hearings at the ICC</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0E51AC8C" w14:textId="77777777" w:rsidR="00F83AD6" w:rsidRPr="00F83AD6" w:rsidRDefault="00F83AD6" w:rsidP="00F83AD6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
@@ -20315,61 +20979,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Student Conduct</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="527C0301" w14:textId="77777777" w:rsidR="00F83AD6" w:rsidRPr="00F83AD6" w:rsidRDefault="00F83AD6" w:rsidP="00F83AD6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:ind w:left="393"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83AD6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Barristers seeking readmission or transferring </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Barristers seeking readmission or transferring lawyers</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="7A8C15C7" w14:textId="77777777" w:rsidR="00F83AD6" w:rsidRPr="00F83AD6" w:rsidRDefault="00F83AD6" w:rsidP="00F83AD6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:ind w:left="393"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83AD6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Hearings at the ICC</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0218336D" w14:textId="77777777" w:rsidR="00F83AD6" w:rsidRPr="00F83AD6" w:rsidRDefault="00F83AD6" w:rsidP="00F83AD6">
             <w:pPr>
@@ -20396,158 +21051,164 @@
           <w:p w14:paraId="4E36B2BE" w14:textId="1868A896" w:rsidR="00B57FA0" w:rsidRPr="00F83AD6" w:rsidRDefault="00F83AD6" w:rsidP="00F83AD6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:ind w:left="393"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F83AD6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Voluntary withdrawal or disbarment</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="116F198C" w14:textId="77777777" w:rsidR="00C85E31" w:rsidRDefault="00C85E31" w:rsidP="00C85E31">
+    <w:p w14:paraId="116F198C" w14:textId="77777777" w:rsidR="00C85E31" w:rsidRDefault="00C85E31" w:rsidP="00B010A9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1095"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C85E31" w:rsidSect="0083129F">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0EA1EA12" w14:textId="77777777" w:rsidR="00882479" w:rsidRDefault="00882479" w:rsidP="006C7E3C">
+    <w:p w14:paraId="546DFAA2" w14:textId="77777777" w:rsidR="00EF5F85" w:rsidRDefault="00EF5F85" w:rsidP="006C7E3C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="567849F1" w14:textId="77777777" w:rsidR="00882479" w:rsidRDefault="00882479" w:rsidP="006C7E3C">
+    <w:p w14:paraId="7CF03ABA" w14:textId="77777777" w:rsidR="00EF5F85" w:rsidRDefault="00EF5F85" w:rsidP="006C7E3C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1299195725"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="33580088" w14:textId="77777777" w:rsidR="00973CE3" w:rsidRDefault="00973CE3">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
@@ -20556,120 +21217,120 @@
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="521929A3" w14:textId="77777777" w:rsidR="00973CE3" w:rsidRDefault="00973CE3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5FC2E1D1" w14:textId="77777777" w:rsidR="00882479" w:rsidRDefault="00882479" w:rsidP="006C7E3C">
+    <w:p w14:paraId="47BAD409" w14:textId="77777777" w:rsidR="00EF5F85" w:rsidRDefault="00EF5F85" w:rsidP="006C7E3C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A8338AB" w14:textId="77777777" w:rsidR="00882479" w:rsidRDefault="00882479" w:rsidP="006C7E3C">
+    <w:p w14:paraId="76BDE1D1" w14:textId="77777777" w:rsidR="00EF5F85" w:rsidRDefault="00EF5F85" w:rsidP="006C7E3C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="68D3FC2E" w14:textId="77777777" w:rsidR="00973CE3" w:rsidRPr="009F738B" w:rsidRDefault="00973CE3">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F738B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="009F738B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> The Privacy Statement which applies to the BSB can be accessed here: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="277E526B" w14:textId="7BE7E09E" w:rsidR="00973CE3" w:rsidRPr="009F738B" w:rsidRDefault="00000000">
+    <w:p w14:paraId="277E526B" w14:textId="7BE7E09E" w:rsidR="00973CE3" w:rsidRPr="009F738B" w:rsidRDefault="007118C1">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidR="007118C1" w:rsidRPr="009F738B">
+        <w:r w:rsidRPr="009F738B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>https://www.barstandardsboard.org.uk/privacy-statement</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="007118C1" w:rsidRPr="009F738B">
+      <w:r w:rsidRPr="009F738B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.html</w:t>
       </w:r>
       <w:r w:rsidR="00973CE3" w:rsidRPr="009F738B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="342CA751" w14:textId="77777777" w:rsidR="00973CE3" w:rsidRDefault="00973CE3">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="009F738B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
@@ -20935,109 +21596,81 @@
   <w:footnote w:id="9">
     <w:p w14:paraId="1D6DEDA3" w14:textId="77777777" w:rsidR="00C2286B" w:rsidRPr="00F35C2C" w:rsidRDefault="00C2286B" w:rsidP="00FF450C">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F35C2C">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00F35C2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> This may include special category data or criminal </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> This may include special category data or criminal convictions </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
     <w:p w14:paraId="1D424216" w14:textId="77777777" w:rsidR="00C2286B" w:rsidRPr="00707219" w:rsidRDefault="00C2286B" w:rsidP="00FF450C">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F35C2C">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00F35C2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> These matters may have been withdrawn or dismissed because they relate to the same barrister who was disbarred but it was decided not to pursue an investigation or hearing, in addition to the disbarment </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> These matters may have been withdrawn or dismissed because they relate to the same barrister who was disbarred but it was decided not to pursue an investigation or hearing, in addition to the disbarment matter</w:t>
+      </w:r>
       <w:r w:rsidRPr="005441BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
     <w:p w14:paraId="7A54279E" w14:textId="63DBFB15" w:rsidR="00EE5293" w:rsidRPr="00707219" w:rsidRDefault="00EE5293" w:rsidP="00FF450C">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F35C2C">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -21107,51 +21740,51 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>/striking off</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35C2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> matter</w:t>
       </w:r>
       <w:r w:rsidRPr="005441BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01572264"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="394C7AD8"/>
     <w:lvl w:ilvl="0" w:tplc="08090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -23946,73 +24579,73 @@
         <w:ind w:left="5967" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6687" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7407" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58307E1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6FE417F2"/>
+    <w:tmpl w:val="96E2CB54"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="1" w:tplc="C8C81A96">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1730" w:hanging="650"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -25502,933 +26135,1243 @@
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1727610344">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="2052261950">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1762487528">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1457988244">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="341277228">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1656571983">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="21"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AA6EB3"/>
     <w:rsid w:val="000021DF"/>
+    <w:rsid w:val="000058C5"/>
     <w:rsid w:val="00006307"/>
     <w:rsid w:val="0000750E"/>
     <w:rsid w:val="00010E96"/>
     <w:rsid w:val="00012909"/>
     <w:rsid w:val="00012ED8"/>
+    <w:rsid w:val="00013E33"/>
     <w:rsid w:val="00014F25"/>
     <w:rsid w:val="00017D17"/>
     <w:rsid w:val="000210DA"/>
     <w:rsid w:val="00024733"/>
     <w:rsid w:val="000248B7"/>
     <w:rsid w:val="00024E1A"/>
     <w:rsid w:val="00026D50"/>
     <w:rsid w:val="00030383"/>
     <w:rsid w:val="0003061E"/>
+    <w:rsid w:val="00032DB6"/>
+    <w:rsid w:val="00034353"/>
     <w:rsid w:val="00035010"/>
     <w:rsid w:val="00036209"/>
     <w:rsid w:val="00037229"/>
     <w:rsid w:val="00040AE9"/>
     <w:rsid w:val="00043997"/>
     <w:rsid w:val="000449F0"/>
+    <w:rsid w:val="00045886"/>
     <w:rsid w:val="000546FC"/>
     <w:rsid w:val="00055B4A"/>
+    <w:rsid w:val="00056D13"/>
     <w:rsid w:val="000575DC"/>
     <w:rsid w:val="0006384D"/>
     <w:rsid w:val="000711BE"/>
     <w:rsid w:val="0007364C"/>
     <w:rsid w:val="0007394B"/>
     <w:rsid w:val="00074A6D"/>
     <w:rsid w:val="0007578B"/>
     <w:rsid w:val="000764D6"/>
     <w:rsid w:val="0007792C"/>
     <w:rsid w:val="00080417"/>
     <w:rsid w:val="0008194E"/>
+    <w:rsid w:val="00083BAD"/>
     <w:rsid w:val="00086BA0"/>
     <w:rsid w:val="00086CE1"/>
+    <w:rsid w:val="00086F3E"/>
     <w:rsid w:val="00091342"/>
     <w:rsid w:val="00091B6E"/>
     <w:rsid w:val="00092FDF"/>
     <w:rsid w:val="000934C5"/>
     <w:rsid w:val="00094251"/>
     <w:rsid w:val="0009637B"/>
     <w:rsid w:val="000A449D"/>
+    <w:rsid w:val="000A7C01"/>
     <w:rsid w:val="000B1FEF"/>
     <w:rsid w:val="000B3DFA"/>
     <w:rsid w:val="000B491D"/>
     <w:rsid w:val="000C6E41"/>
     <w:rsid w:val="000D0D66"/>
     <w:rsid w:val="000D12FD"/>
     <w:rsid w:val="000D21A4"/>
     <w:rsid w:val="000D67D9"/>
     <w:rsid w:val="000D6F03"/>
     <w:rsid w:val="000E35D3"/>
     <w:rsid w:val="000F0173"/>
     <w:rsid w:val="000F26C7"/>
     <w:rsid w:val="000F49F6"/>
     <w:rsid w:val="001033F8"/>
     <w:rsid w:val="0010395E"/>
     <w:rsid w:val="00107DB7"/>
     <w:rsid w:val="00110F0D"/>
     <w:rsid w:val="00111D2F"/>
     <w:rsid w:val="00111D7A"/>
     <w:rsid w:val="00111D7F"/>
     <w:rsid w:val="001129D0"/>
     <w:rsid w:val="00112ABC"/>
+    <w:rsid w:val="0011350D"/>
     <w:rsid w:val="00114FDA"/>
     <w:rsid w:val="00115132"/>
+    <w:rsid w:val="00115C6A"/>
     <w:rsid w:val="00120970"/>
     <w:rsid w:val="00127807"/>
     <w:rsid w:val="00130BCB"/>
     <w:rsid w:val="00131E90"/>
+    <w:rsid w:val="00132316"/>
+    <w:rsid w:val="00132DAC"/>
     <w:rsid w:val="00133F91"/>
+    <w:rsid w:val="00140840"/>
     <w:rsid w:val="001428E3"/>
+    <w:rsid w:val="00144D6C"/>
     <w:rsid w:val="00147228"/>
     <w:rsid w:val="001477CB"/>
+    <w:rsid w:val="001511FE"/>
     <w:rsid w:val="001518E8"/>
     <w:rsid w:val="0015312A"/>
     <w:rsid w:val="0015469F"/>
+    <w:rsid w:val="00164C8A"/>
     <w:rsid w:val="001671AE"/>
     <w:rsid w:val="00173240"/>
     <w:rsid w:val="001742E8"/>
     <w:rsid w:val="001748FD"/>
     <w:rsid w:val="00181C0C"/>
     <w:rsid w:val="00184A2D"/>
     <w:rsid w:val="00184E44"/>
     <w:rsid w:val="001857EA"/>
+    <w:rsid w:val="001875F6"/>
     <w:rsid w:val="00190B63"/>
     <w:rsid w:val="00195601"/>
     <w:rsid w:val="00196483"/>
     <w:rsid w:val="00197A89"/>
     <w:rsid w:val="001A0E01"/>
     <w:rsid w:val="001A4CED"/>
+    <w:rsid w:val="001A5F92"/>
     <w:rsid w:val="001B0DE1"/>
     <w:rsid w:val="001B10B3"/>
     <w:rsid w:val="001B1C12"/>
+    <w:rsid w:val="001B2681"/>
     <w:rsid w:val="001B38CB"/>
+    <w:rsid w:val="001B41BD"/>
     <w:rsid w:val="001B5D3D"/>
+    <w:rsid w:val="001B6196"/>
     <w:rsid w:val="001C5F59"/>
     <w:rsid w:val="001D141A"/>
     <w:rsid w:val="001D14C7"/>
     <w:rsid w:val="001D2509"/>
     <w:rsid w:val="001D4E1F"/>
+    <w:rsid w:val="001D59A8"/>
     <w:rsid w:val="001E0D76"/>
     <w:rsid w:val="001E22C1"/>
     <w:rsid w:val="001E2391"/>
     <w:rsid w:val="001E2B10"/>
     <w:rsid w:val="001E75D8"/>
+    <w:rsid w:val="001F39F8"/>
     <w:rsid w:val="001F7585"/>
+    <w:rsid w:val="00203398"/>
     <w:rsid w:val="00207C06"/>
     <w:rsid w:val="002109A4"/>
+    <w:rsid w:val="0021109B"/>
     <w:rsid w:val="002133E4"/>
     <w:rsid w:val="00216060"/>
     <w:rsid w:val="00217AD9"/>
     <w:rsid w:val="0022407D"/>
     <w:rsid w:val="0022425C"/>
     <w:rsid w:val="00225FB5"/>
     <w:rsid w:val="00230187"/>
     <w:rsid w:val="0023308C"/>
+    <w:rsid w:val="00235F01"/>
     <w:rsid w:val="002361AF"/>
+    <w:rsid w:val="00245E59"/>
     <w:rsid w:val="0024775C"/>
     <w:rsid w:val="002521D7"/>
     <w:rsid w:val="002534E4"/>
     <w:rsid w:val="00262148"/>
     <w:rsid w:val="00262FE2"/>
     <w:rsid w:val="00263280"/>
     <w:rsid w:val="00264F75"/>
     <w:rsid w:val="002651E5"/>
     <w:rsid w:val="002653FA"/>
     <w:rsid w:val="00266CE5"/>
     <w:rsid w:val="0027160A"/>
     <w:rsid w:val="00272700"/>
     <w:rsid w:val="00272794"/>
     <w:rsid w:val="00274B4A"/>
     <w:rsid w:val="00281EF5"/>
     <w:rsid w:val="0028253A"/>
     <w:rsid w:val="00282856"/>
+    <w:rsid w:val="00284886"/>
     <w:rsid w:val="00292304"/>
     <w:rsid w:val="00293BBC"/>
     <w:rsid w:val="002957E1"/>
     <w:rsid w:val="002A123A"/>
+    <w:rsid w:val="002A16A0"/>
     <w:rsid w:val="002A34F8"/>
     <w:rsid w:val="002B00B2"/>
     <w:rsid w:val="002B1962"/>
     <w:rsid w:val="002B2A99"/>
     <w:rsid w:val="002B687E"/>
+    <w:rsid w:val="002C1494"/>
     <w:rsid w:val="002C60B8"/>
     <w:rsid w:val="002D03D2"/>
     <w:rsid w:val="002D1745"/>
     <w:rsid w:val="002D492D"/>
     <w:rsid w:val="002D7FF8"/>
     <w:rsid w:val="002E3D21"/>
     <w:rsid w:val="002F22E9"/>
+    <w:rsid w:val="002F5075"/>
     <w:rsid w:val="00302F6E"/>
     <w:rsid w:val="003056DA"/>
     <w:rsid w:val="00305E66"/>
     <w:rsid w:val="00306F45"/>
+    <w:rsid w:val="00307796"/>
     <w:rsid w:val="00310CF8"/>
     <w:rsid w:val="00317B2D"/>
     <w:rsid w:val="00320414"/>
     <w:rsid w:val="00321AD5"/>
     <w:rsid w:val="00321FCB"/>
     <w:rsid w:val="00324DA5"/>
+    <w:rsid w:val="003321D3"/>
+    <w:rsid w:val="00332D11"/>
     <w:rsid w:val="00336530"/>
     <w:rsid w:val="003433D1"/>
+    <w:rsid w:val="003434D9"/>
     <w:rsid w:val="00344655"/>
+    <w:rsid w:val="00345975"/>
+    <w:rsid w:val="00347F5D"/>
     <w:rsid w:val="0035098F"/>
     <w:rsid w:val="003520D7"/>
     <w:rsid w:val="00352C5A"/>
+    <w:rsid w:val="003540A2"/>
     <w:rsid w:val="00360D44"/>
     <w:rsid w:val="00362711"/>
     <w:rsid w:val="003640E0"/>
     <w:rsid w:val="00366EFA"/>
     <w:rsid w:val="003724A4"/>
     <w:rsid w:val="0037350C"/>
     <w:rsid w:val="00375E74"/>
     <w:rsid w:val="0037726B"/>
     <w:rsid w:val="00377651"/>
     <w:rsid w:val="00390E5D"/>
     <w:rsid w:val="00391FBC"/>
     <w:rsid w:val="00392023"/>
     <w:rsid w:val="00392806"/>
     <w:rsid w:val="0039460F"/>
     <w:rsid w:val="0039595C"/>
     <w:rsid w:val="003A1696"/>
     <w:rsid w:val="003A2E7B"/>
     <w:rsid w:val="003A7969"/>
     <w:rsid w:val="003A7D77"/>
     <w:rsid w:val="003A7FBC"/>
     <w:rsid w:val="003B0687"/>
+    <w:rsid w:val="003B5FA1"/>
     <w:rsid w:val="003B614D"/>
     <w:rsid w:val="003C1C5C"/>
     <w:rsid w:val="003C1E80"/>
     <w:rsid w:val="003C4AB5"/>
     <w:rsid w:val="003D26A5"/>
     <w:rsid w:val="003D2F66"/>
+    <w:rsid w:val="003D5C03"/>
+    <w:rsid w:val="003E0308"/>
     <w:rsid w:val="003E0774"/>
     <w:rsid w:val="003E7C10"/>
     <w:rsid w:val="003E7C5E"/>
     <w:rsid w:val="003F1516"/>
     <w:rsid w:val="003F302C"/>
     <w:rsid w:val="003F7550"/>
     <w:rsid w:val="00401E77"/>
     <w:rsid w:val="00402E3C"/>
     <w:rsid w:val="00403A89"/>
     <w:rsid w:val="004121F6"/>
     <w:rsid w:val="0041266D"/>
     <w:rsid w:val="00414DA2"/>
     <w:rsid w:val="0042403E"/>
     <w:rsid w:val="00426DE7"/>
     <w:rsid w:val="00427516"/>
     <w:rsid w:val="0043372B"/>
     <w:rsid w:val="0043408F"/>
     <w:rsid w:val="00441035"/>
     <w:rsid w:val="004434C2"/>
     <w:rsid w:val="00444E42"/>
     <w:rsid w:val="00446EB6"/>
+    <w:rsid w:val="00447D16"/>
     <w:rsid w:val="00447ECD"/>
+    <w:rsid w:val="00450AD2"/>
+    <w:rsid w:val="004559D9"/>
     <w:rsid w:val="00463FB0"/>
+    <w:rsid w:val="004651E4"/>
     <w:rsid w:val="0047019D"/>
     <w:rsid w:val="00470B8D"/>
     <w:rsid w:val="00480154"/>
     <w:rsid w:val="00480701"/>
     <w:rsid w:val="00482368"/>
+    <w:rsid w:val="00486935"/>
     <w:rsid w:val="004918C9"/>
     <w:rsid w:val="00496750"/>
     <w:rsid w:val="004A050D"/>
     <w:rsid w:val="004A0878"/>
     <w:rsid w:val="004A1658"/>
     <w:rsid w:val="004A2D1A"/>
+    <w:rsid w:val="004A7333"/>
     <w:rsid w:val="004B0D36"/>
     <w:rsid w:val="004C7B30"/>
     <w:rsid w:val="004D0744"/>
     <w:rsid w:val="004E0B62"/>
+    <w:rsid w:val="004E0E7B"/>
     <w:rsid w:val="004E13D5"/>
     <w:rsid w:val="004E4F1A"/>
     <w:rsid w:val="004E7207"/>
+    <w:rsid w:val="004F1677"/>
     <w:rsid w:val="004F1AF9"/>
     <w:rsid w:val="004F62FD"/>
     <w:rsid w:val="004F7E0A"/>
     <w:rsid w:val="0050147F"/>
     <w:rsid w:val="00504C2D"/>
     <w:rsid w:val="00506613"/>
     <w:rsid w:val="00506C48"/>
     <w:rsid w:val="00507E9A"/>
     <w:rsid w:val="00507F92"/>
+    <w:rsid w:val="005126D7"/>
     <w:rsid w:val="00514816"/>
+    <w:rsid w:val="0051692C"/>
     <w:rsid w:val="00521022"/>
     <w:rsid w:val="00526542"/>
     <w:rsid w:val="0052726B"/>
     <w:rsid w:val="0052729B"/>
     <w:rsid w:val="00532CFD"/>
     <w:rsid w:val="0053369E"/>
     <w:rsid w:val="00534BAE"/>
     <w:rsid w:val="005356BB"/>
     <w:rsid w:val="00541C76"/>
     <w:rsid w:val="005441BD"/>
     <w:rsid w:val="00550B5B"/>
     <w:rsid w:val="00551353"/>
     <w:rsid w:val="00552E60"/>
     <w:rsid w:val="00555CC0"/>
     <w:rsid w:val="00556106"/>
+    <w:rsid w:val="00556890"/>
     <w:rsid w:val="00557AA8"/>
     <w:rsid w:val="00562090"/>
     <w:rsid w:val="0056445D"/>
     <w:rsid w:val="00570233"/>
     <w:rsid w:val="00570FE7"/>
     <w:rsid w:val="0057230A"/>
     <w:rsid w:val="00572990"/>
     <w:rsid w:val="00574EAD"/>
     <w:rsid w:val="0057536B"/>
     <w:rsid w:val="00575E35"/>
     <w:rsid w:val="005831F5"/>
     <w:rsid w:val="00584C5E"/>
     <w:rsid w:val="0059352D"/>
+    <w:rsid w:val="00595BD2"/>
     <w:rsid w:val="005A261C"/>
     <w:rsid w:val="005A27E5"/>
     <w:rsid w:val="005A2BFD"/>
     <w:rsid w:val="005A361B"/>
     <w:rsid w:val="005A4AFF"/>
     <w:rsid w:val="005A5C1C"/>
     <w:rsid w:val="005A7115"/>
     <w:rsid w:val="005A76FC"/>
     <w:rsid w:val="005A7966"/>
     <w:rsid w:val="005A7EB0"/>
     <w:rsid w:val="005B09E2"/>
     <w:rsid w:val="005B1205"/>
     <w:rsid w:val="005B1AFD"/>
     <w:rsid w:val="005B23E9"/>
     <w:rsid w:val="005B7D57"/>
     <w:rsid w:val="005C0578"/>
     <w:rsid w:val="005C4008"/>
+    <w:rsid w:val="005C54B9"/>
     <w:rsid w:val="005C6613"/>
     <w:rsid w:val="005C69D6"/>
     <w:rsid w:val="005D02BF"/>
     <w:rsid w:val="005D05AB"/>
+    <w:rsid w:val="005D2854"/>
+    <w:rsid w:val="005D39DE"/>
     <w:rsid w:val="005D464E"/>
     <w:rsid w:val="005D5383"/>
     <w:rsid w:val="005D6E0D"/>
     <w:rsid w:val="005E573C"/>
     <w:rsid w:val="005E5D30"/>
     <w:rsid w:val="005E74E9"/>
+    <w:rsid w:val="005F030B"/>
     <w:rsid w:val="005F11AF"/>
     <w:rsid w:val="005F1B1A"/>
     <w:rsid w:val="005F5C4B"/>
     <w:rsid w:val="006015F8"/>
     <w:rsid w:val="00601C3A"/>
+    <w:rsid w:val="00602B1E"/>
     <w:rsid w:val="00603FA6"/>
     <w:rsid w:val="0060789E"/>
     <w:rsid w:val="006078EF"/>
     <w:rsid w:val="00611DB0"/>
     <w:rsid w:val="0061319A"/>
+    <w:rsid w:val="00616431"/>
     <w:rsid w:val="00616FE3"/>
     <w:rsid w:val="00617E4D"/>
     <w:rsid w:val="00624BBE"/>
+    <w:rsid w:val="00624EDC"/>
+    <w:rsid w:val="00632AC4"/>
     <w:rsid w:val="00633281"/>
     <w:rsid w:val="00633D23"/>
     <w:rsid w:val="00634725"/>
     <w:rsid w:val="006357B3"/>
     <w:rsid w:val="006405CE"/>
     <w:rsid w:val="00641389"/>
     <w:rsid w:val="006424C7"/>
     <w:rsid w:val="00643D5C"/>
     <w:rsid w:val="006449CF"/>
     <w:rsid w:val="0064527D"/>
     <w:rsid w:val="0064543E"/>
     <w:rsid w:val="00650061"/>
     <w:rsid w:val="00661609"/>
     <w:rsid w:val="00661861"/>
     <w:rsid w:val="006639C7"/>
     <w:rsid w:val="00663F2D"/>
+    <w:rsid w:val="00671DBC"/>
     <w:rsid w:val="00676801"/>
     <w:rsid w:val="006803A2"/>
     <w:rsid w:val="006866C7"/>
     <w:rsid w:val="006872DD"/>
     <w:rsid w:val="0069085B"/>
     <w:rsid w:val="0069232E"/>
     <w:rsid w:val="0069269C"/>
+    <w:rsid w:val="00693EA6"/>
     <w:rsid w:val="00696C75"/>
+    <w:rsid w:val="00697ADE"/>
     <w:rsid w:val="006A6588"/>
+    <w:rsid w:val="006A6740"/>
     <w:rsid w:val="006B172A"/>
     <w:rsid w:val="006B3766"/>
     <w:rsid w:val="006B4804"/>
+    <w:rsid w:val="006B5622"/>
     <w:rsid w:val="006C0B3F"/>
     <w:rsid w:val="006C561B"/>
     <w:rsid w:val="006C7E3C"/>
+    <w:rsid w:val="006D3F85"/>
     <w:rsid w:val="006D46DF"/>
+    <w:rsid w:val="006D5C20"/>
     <w:rsid w:val="006D649D"/>
     <w:rsid w:val="006E0272"/>
     <w:rsid w:val="006E0DF2"/>
     <w:rsid w:val="006E18BC"/>
     <w:rsid w:val="006E2225"/>
     <w:rsid w:val="006E35CD"/>
+    <w:rsid w:val="006E3767"/>
     <w:rsid w:val="006E5DDC"/>
     <w:rsid w:val="006F651F"/>
     <w:rsid w:val="006F7BF9"/>
     <w:rsid w:val="007002B0"/>
     <w:rsid w:val="00701F32"/>
+    <w:rsid w:val="00701F51"/>
+    <w:rsid w:val="00702BA6"/>
     <w:rsid w:val="007031F1"/>
     <w:rsid w:val="00703BF3"/>
     <w:rsid w:val="00707219"/>
     <w:rsid w:val="007118C1"/>
     <w:rsid w:val="00712A6E"/>
     <w:rsid w:val="00713631"/>
     <w:rsid w:val="00713CFC"/>
     <w:rsid w:val="007156F2"/>
     <w:rsid w:val="007165AD"/>
+    <w:rsid w:val="0071753E"/>
+    <w:rsid w:val="00721772"/>
+    <w:rsid w:val="00722811"/>
     <w:rsid w:val="007232F5"/>
     <w:rsid w:val="007243D7"/>
     <w:rsid w:val="0073114C"/>
     <w:rsid w:val="00733857"/>
     <w:rsid w:val="00736209"/>
     <w:rsid w:val="0073739C"/>
     <w:rsid w:val="00744C7E"/>
     <w:rsid w:val="007567F7"/>
     <w:rsid w:val="00757DF5"/>
     <w:rsid w:val="00763F80"/>
     <w:rsid w:val="007646C0"/>
     <w:rsid w:val="00765E15"/>
     <w:rsid w:val="00766784"/>
     <w:rsid w:val="00766EE8"/>
     <w:rsid w:val="00767129"/>
     <w:rsid w:val="0076771C"/>
     <w:rsid w:val="00771313"/>
     <w:rsid w:val="00771CA9"/>
     <w:rsid w:val="00774508"/>
     <w:rsid w:val="007771B2"/>
     <w:rsid w:val="007800E3"/>
     <w:rsid w:val="007814B4"/>
     <w:rsid w:val="00783E55"/>
     <w:rsid w:val="00787414"/>
     <w:rsid w:val="00796DDB"/>
     <w:rsid w:val="00797B0B"/>
     <w:rsid w:val="007A09AF"/>
     <w:rsid w:val="007A610E"/>
+    <w:rsid w:val="007A6454"/>
     <w:rsid w:val="007B182A"/>
     <w:rsid w:val="007B1B52"/>
     <w:rsid w:val="007B1F90"/>
     <w:rsid w:val="007C3006"/>
     <w:rsid w:val="007C3115"/>
     <w:rsid w:val="007C4CAB"/>
+    <w:rsid w:val="007D0404"/>
     <w:rsid w:val="007D25FF"/>
+    <w:rsid w:val="007D61AF"/>
     <w:rsid w:val="007D706C"/>
     <w:rsid w:val="007E4119"/>
     <w:rsid w:val="007E4ADD"/>
     <w:rsid w:val="007E517D"/>
     <w:rsid w:val="007E62A5"/>
     <w:rsid w:val="007F2BE5"/>
     <w:rsid w:val="007F2C47"/>
     <w:rsid w:val="007F3241"/>
     <w:rsid w:val="007F34D2"/>
     <w:rsid w:val="00801BDB"/>
     <w:rsid w:val="008020B9"/>
     <w:rsid w:val="0080467C"/>
     <w:rsid w:val="00804DCF"/>
     <w:rsid w:val="008051E5"/>
     <w:rsid w:val="008053F0"/>
     <w:rsid w:val="008118D6"/>
+    <w:rsid w:val="00813CCE"/>
     <w:rsid w:val="00814163"/>
     <w:rsid w:val="008153B6"/>
     <w:rsid w:val="00817C26"/>
     <w:rsid w:val="0082031D"/>
     <w:rsid w:val="00822905"/>
     <w:rsid w:val="00825B60"/>
     <w:rsid w:val="008272D8"/>
+    <w:rsid w:val="0082760C"/>
     <w:rsid w:val="0083072E"/>
     <w:rsid w:val="00830FCE"/>
     <w:rsid w:val="0083129F"/>
     <w:rsid w:val="00831A1A"/>
+    <w:rsid w:val="008339BC"/>
     <w:rsid w:val="00835915"/>
     <w:rsid w:val="008359A7"/>
     <w:rsid w:val="00843A63"/>
     <w:rsid w:val="00843E9F"/>
     <w:rsid w:val="00844475"/>
     <w:rsid w:val="00845B54"/>
+    <w:rsid w:val="00845E10"/>
+    <w:rsid w:val="00851091"/>
     <w:rsid w:val="00852542"/>
     <w:rsid w:val="008536F6"/>
     <w:rsid w:val="00855660"/>
     <w:rsid w:val="008558A1"/>
     <w:rsid w:val="0085591F"/>
     <w:rsid w:val="008579B5"/>
     <w:rsid w:val="0086094F"/>
     <w:rsid w:val="00861934"/>
+    <w:rsid w:val="00861D68"/>
     <w:rsid w:val="00862B44"/>
     <w:rsid w:val="00863B41"/>
     <w:rsid w:val="0086675F"/>
     <w:rsid w:val="00867883"/>
     <w:rsid w:val="00870067"/>
     <w:rsid w:val="00871EF1"/>
     <w:rsid w:val="00874071"/>
     <w:rsid w:val="008759B2"/>
     <w:rsid w:val="00875DE8"/>
     <w:rsid w:val="00880080"/>
     <w:rsid w:val="00880429"/>
     <w:rsid w:val="00880BF9"/>
     <w:rsid w:val="00882479"/>
     <w:rsid w:val="00883284"/>
     <w:rsid w:val="00884962"/>
     <w:rsid w:val="00887822"/>
     <w:rsid w:val="00893426"/>
+    <w:rsid w:val="00894A9E"/>
+    <w:rsid w:val="0089708F"/>
     <w:rsid w:val="00897D0E"/>
     <w:rsid w:val="008A0FDD"/>
     <w:rsid w:val="008A49F0"/>
+    <w:rsid w:val="008A66E8"/>
     <w:rsid w:val="008B0225"/>
     <w:rsid w:val="008B21FC"/>
     <w:rsid w:val="008B27A0"/>
     <w:rsid w:val="008B3BD1"/>
     <w:rsid w:val="008C16FA"/>
     <w:rsid w:val="008C32B9"/>
     <w:rsid w:val="008C7B12"/>
     <w:rsid w:val="008D212B"/>
     <w:rsid w:val="008D5255"/>
+    <w:rsid w:val="008D6165"/>
     <w:rsid w:val="008D698B"/>
     <w:rsid w:val="008D7596"/>
     <w:rsid w:val="008E0C9A"/>
     <w:rsid w:val="008E1962"/>
+    <w:rsid w:val="008E1FB3"/>
+    <w:rsid w:val="008E2D6E"/>
     <w:rsid w:val="00900316"/>
     <w:rsid w:val="009023E5"/>
     <w:rsid w:val="009062CB"/>
     <w:rsid w:val="00906F8B"/>
     <w:rsid w:val="00910E75"/>
     <w:rsid w:val="0091205E"/>
+    <w:rsid w:val="009144F3"/>
     <w:rsid w:val="00914658"/>
     <w:rsid w:val="00914C74"/>
     <w:rsid w:val="00917828"/>
     <w:rsid w:val="0092045B"/>
     <w:rsid w:val="00920903"/>
     <w:rsid w:val="00921E39"/>
     <w:rsid w:val="00923628"/>
     <w:rsid w:val="0093033C"/>
     <w:rsid w:val="009308D1"/>
     <w:rsid w:val="00931162"/>
     <w:rsid w:val="009315FF"/>
     <w:rsid w:val="009328CD"/>
+    <w:rsid w:val="00933866"/>
+    <w:rsid w:val="009348B0"/>
+    <w:rsid w:val="0093773F"/>
+    <w:rsid w:val="009447C2"/>
     <w:rsid w:val="00944D83"/>
     <w:rsid w:val="00951C22"/>
     <w:rsid w:val="00952FE0"/>
     <w:rsid w:val="009539BC"/>
     <w:rsid w:val="00954072"/>
+    <w:rsid w:val="00962ABF"/>
     <w:rsid w:val="0096370D"/>
     <w:rsid w:val="0096452A"/>
     <w:rsid w:val="00964AC1"/>
+    <w:rsid w:val="009652A3"/>
     <w:rsid w:val="00966249"/>
     <w:rsid w:val="00967210"/>
     <w:rsid w:val="00967AE5"/>
     <w:rsid w:val="009703B7"/>
     <w:rsid w:val="00970739"/>
     <w:rsid w:val="009713D7"/>
     <w:rsid w:val="00972E5C"/>
     <w:rsid w:val="00973CE3"/>
     <w:rsid w:val="00974885"/>
+    <w:rsid w:val="00975029"/>
     <w:rsid w:val="009756E8"/>
     <w:rsid w:val="00982DEC"/>
     <w:rsid w:val="0098478F"/>
     <w:rsid w:val="00987E35"/>
     <w:rsid w:val="009912DC"/>
+    <w:rsid w:val="0099150A"/>
+    <w:rsid w:val="0099529E"/>
     <w:rsid w:val="0099609D"/>
     <w:rsid w:val="009A1691"/>
     <w:rsid w:val="009A4A5B"/>
     <w:rsid w:val="009A5555"/>
+    <w:rsid w:val="009A58A5"/>
     <w:rsid w:val="009A7521"/>
     <w:rsid w:val="009B1D4C"/>
+    <w:rsid w:val="009B71AF"/>
     <w:rsid w:val="009B78BF"/>
     <w:rsid w:val="009C1068"/>
     <w:rsid w:val="009C3014"/>
     <w:rsid w:val="009C642C"/>
     <w:rsid w:val="009C65F4"/>
     <w:rsid w:val="009D0155"/>
     <w:rsid w:val="009D61F6"/>
     <w:rsid w:val="009D67FE"/>
     <w:rsid w:val="009D7665"/>
     <w:rsid w:val="009E1CFD"/>
     <w:rsid w:val="009E7A29"/>
+    <w:rsid w:val="009F34CE"/>
     <w:rsid w:val="009F4F87"/>
     <w:rsid w:val="009F60EE"/>
     <w:rsid w:val="009F738B"/>
     <w:rsid w:val="00A004D0"/>
     <w:rsid w:val="00A007EF"/>
     <w:rsid w:val="00A00B7D"/>
     <w:rsid w:val="00A12E9A"/>
     <w:rsid w:val="00A13A9F"/>
     <w:rsid w:val="00A27465"/>
     <w:rsid w:val="00A3401F"/>
     <w:rsid w:val="00A34E7C"/>
+    <w:rsid w:val="00A47F55"/>
     <w:rsid w:val="00A51598"/>
     <w:rsid w:val="00A521E5"/>
     <w:rsid w:val="00A5392C"/>
     <w:rsid w:val="00A567F3"/>
     <w:rsid w:val="00A60EDE"/>
     <w:rsid w:val="00A64D64"/>
     <w:rsid w:val="00A65FB4"/>
+    <w:rsid w:val="00A66207"/>
+    <w:rsid w:val="00A66FF0"/>
+    <w:rsid w:val="00A675C7"/>
     <w:rsid w:val="00A74739"/>
     <w:rsid w:val="00A74D16"/>
     <w:rsid w:val="00A84056"/>
     <w:rsid w:val="00A90E67"/>
     <w:rsid w:val="00A923EA"/>
     <w:rsid w:val="00A93B47"/>
     <w:rsid w:val="00A949C0"/>
     <w:rsid w:val="00A9509D"/>
     <w:rsid w:val="00A95B22"/>
     <w:rsid w:val="00A95B5E"/>
     <w:rsid w:val="00A973D8"/>
+    <w:rsid w:val="00AA0624"/>
     <w:rsid w:val="00AA06FF"/>
     <w:rsid w:val="00AA5A9F"/>
     <w:rsid w:val="00AA6EB3"/>
     <w:rsid w:val="00AA79B6"/>
     <w:rsid w:val="00AB0933"/>
     <w:rsid w:val="00AB0A1F"/>
+    <w:rsid w:val="00AB3B09"/>
     <w:rsid w:val="00AC0A9B"/>
     <w:rsid w:val="00AC19E4"/>
     <w:rsid w:val="00AC3516"/>
     <w:rsid w:val="00AC5D00"/>
     <w:rsid w:val="00AD0CF7"/>
     <w:rsid w:val="00AD29F2"/>
     <w:rsid w:val="00AD2C1A"/>
+    <w:rsid w:val="00AD46EF"/>
     <w:rsid w:val="00AD4A52"/>
+    <w:rsid w:val="00AD4BC0"/>
     <w:rsid w:val="00AD4F6C"/>
     <w:rsid w:val="00AD6301"/>
     <w:rsid w:val="00AD68CF"/>
     <w:rsid w:val="00AD7141"/>
     <w:rsid w:val="00AE12DF"/>
     <w:rsid w:val="00AE2D80"/>
     <w:rsid w:val="00AE5AE7"/>
     <w:rsid w:val="00AF1182"/>
     <w:rsid w:val="00AF35B0"/>
     <w:rsid w:val="00AF668A"/>
     <w:rsid w:val="00AF7150"/>
     <w:rsid w:val="00AF788C"/>
     <w:rsid w:val="00B006F3"/>
+    <w:rsid w:val="00B010A9"/>
+    <w:rsid w:val="00B02684"/>
     <w:rsid w:val="00B03ABA"/>
     <w:rsid w:val="00B078ED"/>
     <w:rsid w:val="00B12AEE"/>
     <w:rsid w:val="00B13427"/>
     <w:rsid w:val="00B22476"/>
     <w:rsid w:val="00B312D0"/>
     <w:rsid w:val="00B36C53"/>
     <w:rsid w:val="00B4577E"/>
     <w:rsid w:val="00B479CA"/>
     <w:rsid w:val="00B47DB6"/>
     <w:rsid w:val="00B52E75"/>
     <w:rsid w:val="00B567BA"/>
     <w:rsid w:val="00B56A04"/>
     <w:rsid w:val="00B57FA0"/>
+    <w:rsid w:val="00B64F08"/>
     <w:rsid w:val="00B6518B"/>
     <w:rsid w:val="00B65921"/>
     <w:rsid w:val="00B70453"/>
     <w:rsid w:val="00B72D89"/>
     <w:rsid w:val="00B759AC"/>
     <w:rsid w:val="00B75E46"/>
     <w:rsid w:val="00B770BE"/>
     <w:rsid w:val="00B80A5B"/>
     <w:rsid w:val="00B81A38"/>
     <w:rsid w:val="00B81B76"/>
+    <w:rsid w:val="00B87B17"/>
     <w:rsid w:val="00B921D5"/>
     <w:rsid w:val="00BA0123"/>
     <w:rsid w:val="00BA0D93"/>
     <w:rsid w:val="00BA1AC1"/>
     <w:rsid w:val="00BA5761"/>
     <w:rsid w:val="00BA72BC"/>
     <w:rsid w:val="00BA7EE8"/>
     <w:rsid w:val="00BB13ED"/>
     <w:rsid w:val="00BB1C8E"/>
     <w:rsid w:val="00BB45B6"/>
     <w:rsid w:val="00BB506B"/>
     <w:rsid w:val="00BB5C1E"/>
     <w:rsid w:val="00BB5F45"/>
     <w:rsid w:val="00BB72CD"/>
     <w:rsid w:val="00BC31EA"/>
+    <w:rsid w:val="00BD27CC"/>
     <w:rsid w:val="00BD31A4"/>
     <w:rsid w:val="00BD3F01"/>
     <w:rsid w:val="00BD529E"/>
+    <w:rsid w:val="00BE7494"/>
     <w:rsid w:val="00C00D76"/>
     <w:rsid w:val="00C06B9E"/>
     <w:rsid w:val="00C116E4"/>
     <w:rsid w:val="00C118C3"/>
     <w:rsid w:val="00C12253"/>
     <w:rsid w:val="00C133D4"/>
     <w:rsid w:val="00C2286B"/>
+    <w:rsid w:val="00C2486E"/>
     <w:rsid w:val="00C31688"/>
     <w:rsid w:val="00C328BD"/>
     <w:rsid w:val="00C32A47"/>
     <w:rsid w:val="00C34E0D"/>
     <w:rsid w:val="00C373E1"/>
     <w:rsid w:val="00C37942"/>
     <w:rsid w:val="00C41607"/>
     <w:rsid w:val="00C419F2"/>
     <w:rsid w:val="00C423FF"/>
+    <w:rsid w:val="00C425BD"/>
+    <w:rsid w:val="00C525D4"/>
     <w:rsid w:val="00C547BE"/>
     <w:rsid w:val="00C57823"/>
     <w:rsid w:val="00C60FB4"/>
     <w:rsid w:val="00C652B1"/>
     <w:rsid w:val="00C66BF4"/>
     <w:rsid w:val="00C67B8E"/>
     <w:rsid w:val="00C67C84"/>
     <w:rsid w:val="00C71BDE"/>
     <w:rsid w:val="00C71F62"/>
     <w:rsid w:val="00C8421F"/>
     <w:rsid w:val="00C85D1C"/>
     <w:rsid w:val="00C85E31"/>
     <w:rsid w:val="00C87B22"/>
     <w:rsid w:val="00C90385"/>
     <w:rsid w:val="00C9130E"/>
     <w:rsid w:val="00C91471"/>
     <w:rsid w:val="00C925A8"/>
     <w:rsid w:val="00C9636B"/>
     <w:rsid w:val="00CA1C8B"/>
     <w:rsid w:val="00CA5052"/>
     <w:rsid w:val="00CA5E14"/>
     <w:rsid w:val="00CB0A34"/>
     <w:rsid w:val="00CB1621"/>
     <w:rsid w:val="00CB54E6"/>
     <w:rsid w:val="00CB7041"/>
     <w:rsid w:val="00CB7AF2"/>
     <w:rsid w:val="00CC3D5E"/>
     <w:rsid w:val="00CC4C13"/>
     <w:rsid w:val="00CD7307"/>
     <w:rsid w:val="00CE2943"/>
+    <w:rsid w:val="00CE45DC"/>
     <w:rsid w:val="00CF1E37"/>
     <w:rsid w:val="00CF28EB"/>
+    <w:rsid w:val="00CF542B"/>
     <w:rsid w:val="00D03692"/>
     <w:rsid w:val="00D05076"/>
     <w:rsid w:val="00D122E0"/>
+    <w:rsid w:val="00D14079"/>
+    <w:rsid w:val="00D1479E"/>
     <w:rsid w:val="00D228DB"/>
     <w:rsid w:val="00D25577"/>
+    <w:rsid w:val="00D31350"/>
     <w:rsid w:val="00D3235C"/>
+    <w:rsid w:val="00D33CE1"/>
     <w:rsid w:val="00D358B1"/>
     <w:rsid w:val="00D36961"/>
     <w:rsid w:val="00D36D49"/>
     <w:rsid w:val="00D40370"/>
     <w:rsid w:val="00D421CB"/>
     <w:rsid w:val="00D43753"/>
     <w:rsid w:val="00D453FF"/>
     <w:rsid w:val="00D4793F"/>
     <w:rsid w:val="00D50D14"/>
     <w:rsid w:val="00D50D74"/>
     <w:rsid w:val="00D56357"/>
     <w:rsid w:val="00D573F8"/>
     <w:rsid w:val="00D60631"/>
     <w:rsid w:val="00D60874"/>
     <w:rsid w:val="00D6386F"/>
     <w:rsid w:val="00D65103"/>
     <w:rsid w:val="00D7309B"/>
     <w:rsid w:val="00D759F8"/>
     <w:rsid w:val="00D8061B"/>
     <w:rsid w:val="00D83E4C"/>
+    <w:rsid w:val="00D92B13"/>
     <w:rsid w:val="00D93C1A"/>
     <w:rsid w:val="00D96A7C"/>
     <w:rsid w:val="00DA15B4"/>
     <w:rsid w:val="00DB1547"/>
     <w:rsid w:val="00DB2151"/>
+    <w:rsid w:val="00DB6A8E"/>
     <w:rsid w:val="00DB6F10"/>
     <w:rsid w:val="00DC4856"/>
     <w:rsid w:val="00DC5E40"/>
     <w:rsid w:val="00DD1601"/>
     <w:rsid w:val="00DD184B"/>
+    <w:rsid w:val="00DD1B28"/>
     <w:rsid w:val="00DE0C48"/>
     <w:rsid w:val="00DE1C58"/>
     <w:rsid w:val="00DE1E36"/>
+    <w:rsid w:val="00DE771F"/>
     <w:rsid w:val="00DF1806"/>
     <w:rsid w:val="00DF2638"/>
     <w:rsid w:val="00DF31CE"/>
+    <w:rsid w:val="00DF78DE"/>
     <w:rsid w:val="00E00090"/>
+    <w:rsid w:val="00E000A3"/>
     <w:rsid w:val="00E0016F"/>
     <w:rsid w:val="00E0104D"/>
+    <w:rsid w:val="00E01085"/>
     <w:rsid w:val="00E031D6"/>
     <w:rsid w:val="00E0363C"/>
     <w:rsid w:val="00E06236"/>
     <w:rsid w:val="00E0705B"/>
     <w:rsid w:val="00E13611"/>
     <w:rsid w:val="00E13939"/>
     <w:rsid w:val="00E168DE"/>
     <w:rsid w:val="00E214F9"/>
     <w:rsid w:val="00E2232D"/>
     <w:rsid w:val="00E22FCC"/>
     <w:rsid w:val="00E26839"/>
     <w:rsid w:val="00E32069"/>
     <w:rsid w:val="00E32185"/>
     <w:rsid w:val="00E32658"/>
     <w:rsid w:val="00E34925"/>
     <w:rsid w:val="00E364AF"/>
     <w:rsid w:val="00E36DA1"/>
     <w:rsid w:val="00E44EA6"/>
     <w:rsid w:val="00E45A5B"/>
+    <w:rsid w:val="00E467B7"/>
     <w:rsid w:val="00E46E3A"/>
     <w:rsid w:val="00E528DA"/>
     <w:rsid w:val="00E5307E"/>
     <w:rsid w:val="00E53CA9"/>
     <w:rsid w:val="00E547DB"/>
     <w:rsid w:val="00E54E29"/>
     <w:rsid w:val="00E62408"/>
     <w:rsid w:val="00E65397"/>
     <w:rsid w:val="00E65DDB"/>
     <w:rsid w:val="00E6647B"/>
     <w:rsid w:val="00E769C7"/>
     <w:rsid w:val="00E80CD6"/>
     <w:rsid w:val="00E82388"/>
     <w:rsid w:val="00E82CDF"/>
     <w:rsid w:val="00E8449B"/>
     <w:rsid w:val="00E84B6B"/>
     <w:rsid w:val="00E93590"/>
     <w:rsid w:val="00EA0CB5"/>
     <w:rsid w:val="00EA1E49"/>
     <w:rsid w:val="00EA541D"/>
     <w:rsid w:val="00EB0709"/>
     <w:rsid w:val="00EB0E16"/>
     <w:rsid w:val="00EB28DD"/>
     <w:rsid w:val="00EB310C"/>
     <w:rsid w:val="00EC0019"/>
     <w:rsid w:val="00EC3398"/>
     <w:rsid w:val="00ED2F16"/>
     <w:rsid w:val="00ED4F99"/>
     <w:rsid w:val="00ED53E2"/>
     <w:rsid w:val="00ED5E60"/>
     <w:rsid w:val="00ED7D76"/>
     <w:rsid w:val="00EE2A36"/>
     <w:rsid w:val="00EE4B95"/>
     <w:rsid w:val="00EE5293"/>
     <w:rsid w:val="00EE57DE"/>
     <w:rsid w:val="00EF0CA0"/>
     <w:rsid w:val="00EF13AC"/>
+    <w:rsid w:val="00EF1E0F"/>
     <w:rsid w:val="00EF4C0A"/>
+    <w:rsid w:val="00EF4F7A"/>
     <w:rsid w:val="00EF5A41"/>
+    <w:rsid w:val="00EF5F85"/>
     <w:rsid w:val="00EF6244"/>
     <w:rsid w:val="00EF7551"/>
     <w:rsid w:val="00F00161"/>
     <w:rsid w:val="00F00313"/>
     <w:rsid w:val="00F01E45"/>
     <w:rsid w:val="00F058B3"/>
     <w:rsid w:val="00F06F8F"/>
     <w:rsid w:val="00F10F53"/>
+    <w:rsid w:val="00F13B10"/>
+    <w:rsid w:val="00F1400F"/>
     <w:rsid w:val="00F15EB3"/>
     <w:rsid w:val="00F2096E"/>
+    <w:rsid w:val="00F246DC"/>
     <w:rsid w:val="00F31909"/>
     <w:rsid w:val="00F321B3"/>
     <w:rsid w:val="00F32400"/>
     <w:rsid w:val="00F3327B"/>
     <w:rsid w:val="00F344E0"/>
     <w:rsid w:val="00F351D6"/>
     <w:rsid w:val="00F3567E"/>
     <w:rsid w:val="00F35C2C"/>
     <w:rsid w:val="00F36A7B"/>
     <w:rsid w:val="00F36BBB"/>
     <w:rsid w:val="00F44680"/>
     <w:rsid w:val="00F4470C"/>
     <w:rsid w:val="00F4595D"/>
     <w:rsid w:val="00F45B45"/>
     <w:rsid w:val="00F50EA7"/>
     <w:rsid w:val="00F53388"/>
+    <w:rsid w:val="00F544AE"/>
+    <w:rsid w:val="00F57107"/>
     <w:rsid w:val="00F62B1D"/>
     <w:rsid w:val="00F637AD"/>
     <w:rsid w:val="00F63929"/>
     <w:rsid w:val="00F65121"/>
     <w:rsid w:val="00F709BC"/>
     <w:rsid w:val="00F74911"/>
+    <w:rsid w:val="00F77B8E"/>
     <w:rsid w:val="00F80A9C"/>
     <w:rsid w:val="00F83AD6"/>
     <w:rsid w:val="00F91C99"/>
     <w:rsid w:val="00F92A49"/>
     <w:rsid w:val="00FA01A7"/>
     <w:rsid w:val="00FA0CB3"/>
+    <w:rsid w:val="00FA262E"/>
     <w:rsid w:val="00FA28F2"/>
     <w:rsid w:val="00FA49D7"/>
     <w:rsid w:val="00FB4E4B"/>
     <w:rsid w:val="00FC2411"/>
+    <w:rsid w:val="00FC5345"/>
     <w:rsid w:val="00FC62E7"/>
     <w:rsid w:val="00FD6147"/>
     <w:rsid w:val="00FD7207"/>
     <w:rsid w:val="00FE5C68"/>
     <w:rsid w:val="00FF1C94"/>
     <w:rsid w:val="00FF450C"/>
+    <w:rsid w:val="01B5110D"/>
+    <w:rsid w:val="0266F5C2"/>
+    <w:rsid w:val="027AF26D"/>
+    <w:rsid w:val="02D9F9AC"/>
+    <w:rsid w:val="05768BB3"/>
+    <w:rsid w:val="05D1EEB6"/>
+    <w:rsid w:val="07631713"/>
+    <w:rsid w:val="084C6DD0"/>
+    <w:rsid w:val="08E08780"/>
+    <w:rsid w:val="09436C51"/>
+    <w:rsid w:val="09BAD92B"/>
+    <w:rsid w:val="0A08B043"/>
+    <w:rsid w:val="0A561190"/>
+    <w:rsid w:val="0ADBFB63"/>
+    <w:rsid w:val="0AEBC640"/>
+    <w:rsid w:val="0B84C4C2"/>
+    <w:rsid w:val="0BE28A29"/>
+    <w:rsid w:val="0C894C5E"/>
+    <w:rsid w:val="0DC26EC0"/>
+    <w:rsid w:val="106037D9"/>
+    <w:rsid w:val="11E9CDA7"/>
+    <w:rsid w:val="1519958D"/>
+    <w:rsid w:val="1562305B"/>
+    <w:rsid w:val="15DDF6D1"/>
+    <w:rsid w:val="1653E1D0"/>
+    <w:rsid w:val="172947C3"/>
+    <w:rsid w:val="19BC19C0"/>
+    <w:rsid w:val="1BC10EF7"/>
+    <w:rsid w:val="1D9AC371"/>
+    <w:rsid w:val="1EF085FD"/>
+    <w:rsid w:val="1F09CD19"/>
+    <w:rsid w:val="1F8AD178"/>
+    <w:rsid w:val="1F9B552A"/>
+    <w:rsid w:val="1FC98ABD"/>
+    <w:rsid w:val="201CCBB1"/>
+    <w:rsid w:val="20CE14CF"/>
+    <w:rsid w:val="20DC5488"/>
+    <w:rsid w:val="216DA8C6"/>
+    <w:rsid w:val="223F7674"/>
+    <w:rsid w:val="22872C3A"/>
+    <w:rsid w:val="230BD55A"/>
+    <w:rsid w:val="2313E24C"/>
+    <w:rsid w:val="231514FD"/>
+    <w:rsid w:val="23E34E14"/>
+    <w:rsid w:val="24AC067F"/>
+    <w:rsid w:val="24D3EF2D"/>
+    <w:rsid w:val="24D6A94D"/>
+    <w:rsid w:val="251C6B73"/>
+    <w:rsid w:val="25F767F4"/>
+    <w:rsid w:val="264EB77D"/>
+    <w:rsid w:val="27D3B49C"/>
+    <w:rsid w:val="2816F5E2"/>
+    <w:rsid w:val="2834E1DF"/>
+    <w:rsid w:val="28B62B2D"/>
+    <w:rsid w:val="29A0D5C8"/>
+    <w:rsid w:val="2A55C683"/>
+    <w:rsid w:val="2B8044F5"/>
+    <w:rsid w:val="2BC7135F"/>
+    <w:rsid w:val="2BD4C928"/>
+    <w:rsid w:val="2C684756"/>
+    <w:rsid w:val="2CD96273"/>
+    <w:rsid w:val="2DD3903E"/>
+    <w:rsid w:val="2E788064"/>
+    <w:rsid w:val="2EC9ABC3"/>
+    <w:rsid w:val="311188BC"/>
+    <w:rsid w:val="312C7F1F"/>
+    <w:rsid w:val="31F10BEC"/>
+    <w:rsid w:val="34AB86A5"/>
+    <w:rsid w:val="3584E091"/>
+    <w:rsid w:val="361BE3E2"/>
+    <w:rsid w:val="36DAAC43"/>
+    <w:rsid w:val="386CF464"/>
+    <w:rsid w:val="38F8063D"/>
+    <w:rsid w:val="396AD62F"/>
+    <w:rsid w:val="3996CD37"/>
+    <w:rsid w:val="399AF096"/>
+    <w:rsid w:val="39C05156"/>
+    <w:rsid w:val="3B2A3B41"/>
+    <w:rsid w:val="3D05AB78"/>
+    <w:rsid w:val="3D87B401"/>
+    <w:rsid w:val="3DDA1730"/>
+    <w:rsid w:val="3E27D166"/>
+    <w:rsid w:val="3EC02A2C"/>
+    <w:rsid w:val="40F7F90F"/>
+    <w:rsid w:val="41C3883A"/>
+    <w:rsid w:val="424A78FC"/>
+    <w:rsid w:val="42FB3667"/>
+    <w:rsid w:val="43574956"/>
+    <w:rsid w:val="44093B90"/>
+    <w:rsid w:val="456603A7"/>
+    <w:rsid w:val="45E4153D"/>
+    <w:rsid w:val="46728DFA"/>
+    <w:rsid w:val="47324498"/>
+    <w:rsid w:val="4866DAC3"/>
+    <w:rsid w:val="498BCD27"/>
+    <w:rsid w:val="49FCFBAB"/>
+    <w:rsid w:val="4A2A8813"/>
+    <w:rsid w:val="4AEB388A"/>
+    <w:rsid w:val="4C18EF8A"/>
+    <w:rsid w:val="4C234836"/>
+    <w:rsid w:val="4C5BD1ED"/>
+    <w:rsid w:val="4D8176A0"/>
+    <w:rsid w:val="4DD22D7F"/>
+    <w:rsid w:val="4E6C08F9"/>
+    <w:rsid w:val="4F7C6A38"/>
+    <w:rsid w:val="50ED8C07"/>
+    <w:rsid w:val="5108E777"/>
+    <w:rsid w:val="52DF5CEE"/>
+    <w:rsid w:val="531896FB"/>
+    <w:rsid w:val="5415CAA2"/>
+    <w:rsid w:val="552AFE1D"/>
+    <w:rsid w:val="56EE6099"/>
+    <w:rsid w:val="57056375"/>
+    <w:rsid w:val="58C57B40"/>
+    <w:rsid w:val="5AA120B7"/>
+    <w:rsid w:val="5C57A945"/>
+    <w:rsid w:val="5C82F3D2"/>
+    <w:rsid w:val="5D168C47"/>
+    <w:rsid w:val="5D1F27C6"/>
+    <w:rsid w:val="5D99B851"/>
+    <w:rsid w:val="5ECCE5A0"/>
+    <w:rsid w:val="5F40B0E9"/>
+    <w:rsid w:val="607A0CD7"/>
+    <w:rsid w:val="644B21BB"/>
+    <w:rsid w:val="64586A28"/>
+    <w:rsid w:val="657F1614"/>
+    <w:rsid w:val="666E4D7F"/>
+    <w:rsid w:val="66BCA814"/>
+    <w:rsid w:val="66FB7A0C"/>
+    <w:rsid w:val="67EDBC8E"/>
+    <w:rsid w:val="6822FDE3"/>
+    <w:rsid w:val="682F2322"/>
+    <w:rsid w:val="69CA7315"/>
+    <w:rsid w:val="6C02BCF9"/>
+    <w:rsid w:val="6C105EB9"/>
+    <w:rsid w:val="6C2D17F5"/>
+    <w:rsid w:val="6C3BD11B"/>
+    <w:rsid w:val="6C738344"/>
+    <w:rsid w:val="6DBF5354"/>
+    <w:rsid w:val="6DD3B7B9"/>
+    <w:rsid w:val="6DE4C9D2"/>
+    <w:rsid w:val="6E4F258B"/>
+    <w:rsid w:val="6ECAFC9E"/>
+    <w:rsid w:val="6FCCDD20"/>
+    <w:rsid w:val="700C44D1"/>
+    <w:rsid w:val="70C75BDE"/>
+    <w:rsid w:val="70EB414E"/>
+    <w:rsid w:val="714BB5EF"/>
+    <w:rsid w:val="71F2B32B"/>
+    <w:rsid w:val="7386886E"/>
+    <w:rsid w:val="7396EC6A"/>
+    <w:rsid w:val="753600D2"/>
+    <w:rsid w:val="7554EA6A"/>
+    <w:rsid w:val="75E25615"/>
+    <w:rsid w:val="767142A4"/>
+    <w:rsid w:val="77E1E466"/>
+    <w:rsid w:val="785F01EF"/>
+    <w:rsid w:val="7A0A69EF"/>
+    <w:rsid w:val="7A3AD881"/>
+    <w:rsid w:val="7A51A3B0"/>
+    <w:rsid w:val="7A65137E"/>
+    <w:rsid w:val="7CF7DFD7"/>
+    <w:rsid w:val="7E5BA1DA"/>
+    <w:rsid w:val="7E6EC92F"/>
+    <w:rsid w:val="7F46F7B0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0C310CD1"/>
-  <w15:docId w15:val="{B2247849-EF17-4E3D-ABB6-805B61BEB81E}"/>
+  <w15:docId w15:val="{3BF22D8A-A60F-4C05-8670-72AC261D6D82}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -27558,51 +28501,51 @@
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00921E39"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00012909"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="104739792">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="133721486">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -27750,51 +28693,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1876499108">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LShepherd@barstandardsboard.org.uk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Records@BarCouncil.org.uk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HPook@barcouncil.org.uk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:s.cates@middletemple.org.uk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:authorisations@BarStandardsBoard.org.uk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:PPretty@BarStandardsBoard.org.uk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Data.protection@lincolnsinn.org.uk" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Records@BarCouncil.org.uk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LShepherd@barstandardsboard.org.uk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:authorisations@BarStandardsBoard.org.uk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Dermot.doughty@graysinn.org.uk" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contactus@barstandardsboard.org.uk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LShepherd@barstandardsboard.org.uk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DFowler@BarCouncil.org.uk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jhodgson@innertemple.org.uk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:David.cameron@graysinn.org.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Supervision@BarStandardsboard.org.uk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:authorisations@BarStandardsBoard.org.uk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:smaddison@barstandardsboard.org.uk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jwakefield@coic.org.uk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Records@BarCouncil.org.uk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Supervision@barstandardsboard.org.uk" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:authorisations@BarStandardsBoard.org.uk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:authorisations@BarStandardsBoard.org.uk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:VStec@BarStandardsBoard.org.uk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JWitting@BarStandardsBoard.org.uk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LShepherd@barstandardsboard.org.uk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mail.barcouncil.org.uk/owa/14.3.468.0/scripts/premium/redir.aspx?C=o_znvWNGI0DMKJLnHoEDJF3P6zFJdJiaYM7uTcR5U5bvgfIUR9LXCA..&amp;URL=https%3a%2f%2fico.org.uk%2fglobal%2fcontact-us%2f" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:authorisations@BarStandardsBoard.org.uk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:authorisations@BarStandardsBoard.org.uk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Records@BarCouncil.org.uk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tlouis-byfield@innertemple.org.uk" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Supervision@BarStandardsboard.org.uk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:authorisations@BarStandardsBoard.org.uk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Records@BarCouncil.org.uk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LShepherd@barstandardsboard.org.uk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dsmith@barstandardsboard.org.uk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Arussell@coic.org.uk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Clare.Johns@graysinn.org.uk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LShepherd@barstandardsboard.org.uk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:authorisations@BarStandardsBoard.org.uk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LShepherd@barstandardsboard.org.uk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AThursby-Pelham@BarStandardsBoard.org.uk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Supervision@barstandardsboard.org.uk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:PPretty@BarStandardsBoard.org.uk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:T.Isip@middletemple.org.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mail.barcouncil.org.uk/owa/14.3.468.0/scripts/premium/redir.aspx?C=o_znvWNGI0DMKJLnHoEDJF3P6zFJdJiaYM7uTcR5U5bvgfIUR9LXCA..&amp;URL=https%3a%2f%2fico.org.uk%2fglobal%2fcontact-us%2f" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Records@BarCouncil.org.uk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LShepherd@barstandardsboard.org.uk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JWitting@BarStandardsBoard.org.uk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Records@BarCouncil.org.uk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Privacy@barcouncil.org.uk" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tlouis-byfield@innertemple.org.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contactus@barstandardsboard.org.uk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Records@BarCouncil.org.uk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:authorisations@BarStandardsBoard.org.uk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SCarnegie@barcouncil.org.uk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:authorisations@BarStandardsBoard.org.uk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jhodgson@innertemple.org.uk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Data.Protection@lincolnsinn.org.uk" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:authorisations@BarStandardsBoard.org.uk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:authorisations@BarStandardsBoard.org.uk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:authorisations@BarStandardsBoard.org.uk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DFowler@BarCouncil.org.uk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tony.Charles@graysinn.org.uk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:authorisations@BarStandardsBoard.org.uk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LShepherd@barstandardsboard.org.uk" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ico.org.uk/for-organisations/guide-to-the-general-data-protection-regulation-gdpr/personal-data-breaches/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barstandardsboard.org.uk/privacy-statement.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barstandardsboard.org.uk/privacy-statement/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -28026,55 +28969,211 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010050E38656EE4EE04BBF274E82BC7942CA" ma:contentTypeVersion="3" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="eab4d2ce0b03a0301bc1ee13b8045576">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7664b5c0-7626-4917-b9f0-d2f79978e1f3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="78de79c427380d13c5aed5d07a8ac030" ns2:_="">
+    <xsd:import namespace="7664b5c0-7626-4917-b9f0-d2f79978e1f3"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7664b5c0-7626-4917-b9f0-d2f79978e1f3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://www.objective.com/ecm/document/metadata/A9F3E4DA7C68477BBE6F6B19974764CC" version="1.0.0">
   <systemFields>
     <field name="Objective-Id">
       <value order="0">A849355</value>
     </field>
     <field name="Objective-Title">
       <value order="0">MOU Schedule 3 - Data sharing Protocol Inns 260423</value>
     </field>
     <field name="Objective-Description">
       <value order="0"/>
     </field>
     <field name="Objective-CreationStamp">
       <value order="0">2020-09-22T12:11:05Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">false</value>
     </field>
     <field name="Objective-DatePublished">
       <value order="0"/>
     </field>
     <field name="Objective-ModificationStamp">
       <value order="0">2023-05-02T13:57:43Z</value>
@@ -28101,106 +29200,137 @@
       <value order="0">49</value>
     </field>
     <field name="Objective-VersionComment">
       <value order="0"/>
     </field>
     <field name="Objective-FileNumber">
       <value order="0">qA51807</value>
     </field>
     <field name="Objective-Classification">
       <value order="0"/>
     </field>
     <field name="Objective-Caveats">
       <value order="0"/>
     </field>
   </systemFields>
   <catalogues>
     <catalogue name="Document Type Catalogue" type="type" ori="id:cA8">
       <field name="Objective-Connect Creator">
         <value order="0"/>
       </field>
     </catalogue>
   </catalogues>
 </metadata>
 </file>
 
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C19C144-7D33-4D45-8C4D-043B9B3ADFF3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="7664b5c0-7626-4917-b9f0-d2f79978e1f3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{75CC0A5B-B876-447F-A220-E1216029B6DA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51120598-DD04-4787-866E-6A740C6ADED3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/A9F3E4DA7C68477BBE6F6B19974764CC"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E97AD0D0-87A9-4C3F-915E-3B171CF348BA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>21</Pages>
-[...1 lines deleted...]
-  <Characters>34394</Characters>
+  <Pages>1</Pages>
+  <Words>6203</Words>
+  <Characters>35359</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>80</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>294</Lines>
+  <Paragraphs>82</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>40347</CharactersWithSpaces>
+  <CharactersWithSpaces>41480</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
+  <dc:subject/>
   <dc:creator>Chelsee Howells</dc:creator>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Checked by">
     <vt:lpwstr>32123</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Id">
     <vt:lpwstr>A849355</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Objective-Title">
     <vt:lpwstr>MOU Schedule 3 - Data sharing Protocol Inns 260423</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Description">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-CreationStamp">
     <vt:filetime>2020-09-22T12:11:05Z</vt:filetime>
   </property>
@@ -28230,27 +29360,30 @@
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-VersionId">
     <vt:lpwstr>vA1549199</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-Version">
     <vt:lpwstr>0.49</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-VersionNumber">
     <vt:r8>49</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-VersionComment">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-FileNumber">
     <vt:lpwstr>qA51807</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-Classification">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-Caveats">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Connect Creator">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="ContentTypeId">
+    <vt:lpwstr>0x01010050E38656EE4EE04BBF274E82BC7942CA</vt:lpwstr>
+  </property>
 </Properties>
 </file>