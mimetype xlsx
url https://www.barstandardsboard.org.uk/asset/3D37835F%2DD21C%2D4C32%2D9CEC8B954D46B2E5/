--- v0 (2026-04-15)
+++ v1 (2026-05-31)
@@ -4,89 +4,89 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://barcouncil.sharepoint.com/sites/BC-BSB-T-Governance/Governance/Governance Reference/Delegations/Scheme of Delegations and Governance Manual - Versions since April 2016/Scheme of Delegations - current version/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\JPicken\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="188" documentId="13_ncr:1_{78F19DE1-4439-4682-86D3-64645693D441}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{3A19E2E8-4A74-4C84-A772-F26138D2BDD7}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F60C1194-5C57-45EC-8F0B-6EBB6882E32F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="BSB Scheme of Delegations" sheetId="4" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'BSB Scheme of Delegations'!$A$1:$AR$123</definedName>
     <definedName name="_Hlk129867745" localSheetId="0">'BSB Scheme of Delegations'!$B$93</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="769" uniqueCount="170">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="770" uniqueCount="170">
   <si>
     <t>Approve formal / published guidance on the interpretation of rules and regulations.</t>
   </si>
   <si>
     <t>Make changes to the rules, including the Handbook, as approved by the Legal Services Board through the exempt application process.</t>
   </si>
   <si>
     <t>Implement regulatory changes and policies that enact exempt changes.</t>
   </si>
   <si>
     <t>Implement rules, systems or procedures required to give effect to policies and regulatory arrangements previously agreed by the Board.</t>
   </si>
   <si>
     <t>Grant waivers from or modifications to requirements of the Handbook where appropriate, other than those requirements which are separately delegated within this Scheme of Delegations.</t>
   </si>
   <si>
     <t>Issue guidance to the Inns’ Conduct Committee or the Council of the Inns of Court to follow in carrying out their functions as set out in Part 4 of the Handbook and any Memorandum of Understanding between the parties (Part 4, Section B rQ6).</t>
   </si>
   <si>
     <t>Authorise or license entity applications (rS85, rS86, and rS99).</t>
   </si>
   <si>
     <t>Refuse to authorise or license entity applications (rS85, rS86, and rS99, rS101, and rS102).</t>
   </si>
   <si>
@@ -474,92 +474,77 @@
   <si>
     <t>Barrister Records Assistant</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Regulatory Assistant (Authorisation)</t>
   </si>
   <si>
     <t>Authorise, refuse, modify or impose conditions on providers of the academic and vocational (integrated) or apprenticeship or vocational components / approved pathways (Part 4, B3).</t>
   </si>
   <si>
     <t>Withdraw authorisation from an AETO providing the academic and vocational (integrated) or apprenticehsip or vocational components / approved pathways (Part 4, B3).</t>
   </si>
   <si>
     <t>Investigate any matter which appears to affect the suitability of a pupil supervisor to continue in that role, and to dismiss any report, take no action or take informal action.</t>
   </si>
   <si>
     <t>Determine any request for review made under Part 4 B4, Part 3 C6, or Part 3 E11 of the Handbook and exercise the powers under rQ38.</t>
   </si>
   <si>
     <t>Complex Casework Paralegal</t>
   </si>
   <si>
-    <t>Senior Case Officer(s)</t>
-[...7 lines deleted...]
-  <si>
     <t>Assessment Officer(s)</t>
   </si>
   <si>
     <t>Assessment Assistant(s)</t>
   </si>
   <si>
     <t>Senior Regulatory Officer (Supervision)</t>
   </si>
   <si>
     <t>Regulatory Officer (Supervision)</t>
   </si>
   <si>
     <t>Senior Assessment Officer</t>
   </si>
   <si>
-    <t>Director of Strategy , Policy &amp; Insights</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> Director of Regulatory Enforcement</t>
   </si>
   <si>
     <t>Director of Legal &amp; Information Management</t>
   </si>
   <si>
     <t>Senior Lawyer (Contact &amp; Assessment)</t>
   </si>
   <si>
     <t>Head of Governance</t>
   </si>
   <si>
-    <t>Senior Lawyer (Investigations &amp; Enforcement)</t>
-[...1 lines deleted...]
-  <si>
     <t>Head of Barrister Records and Customer Support</t>
   </si>
   <si>
     <t>Barrister Records and AtP Project Officer</t>
   </si>
   <si>
     <t>Contact Assessment Team Lawyer</t>
   </si>
   <si>
     <t>Head of Legal</t>
   </si>
   <si>
     <t>Head of Policy</t>
   </si>
   <si>
     <t>Head of Authorisations</t>
   </si>
   <si>
     <t>Policy Manager (where expressly delegated by the Director of Strategy, Policy &amp; Insights)</t>
   </si>
   <si>
     <t>Where the appropriate body referred to in Delegation 68 refuses to deal with the report or it appears there is no appropriate body, decide whether or not to consider the report in accordance with the provisions of Section 5.A of the Handbook (rE6).</t>
   </si>
   <si>
     <t>When the appropriate body referred to in Delegation 68 has dealt with the report, or the appropriate body has not dealt with it within a reasonable time or fully or satisfactorily, determine whether to consider the report in accordance with the provisions of Section 5.A of the Handbook and whether to consider any finding made and any action taken by the appropriate body (rE7).</t>
@@ -571,50 +556,65 @@
     <t>Determine that following a decision under Delegation 82 the alleged conduct should form the subject matter of a referral to Disciplinary Action (rE19.4).</t>
   </si>
   <si>
     <t>Take decisions in relation to applications for exemption from, or modifications to, any requirement of the Bar Qualification Rules (Part 4, Section B), except the power in rQ6 which is covered by Delegation 5.</t>
   </si>
   <si>
     <t>Following a reconsideration under delegation 94, decide to take any further or different action the Commissioner thinks fit, as if any earlier decision had not been made. (rE62).</t>
   </si>
   <si>
     <t>Bar Tribunals and Adjudication Service</t>
   </si>
   <si>
     <t>Head of Post Office Case Unit (POCU) Team</t>
   </si>
   <si>
     <t>Both of the following: One of the Head of Investigations and Enforcement or the Senior Lawyer (Investigations and Enforcement); AND One of the Head of Contact and Assessment or the Senior Lawyer (Contact and Assessment Team)</t>
   </si>
   <si>
     <t>Chief Operating Officer</t>
   </si>
   <si>
     <t>Head of Examinations</t>
   </si>
   <si>
     <t>Any Director (including Chief Operating Officer)</t>
+  </si>
+  <si>
+    <t>Director of Strategy, Policy &amp; Insights</t>
+  </si>
+  <si>
+    <t>Senior Casework Lawyer</t>
+  </si>
+  <si>
+    <t>Deputy Head of Investigations &amp; Enforcement</t>
+  </si>
+  <si>
+    <t>Casework Lawyer(s)</t>
+  </si>
+  <si>
+    <t>Case Officer</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
@@ -1520,194 +1520,194 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0C1BD312-2BA0-4732-805E-55702AD69C5D}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BA123"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="2" ySplit="1" topLeftCell="C2" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="1" topLeftCell="C100" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="H1" sqref="H1"/>
+      <selection pane="bottomRight" activeCell="AC1" sqref="AC1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.5546875" style="4" customWidth="1"/>
     <col min="2" max="2" width="70.5546875" style="9" customWidth="1"/>
     <col min="3" max="17" width="4.33203125" style="5" customWidth="1"/>
     <col min="18" max="18" width="17.33203125" style="5" customWidth="1"/>
     <col min="19" max="19" width="3.6640625" style="5" bestFit="1" customWidth="1"/>
     <col min="20" max="29" width="4.33203125" style="5" customWidth="1"/>
     <col min="30" max="30" width="4.33203125" style="46" customWidth="1"/>
     <col min="31" max="44" width="4.33203125" style="5" customWidth="1"/>
     <col min="45" max="53" width="4.33203125" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53" s="1" customFormat="1" ht="171" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="10"/>
       <c r="B1" s="11"/>
       <c r="C1" s="36" t="s">
-        <v>169</v>
+        <v>164</v>
       </c>
       <c r="D1" s="36" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="E1" s="36" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="F1" s="36" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="G1" s="36" t="s">
-        <v>145</v>
+        <v>165</v>
       </c>
       <c r="H1" s="36" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="I1" s="36" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="J1" s="36" t="s">
         <v>51</v>
       </c>
       <c r="K1" s="36" t="s">
+        <v>145</v>
+      </c>
+      <c r="L1" s="36" t="s">
+        <v>47</v>
+      </c>
+      <c r="M1" s="36" t="s">
+        <v>167</v>
+      </c>
+      <c r="N1" s="36" t="s">
+        <v>160</v>
+      </c>
+      <c r="O1" s="36" t="s">
         <v>149</v>
       </c>
-      <c r="L1" s="36" t="s">
+      <c r="P1" s="36" t="s">
         <v>150</v>
-      </c>
-[...10 lines deleted...]
-        <v>155</v>
       </c>
       <c r="Q1" s="36" t="s">
         <v>43</v>
       </c>
       <c r="R1" s="37" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="S1" s="37" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="T1" s="36" t="s">
         <v>44</v>
       </c>
       <c r="U1" s="36" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="V1" s="36" t="s">
         <v>45</v>
       </c>
       <c r="W1" s="36" t="s">
         <v>126</v>
       </c>
       <c r="X1" s="36" t="s">
         <v>127</v>
       </c>
       <c r="Y1" s="36" t="s">
         <v>131</v>
       </c>
       <c r="Z1" s="36" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="AA1" s="36" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="AB1" s="36" t="s">
         <v>46</v>
       </c>
       <c r="AC1" s="36" t="s">
-        <v>139</v>
+        <v>166</v>
       </c>
       <c r="AD1" s="39" t="s">
-        <v>137</v>
+        <v>168</v>
       </c>
       <c r="AE1" s="36" t="s">
-        <v>138</v>
+        <v>169</v>
       </c>
       <c r="AF1" s="36" t="s">
         <v>136</v>
       </c>
       <c r="AG1" s="36" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="AH1" s="36" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="AI1" s="36" t="s">
         <v>128</v>
       </c>
       <c r="AJ1" s="36" t="s">
         <v>129</v>
       </c>
       <c r="AK1" s="36" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="AL1" s="36" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="AM1" s="36" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="AN1" s="36" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="AO1" s="36" t="s">
         <v>49</v>
       </c>
       <c r="AP1" s="36" t="s">
         <v>50</v>
       </c>
       <c r="AQ1" s="36" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="AR1" s="38" t="s">
         <v>52</v>
       </c>
       <c r="AS1" s="3"/>
       <c r="AT1" s="3"/>
       <c r="AU1" s="3"/>
       <c r="AV1" s="3"/>
       <c r="AW1" s="3"/>
       <c r="AX1" s="3"/>
       <c r="AY1" s="3"/>
       <c r="AZ1" s="3"/>
       <c r="BA1" s="3"/>
     </row>
     <row r="2" spans="1:53" s="1" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="57"/>
       <c r="B2" s="54" t="s">
         <v>121</v>
       </c>
       <c r="C2" s="50" t="s">
         <v>122</v>
       </c>
       <c r="D2" s="61"/>
       <c r="E2" s="58"/>
       <c r="F2" s="58"/>
@@ -1751,52 +1751,52 @@
       <c r="AR2" s="60"/>
       <c r="AS2" s="3"/>
       <c r="AT2" s="3"/>
       <c r="AU2" s="3"/>
       <c r="AV2" s="3"/>
       <c r="AW2" s="3"/>
       <c r="AX2" s="3"/>
       <c r="AY2" s="3"/>
       <c r="AZ2" s="3"/>
       <c r="BA2" s="3"/>
     </row>
     <row r="3" spans="1:53" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="12"/>
       <c r="B3" s="14" t="s">
         <v>115</v>
       </c>
       <c r="C3" s="15"/>
       <c r="D3" s="15"/>
       <c r="E3" s="15"/>
       <c r="F3" s="15"/>
       <c r="G3" s="15"/>
       <c r="H3" s="15"/>
       <c r="I3" s="15"/>
       <c r="J3" s="16"/>
       <c r="K3" s="16"/>
-      <c r="L3" s="16"/>
-      <c r="M3" s="15"/>
+      <c r="L3" s="15"/>
+      <c r="M3" s="16"/>
       <c r="N3" s="15"/>
       <c r="O3" s="16"/>
       <c r="P3" s="15"/>
       <c r="Q3" s="15"/>
       <c r="R3" s="16"/>
       <c r="S3" s="16"/>
       <c r="T3" s="15"/>
       <c r="U3" s="15"/>
       <c r="V3" s="15"/>
       <c r="W3" s="15"/>
       <c r="X3" s="15"/>
       <c r="Y3" s="15"/>
       <c r="Z3" s="15"/>
       <c r="AA3" s="15"/>
       <c r="AB3" s="15"/>
       <c r="AC3" s="15"/>
       <c r="AD3" s="40"/>
       <c r="AE3" s="15"/>
       <c r="AF3" s="15"/>
       <c r="AG3" s="15"/>
       <c r="AH3" s="15"/>
       <c r="AI3" s="15"/>
       <c r="AJ3" s="16"/>
       <c r="AK3" s="16"/>
       <c r="AL3" s="16"/>
@@ -3220,51 +3220,53 @@
       <c r="D29" s="7" t="s">
         <v>48</v>
       </c>
       <c r="E29" s="6"/>
       <c r="F29" s="6"/>
       <c r="G29" s="6" t="s">
         <v>48</v>
       </c>
       <c r="H29" s="6" t="s">
         <v>48</v>
       </c>
       <c r="I29" s="6"/>
       <c r="J29" s="6"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
       <c r="M29" s="6"/>
       <c r="N29" s="6"/>
       <c r="O29" s="6"/>
       <c r="P29" s="6"/>
       <c r="Q29" s="6" t="s">
         <v>48</v>
       </c>
       <c r="R29" s="6"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
-      <c r="U29" s="7"/>
+      <c r="U29" s="7" t="s">
+        <v>48</v>
+      </c>
       <c r="V29" s="6"/>
       <c r="W29" s="6"/>
       <c r="X29" s="6"/>
       <c r="Y29" s="6"/>
       <c r="Z29" s="6"/>
       <c r="AA29" s="6"/>
       <c r="AB29" s="6"/>
       <c r="AC29" s="6"/>
       <c r="AD29" s="41"/>
       <c r="AE29" s="6"/>
       <c r="AF29" s="6"/>
       <c r="AG29" s="6"/>
       <c r="AH29" s="6"/>
       <c r="AI29" s="6"/>
       <c r="AJ29" s="6"/>
       <c r="AK29" s="6"/>
       <c r="AL29" s="6"/>
       <c r="AM29" s="6"/>
       <c r="AN29" s="6"/>
       <c r="AO29" s="6"/>
       <c r="AP29" s="6"/>
       <c r="AQ29" s="6"/>
       <c r="AR29" s="27"/>
     </row>
     <row r="30" spans="1:44" ht="22.8" x14ac:dyDescent="0.3">
@@ -3358,51 +3360,51 @@
       <c r="Z31" s="15"/>
       <c r="AA31" s="15"/>
       <c r="AB31" s="15"/>
       <c r="AC31" s="15"/>
       <c r="AD31" s="40"/>
       <c r="AE31" s="15"/>
       <c r="AF31" s="15"/>
       <c r="AG31" s="15"/>
       <c r="AH31" s="15"/>
       <c r="AI31" s="15"/>
       <c r="AJ31" s="15"/>
       <c r="AK31" s="15"/>
       <c r="AL31" s="15"/>
       <c r="AM31" s="15"/>
       <c r="AN31" s="15"/>
       <c r="AO31" s="15"/>
       <c r="AP31" s="15"/>
       <c r="AQ31" s="15"/>
       <c r="AR31" s="29"/>
     </row>
     <row r="32" spans="1:44" ht="34.200000000000003" x14ac:dyDescent="0.3">
       <c r="A32" s="12">
         <v>23</v>
       </c>
       <c r="B32" s="8" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="C32" s="20"/>
       <c r="D32" s="20" t="s">
         <v>48</v>
       </c>
       <c r="E32" s="21"/>
       <c r="F32" s="21"/>
       <c r="G32" s="21"/>
       <c r="H32" s="21"/>
       <c r="I32" s="21"/>
       <c r="J32" s="21"/>
       <c r="K32" s="21"/>
       <c r="L32" s="21"/>
       <c r="M32" s="21"/>
       <c r="N32" s="21"/>
       <c r="O32" s="21"/>
       <c r="P32" s="21"/>
       <c r="Q32" s="21"/>
       <c r="R32" s="21"/>
       <c r="S32" s="20"/>
       <c r="T32" s="20"/>
       <c r="U32" s="21" t="s">
         <v>48</v>
       </c>
       <c r="V32" s="21" t="s">
@@ -6474,51 +6476,51 @@
       <c r="AF84" s="6"/>
       <c r="AG84" s="6"/>
       <c r="AH84" s="6"/>
       <c r="AI84" s="6"/>
       <c r="AJ84" s="6"/>
       <c r="AK84" s="6" t="s">
         <v>48</v>
       </c>
       <c r="AL84" s="6" t="s">
         <v>48</v>
       </c>
       <c r="AM84" s="6" t="s">
         <v>48</v>
       </c>
       <c r="AN84" s="6"/>
       <c r="AO84" s="6"/>
       <c r="AP84" s="6"/>
       <c r="AQ84" s="6"/>
       <c r="AR84" s="27"/>
     </row>
     <row r="85" spans="1:44" ht="34.200000000000003" x14ac:dyDescent="0.3">
       <c r="A85" s="12">
         <v>69</v>
       </c>
       <c r="B85" s="8" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
       <c r="C85" s="6"/>
       <c r="D85" s="6" t="s">
         <v>48</v>
       </c>
       <c r="E85" s="6"/>
       <c r="F85" s="6" t="s">
         <v>48</v>
       </c>
       <c r="G85" s="6"/>
       <c r="H85" s="6"/>
       <c r="I85" s="6" t="s">
         <v>48</v>
       </c>
       <c r="J85" s="6" t="s">
         <v>48</v>
       </c>
       <c r="K85" s="6"/>
       <c r="L85" s="6"/>
       <c r="M85" s="6"/>
       <c r="N85" s="6"/>
       <c r="O85" s="6"/>
       <c r="P85" s="6"/>
       <c r="Q85" s="6"/>
       <c r="R85" s="6"/>
@@ -6534,51 +6536,51 @@
       <c r="Z85" s="6"/>
       <c r="AA85" s="6"/>
       <c r="AB85" s="6"/>
       <c r="AC85" s="6"/>
       <c r="AD85" s="41"/>
       <c r="AE85" s="6"/>
       <c r="AF85" s="6"/>
       <c r="AG85" s="6"/>
       <c r="AH85" s="6"/>
       <c r="AI85" s="6"/>
       <c r="AJ85" s="6"/>
       <c r="AK85" s="6"/>
       <c r="AL85" s="6"/>
       <c r="AM85" s="6"/>
       <c r="AN85" s="6"/>
       <c r="AO85" s="6"/>
       <c r="AP85" s="6"/>
       <c r="AQ85" s="6"/>
       <c r="AR85" s="27"/>
     </row>
     <row r="86" spans="1:44" ht="57" x14ac:dyDescent="0.3">
       <c r="A86" s="12">
         <v>70</v>
       </c>
       <c r="B86" s="8" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="C86" s="6"/>
       <c r="D86" s="6" t="s">
         <v>48</v>
       </c>
       <c r="E86" s="6"/>
       <c r="F86" s="6" t="s">
         <v>48</v>
       </c>
       <c r="G86" s="6"/>
       <c r="H86" s="6"/>
       <c r="I86" s="6" t="s">
         <v>48</v>
       </c>
       <c r="J86" s="6" t="s">
         <v>48</v>
       </c>
       <c r="K86" s="6"/>
       <c r="L86" s="6"/>
       <c r="M86" s="6"/>
       <c r="N86" s="6"/>
       <c r="O86" s="6"/>
       <c r="P86" s="6"/>
       <c r="Q86" s="6"/>
       <c r="R86" s="6"/>
@@ -6726,51 +6728,51 @@
       <c r="AF88" s="6"/>
       <c r="AG88" s="6"/>
       <c r="AH88" s="6"/>
       <c r="AI88" s="6"/>
       <c r="AJ88" s="6"/>
       <c r="AK88" s="6" t="s">
         <v>48</v>
       </c>
       <c r="AL88" s="6" t="s">
         <v>48</v>
       </c>
       <c r="AM88" s="6" t="s">
         <v>48</v>
       </c>
       <c r="AN88" s="6"/>
       <c r="AO88" s="6"/>
       <c r="AP88" s="6"/>
       <c r="AQ88" s="6"/>
       <c r="AR88" s="27"/>
     </row>
     <row r="89" spans="1:44" ht="34.200000000000003" x14ac:dyDescent="0.3">
       <c r="A89" s="12">
         <v>73</v>
       </c>
       <c r="B89" s="8" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="C89" s="6"/>
       <c r="D89" s="6" t="s">
         <v>48</v>
       </c>
       <c r="E89" s="6"/>
       <c r="F89" s="6" t="s">
         <v>48</v>
       </c>
       <c r="G89" s="6"/>
       <c r="H89" s="6"/>
       <c r="I89" s="6" t="s">
         <v>48</v>
       </c>
       <c r="J89" s="6" t="s">
         <v>48</v>
       </c>
       <c r="K89" s="6"/>
       <c r="L89" s="6"/>
       <c r="M89" s="6"/>
       <c r="N89" s="6"/>
       <c r="O89" s="6"/>
       <c r="P89" s="6"/>
       <c r="Q89" s="6"/>
       <c r="R89" s="6"/>
@@ -7366,51 +7368,51 @@
       <c r="AD98" s="41" t="s">
         <v>48</v>
       </c>
       <c r="AE98" s="6" t="s">
         <v>48</v>
       </c>
       <c r="AF98" s="6"/>
       <c r="AG98" s="6"/>
       <c r="AH98" s="6"/>
       <c r="AI98" s="6"/>
       <c r="AJ98" s="6"/>
       <c r="AK98" s="6"/>
       <c r="AL98" s="6"/>
       <c r="AM98" s="6"/>
       <c r="AN98" s="6"/>
       <c r="AO98" s="6"/>
       <c r="AP98" s="6"/>
       <c r="AQ98" s="6"/>
       <c r="AR98" s="27"/>
     </row>
     <row r="99" spans="1:44" ht="22.8" x14ac:dyDescent="0.3">
       <c r="A99" s="12">
         <v>83</v>
       </c>
       <c r="B99" s="8" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="C99" s="6"/>
       <c r="D99" s="6" t="s">
         <v>48</v>
       </c>
       <c r="E99" s="6"/>
       <c r="F99" s="6" t="s">
         <v>48</v>
       </c>
       <c r="G99" s="6"/>
       <c r="H99" s="6"/>
       <c r="I99" s="6"/>
       <c r="J99" s="6"/>
       <c r="K99" s="6"/>
       <c r="L99" s="6" t="s">
         <v>48</v>
       </c>
       <c r="M99" s="6" t="s">
         <v>48</v>
       </c>
       <c r="N99" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O99" s="6"/>
       <c r="P99" s="6"/>
@@ -8114,51 +8116,51 @@
       <c r="AB110" s="6"/>
       <c r="AC110" s="6" t="s">
         <v>48</v>
       </c>
       <c r="AD110" s="41"/>
       <c r="AE110" s="6"/>
       <c r="AF110" s="6"/>
       <c r="AG110" s="6"/>
       <c r="AH110" s="6"/>
       <c r="AI110" s="6"/>
       <c r="AJ110" s="6"/>
       <c r="AK110" s="6"/>
       <c r="AL110" s="6"/>
       <c r="AM110" s="6"/>
       <c r="AN110" s="6"/>
       <c r="AO110" s="6"/>
       <c r="AP110" s="6"/>
       <c r="AQ110" s="6"/>
       <c r="AR110" s="27"/>
     </row>
     <row r="111" spans="1:44" ht="22.8" x14ac:dyDescent="0.3">
       <c r="A111" s="12">
         <v>95</v>
       </c>
       <c r="B111" s="8" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="C111" s="6"/>
       <c r="D111" s="6" t="s">
         <v>48</v>
       </c>
       <c r="E111" s="6"/>
       <c r="F111" s="6" t="s">
         <v>48</v>
       </c>
       <c r="G111" s="6"/>
       <c r="H111" s="6"/>
       <c r="I111" s="6"/>
       <c r="J111" s="6"/>
       <c r="K111" s="6"/>
       <c r="L111" s="6" t="s">
         <v>48</v>
       </c>
       <c r="M111" s="6" t="s">
         <v>48</v>
       </c>
       <c r="N111" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O111" s="6"/>
       <c r="P111" s="6"/>
@@ -8972,56 +8974,56 @@
       <c r="AB123" s="32"/>
       <c r="AC123" s="32" t="s">
         <v>48</v>
       </c>
       <c r="AD123" s="45"/>
       <c r="AE123" s="32"/>
       <c r="AF123" s="32"/>
       <c r="AG123" s="32"/>
       <c r="AH123" s="32"/>
       <c r="AI123" s="32"/>
       <c r="AJ123" s="32"/>
       <c r="AK123" s="32"/>
       <c r="AL123" s="32"/>
       <c r="AM123" s="32"/>
       <c r="AN123" s="32"/>
       <c r="AO123" s="32"/>
       <c r="AP123" s="32"/>
       <c r="AQ123" s="32"/>
       <c r="AR123" s="33"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:AR123" xr:uid="{0C1BD312-2BA0-4732-805E-55702AD69C5D}"/>
   <conditionalFormatting sqref="C1:AR1">
     <cfRule type="duplicateValues" dxfId="2" priority="774"/>
   </conditionalFormatting>
-  <conditionalFormatting sqref="C2:AR2 C4:AR9 C11:AR11 C13:AR21 C23:AR23 C25:AR26 C28:AR30 C32:AR58 C60:AR69 D70:AR70 C71:AR71 C73:AR73 C75:AR77 C78:D78 C79:AR79 C81:AR12658">
+  <conditionalFormatting sqref="C78:D78 C2:AR2 C4:AR9 C11:AR11 C13:AR21 C23:AR23 C25:AR26 C28:AR30 C32:AR58 C60:K69 L60:AR71 D70:K70 C71:K71 C73:AR73 C75:AR77 C79:AR79 C81:AR12658">
     <cfRule type="cellIs" dxfId="1" priority="1" operator="equal">
       <formula>"x"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="C4:AR9 C11:AR11 C13:AR21 C23:AR23 C25:AR26 C28:AR30 C32:AR58 C60:AR69 D70:AR70 C71:AR71 C73:AR73 C75:AR77 C79:AR79 C81:AR123 C1:AR1">
+  <conditionalFormatting sqref="C4:AR9 C11:AR11 C13:AR21 C23:AR23 C25:AR26 C28:AR30 C32:AR58 C60:K69 L60:AR71 D70:K70 C71:K71 C73:AR73 C75:AR77 C79:AR79 C81:AR123 C1:AR1">
     <cfRule type="expression" dxfId="0" priority="4">
       <formula>MOD(COLUMN(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.74803149606299213" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" scale="70" fitToHeight="4" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 