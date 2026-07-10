--- v1 (2026-05-31)
+++ v2 (2026-07-10)
@@ -1,627 +1,631 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30224"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\JPicken\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://barcouncil-my.sharepoint.com/personal/jpicken_barstandardsboard_org_uk/Documents/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F60C1194-5C57-45EC-8F0B-6EBB6882E32F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{0DC5A128-1D31-48A5-A53C-61DC0FDCEFB5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="144" yWindow="720" windowWidth="22896" windowHeight="12240" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="BSB Scheme of Delegations" sheetId="4" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'BSB Scheme of Delegations'!$A$1:$AR$123</definedName>
     <definedName name="_Hlk129867745" localSheetId="0">'BSB Scheme of Delegations'!$B$93</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="770" uniqueCount="170">
   <si>
+    <t>Any Director (including Chief Operating Officer)</t>
+  </si>
+  <si>
+    <t>Chief Operating Officer</t>
+  </si>
+  <si>
+    <t>Director of Legal &amp; Information Management</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Director of Regulatory Enforcement</t>
+  </si>
+  <si>
+    <t>Director of Strategy, Policy &amp; Insights</t>
+  </si>
+  <si>
+    <t>Head of Examinations</t>
+  </si>
+  <si>
+    <t>Senior Lawyer (Contact &amp; Assessment)</t>
+  </si>
+  <si>
+    <t>Head of Contact and Assessment</t>
+  </si>
+  <si>
+    <t>Head of Governance</t>
+  </si>
+  <si>
+    <t>Head of Investigations and Enforcement</t>
+  </si>
+  <si>
+    <t>Deputy Head of Investigations &amp; Enforcement</t>
+  </si>
+  <si>
+    <t>Head of Post Office Case Unit (POCU) Team</t>
+  </si>
+  <si>
+    <t>Head of Legal</t>
+  </si>
+  <si>
+    <t>Head of Policy</t>
+  </si>
+  <si>
+    <t>Head of Supervision</t>
+  </si>
+  <si>
+    <t>Both of the following: One of the Head of Investigations and Enforcement or the Senior Lawyer (Investigations and Enforcement); AND One of the Head of Contact and Assessment or the Senior Lawyer (Contact and Assessment Team)</t>
+  </si>
+  <si>
+    <t>Contact Assessment Team Lawyer</t>
+  </si>
+  <si>
+    <t>Supervision Manager</t>
+  </si>
+  <si>
+    <t>Head of Authorisations</t>
+  </si>
+  <si>
+    <t>Authorisations Manager</t>
+  </si>
+  <si>
+    <t>Senior Regulatory Officer (Authorisation)</t>
+  </si>
+  <si>
+    <t>Regulatory Officer (Authorisation)</t>
+  </si>
+  <si>
+    <t>Regulatory Assistant (Authorisation)</t>
+  </si>
+  <si>
+    <t>Senior Regulatory Officer (Supervision)</t>
+  </si>
+  <si>
+    <t>Regulatory Officer (Supervision)</t>
+  </si>
+  <si>
+    <t>Examinations Manager</t>
+  </si>
+  <si>
+    <t>Senior Casework Lawyer</t>
+  </si>
+  <si>
+    <t>Casework Lawyer(s)</t>
+  </si>
+  <si>
+    <t>Case Officer</t>
+  </si>
+  <si>
+    <t>Complex Casework Paralegal</t>
+  </si>
+  <si>
+    <t>Head of Barrister Records and Customer Support</t>
+  </si>
+  <si>
+    <t>Barrister Records and AtP Project Officer</t>
+  </si>
+  <si>
+    <t>Barrister Records Officer</t>
+  </si>
+  <si>
+    <t>Barrister Records Assistant</t>
+  </si>
+  <si>
+    <t>Senior Assessment Officer</t>
+  </si>
+  <si>
+    <t>Assessment Officer(s)</t>
+  </si>
+  <si>
+    <t>Assessment Assistant(s)</t>
+  </si>
+  <si>
+    <t>Policy Manager (where expressly delegated by the Director of Strategy, Policy &amp; Insights)</t>
+  </si>
+  <si>
+    <t>Independent Decision-Making Panels</t>
+  </si>
+  <si>
+    <t>Independent Reviewer (external independent education contractor)</t>
+  </si>
+  <si>
+    <t>Bar Tribunals and Adjudication Service</t>
+  </si>
+  <si>
+    <t>Administration Manager</t>
+  </si>
+  <si>
+    <t>A. The Bar Standards Board delegates the below powers to the Director General, including the power to sub-delegate:</t>
+  </si>
+  <si>
+    <t>B. The Director General sub-delegates the powers granted by the Board as specified in A, in accordance with decision-making criteria, to the below parties:</t>
+  </si>
+  <si>
+    <t>REGULATORY POLICY</t>
+  </si>
+  <si>
     <t>Approve formal / published guidance on the interpretation of rules and regulations.</t>
   </si>
   <si>
+    <t>x</t>
+  </si>
+  <si>
     <t>Make changes to the rules, including the Handbook, as approved by the Legal Services Board through the exempt application process.</t>
   </si>
   <si>
     <t>Implement regulatory changes and policies that enact exempt changes.</t>
   </si>
   <si>
     <t>Implement rules, systems or procedures required to give effect to policies and regulatory arrangements previously agreed by the Board.</t>
   </si>
   <si>
     <t>Grant waivers from or modifications to requirements of the Handbook where appropriate, other than those requirements which are separately delegated within this Scheme of Delegations.</t>
   </si>
   <si>
     <t>Issue guidance to the Inns’ Conduct Committee or the Council of the Inns of Court to follow in carrying out their functions as set out in Part 4 of the Handbook and any Memorandum of Understanding between the parties (Part 4, Section B rQ6).</t>
   </si>
   <si>
+    <t>SUPERVISION</t>
+  </si>
+  <si>
+    <t>Approve a decision to take supervisory action, to take no action or to refer the case to the Investigations and Enforcement Team, and/or the Authorisations Team and/or the Contact and Assessment Team.</t>
+  </si>
+  <si>
+    <t>BSB ENTITY AUTHORISATION/LICENSING</t>
+  </si>
+  <si>
     <t>Authorise or license entity applications (rS85, rS86, and rS99).</t>
   </si>
   <si>
     <t>Refuse to authorise or license entity applications (rS85, rS86, and rS99, rS101, and rS102).</t>
   </si>
   <si>
     <t>Revoke or suspend authorisations / licences of BSB entities (rS117, rS130 and rS133).</t>
   </si>
   <si>
     <t>Impose conditions, obligations or terms on or modify a BSB entity’s authorisation or licence at any point (rS113, rS114 and rS116).</t>
   </si>
   <si>
     <t>Extend the decision period for considering entity applications (rS97).</t>
   </si>
   <si>
     <t>Approve an owner, manager, Head of Legal Practice (HOLP) or Head of Finance and Administration (HOFA), including emergency / temporary HOLPs or HOFAs (rS103, rS108, rS109 and rS132).</t>
   </si>
   <si>
     <t>Reject an owner, manager, Head of Legal Practice (HOLP) or Head of Finance and Administration (HOFA), including emergency/temporary HOLPs or HOFAs (rS104 - rS110).</t>
   </si>
   <si>
     <t>Provide express written consent to the appointment of a person who has been disqualified as an employee of a barrister in chambers (rC89.3).</t>
   </si>
   <si>
     <t>Provide express written consent to the appointment of a person as a HOLP, HOFA, manager or employee of an entity who has been disqualified (rC92).</t>
   </si>
   <si>
+    <t>INTERVENTION</t>
+  </si>
+  <si>
     <t>Authorise the use of intervention action in accordance with the powers set out at Schedule 14 to the Legal Services Act 2007, as modified by The Legal Services Act 2007 (General Council of the Bar) (Modification of Functions) Order 2018.</t>
   </si>
   <si>
+    <t>PROVISION OF INFORMATION</t>
+  </si>
+  <si>
     <t>Authorise the issue of a notice requiring the production of documents and/or provision of information in relation to a licensed body (section 93 Legal Services Act 2007 and rC64.4).</t>
   </si>
   <si>
     <t>Authorise the issue of a notice requiring the production of documents and/or provision of information in relation to a BSB authorised individual or BSB authorised body (Article 5 Legal Services Act 2007 (General Council of the Bar) (Modification of Functions) Order 2018 and rC64.4).</t>
   </si>
   <si>
+    <t>EDUCATION AND ASSESSMENTS</t>
+  </si>
+  <si>
     <t>Implement rules, systems or procedures required to give effect to policies and regulatory arrangements previously agreed by the Board with regard to formal assessment of standards for qualification / authorisation.</t>
   </si>
   <si>
     <t>Implement rules, systems or procedures required to give effect to policies and regulatory arrangements previously agreed by the Board with regard to training specification requirements and delivery.</t>
   </si>
   <si>
     <t>Take decisions in relation to the approval, refusal and rescinding of approval of individuals and organisations to provide training, supervision or assessment where required by the regulations.</t>
   </si>
   <si>
+    <t>AUTHORISATION AND WAIVERS</t>
+  </si>
+  <si>
+    <t>Take decisions in relation to applications for exemption from, or modifications to, any requirement of the Bar Qualification Rules (Part 4, Section B), except the power in rQ6 which is covered by Delegation 5.</t>
+  </si>
+  <si>
     <t>Take decisions in relation to applications for waivers from membership of BMIF (rC77).</t>
   </si>
   <si>
     <t>Take decisions in relation to applications for transferring lawyers (Rules rQ7 – rQ28) and the registration of European Lawyers as Registered European Lawyers (Rules rQ17 – rQ22 and Section 3 D).</t>
   </si>
   <si>
+    <t>25(a)</t>
+  </si>
+  <si>
     <t>Take decisions in relation to applications for exemptions from, or modifications to, any requirement for transferring lawyers (Rules rQ7 – rQ28), specifically applications to extend the time for completion of the Bar Transfer Test where exemption has been granted from standard training requirements.</t>
   </si>
   <si>
     <t>Take decisions in relation to applications for designation of a European Lawyer as a qualified person (rS22.2.b.i).</t>
   </si>
   <si>
     <t>Take decisions in relation to applications for waivers from or modifications to the requirement to work with a qualified person as defined in rS22 of the BSB Handbook (rS20 and rS21).</t>
   </si>
   <si>
     <t>Designate a person as unsuitable to be a qualified person (rS22).</t>
   </si>
   <si>
     <t>Take decisions in relation to applications for litigation extensions (rS47, rS58 and rS59).</t>
   </si>
   <si>
     <t>Take decisions in relation to applications for waivers from or modifications to the requirements that the BSB sets to undertake Public Access work (rC120).</t>
   </si>
   <si>
     <t>Take decisions in relation to applications for waivers from or modifications to the Continuing Professional Development Regulations, specifically waivers from or extensions of time to complete the requirements of the New Practitioner Programme (Part 4C rules rQ132).</t>
   </si>
   <si>
     <t>Exercise all powers under the Licensed Access Recognition Regulations.</t>
   </si>
   <si>
     <t>Approve applications for licensed access under the Licensed Access Recognition Regulations.</t>
   </si>
   <si>
+    <t>33(a)</t>
+  </si>
+  <si>
     <t>Approve applications for licensed access under the Licensed Access Recognition Regulations, specifically applications for amendments to or renewal of a licence, registration of an organisation accredited by the Office of the Immigration Services Commissioner (OISC) or renewal of a licence by an organisation already registered (rS24.2).</t>
   </si>
   <si>
     <t>Designate Legal Advice Centres as suitable for the attendance or employment of barristers, including by imposing conditions.</t>
   </si>
   <si>
+    <t>Authorise, refuse, modify or impose conditions on providers of the academic and vocational (integrated) or apprenticeship or vocational components / approved pathways (Part 4, B3).</t>
+  </si>
+  <si>
     <t>Authorise providers of the pupillage / work-based learning component (Part 4, B3).</t>
   </si>
   <si>
     <t>Withdraw authorisation, refuse, modify or impose conditions on providers of the pupillage / work-based learning component (Part 4, B3).</t>
   </si>
   <si>
+    <t>Withdraw authorisation from an AETO providing the academic and vocational (integrated) or apprenticehsip or vocational components / approved pathways (Part 4, B3).</t>
+  </si>
+  <si>
     <t>Take decisions in relation to applications for waivers from or modifications to the pupillage funding requirements (rC113 – rC117).</t>
   </si>
   <si>
     <t>Register a pupillage or refuse to register a pupillage.</t>
   </si>
   <si>
     <t>Retrospectively register a pupillage.</t>
   </si>
   <si>
     <t>Approve, or refuse to approve, the issue of a temporary qualification certificate (rQ26 to rQ28).</t>
   </si>
   <si>
+    <t>Register or refuse to register a person as a pupil supervisor.</t>
+  </si>
+  <si>
+    <t>Investigate any matter which appears to affect the suitability of a pupil supervisor to continue in that role, and to dismiss any report, take no action or take informal action.</t>
+  </si>
+  <si>
     <t>Waive, or refuse to waive, any fee generally charged by the BSB for any application for waiver from or authorisation under any provision of the BSB Handbook.</t>
   </si>
   <si>
     <t>Take decisions in relation to the equivalence of a degree awarded for the purposes of academic legal training outside the United Kingdom (rQ3.1 also see definition of academic legal training).</t>
   </si>
   <si>
     <t>Take decisions in relation to applications for waivers from or modifications to the regulatory restrictions as to which persons an employed barrister may supply legal services to (rS39).</t>
   </si>
   <si>
-    <t>Head of Supervision</t>
-[...26 lines deleted...]
-    <t>Administration Manager</t>
+    <t>RECORDS</t>
   </si>
   <si>
     <t>Register barristers as Public Access practitioners (rC120.1).</t>
   </si>
   <si>
     <t>Issue full practising certificates (rS46.1).</t>
   </si>
   <si>
     <t>Issue limited practising certificates (rS46.3).</t>
   </si>
   <si>
     <t>Issue registered European lawyers’ practising certificates (rS46.4).</t>
   </si>
   <si>
     <t>Amend practising certificates in response to requests (rS71).</t>
   </si>
   <si>
     <t>Amend practising certificates other than in response to requests (rS71).</t>
   </si>
   <si>
     <t>Endorse practising certificates to reflect any qualification restrictions or conditions imposed (rS72).</t>
   </si>
   <si>
     <t>Revoke practising certificates where barristers become authorised to practise by other approved regulators (rS73.1.a).</t>
   </si>
   <si>
     <t>Revoke practising certificates in response to requests, or where barristers are disbarred or suspended from practice (rS73.1.b – .c).</t>
   </si>
   <si>
     <t>Revoke practising certificates in the circumstances set out in Rule S59, or where barristers have failed to comply with undertakings to pay the appropriate practising certificate fees (rS73.2).</t>
   </si>
   <si>
     <t>Issue temporary practising certificates (rS76).</t>
   </si>
   <si>
     <t>Issue certificates of good standing (rE64.5).</t>
   </si>
   <si>
+    <t>C. The Bar Standards Board delegates the below power to the following party in the matrix:</t>
+  </si>
+  <si>
+    <t>Determine any request for review made under Part 4 B4, Part 3 C6, or Part 3 E11 of the Handbook and exercise the powers under rQ38.</t>
+  </si>
+  <si>
+    <t>D. The Bar Standards Board delegates the below powers to the following parties in the matrix:</t>
+  </si>
+  <si>
     <t>Determine whether applications for review of cohort-level decisions of central assessments are referred to the Independent Reviewer.</t>
   </si>
   <si>
     <t>Determine applications for review of cohort-level decisions of central assessments.</t>
   </si>
   <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
     <t>Make arrangements for the conduct of disciplinary hearings and impose disciplinary sanctions according to the regulatory arrangements in respect of entities, their managers and employees.</t>
   </si>
   <si>
+    <t>E. The Governance, Risk and Audit Committee (GRA) delegates the below power to the Director General, including the power to sub-delegate:</t>
+  </si>
+  <si>
+    <t>F. The Director General sub-delegates the power granted by the GRA as specified in E, in accordance with decision-making criteria, to the below parties:</t>
+  </si>
+  <si>
     <t>Approve terms of reference for, and arrangements for the conduct of, audits commissioned by the Governance, Risk and Audit Committee (including those agreed in the annual audit plan), providing that terms of reference for each audit are circulated to the Committee in advance of the audit.</t>
   </si>
   <si>
+    <t>G. The Commissioner of the Bar Standards Board delegates the below powers to the following parties in the matrix:</t>
+  </si>
+  <si>
     <t>Gather information relating to applicable persons from any source for the purposes of assessing whether there has been a potential breach of the Handbook (rE2.1).</t>
   </si>
   <si>
     <t>Exercise the power under rE12 to determine that a report or part of a report may be treated as an allegation (rE2.2).</t>
   </si>
   <si>
     <t>On receipt of a report received from a person entitled to complain to the Legal Ombudsman about the subject of the report, refer that report to the Legal Ombudsman or signpost the provider of the report to the Legal Ombudsman (rE4).</t>
   </si>
   <si>
     <t>Determine that a report relates to an applicable person’s actions in a part-time or temporary judicial or quasi-judicial capacity and refer the report to the person or body responsible for the appointment of the applicable person to the judicial or quasi-judicial office concerned or another person or body responsible for considering such reports (“the appropriate body”), and where it appears that the appropriate body should consider the report request notification of the outcome of the appropriate body’s consideration as soon as it has been dealt with, subject to rE6 to rE8 of the Handbook (rE5).</t>
   </si>
   <si>
+    <t>Where the appropriate body referred to in Delegation 68 refuses to deal with the report or it appears there is no appropriate body, decide whether or not to consider the report in accordance with the provisions of Section 5.A of the Handbook (rE6).</t>
+  </si>
+  <si>
+    <t>When the appropriate body referred to in Delegation 68 has dealt with the report, or the appropriate body has not dealt with it within a reasonable time or fully or satisfactorily, determine whether to consider the report in accordance with the provisions of Section 5.A of the Handbook and whether to consider any finding made and any action taken by the appropriate body (rE7).</t>
+  </si>
+  <si>
     <t>Determine that a report relates to the conduct of an applicable person who, since the events giving rise to the report took place, has been appointed to and continues to hold full-time judicial office and has ceased to practise, and not consider the report further and direct the person from whom the report is received to the Lord Chancellor or the Office of Judicial Complaints or to such other person or appropriate body with responsibility for addressing complaints about judges (rE9).</t>
   </si>
   <si>
     <t>Determine that a report in respect of an applicable person might more appropriately be dealt with by another body (e.g. an Inn, Circuit, employer, a complaint handling body or any other professional or regulatory body), and refer the report to such other body (rE10).</t>
   </si>
   <si>
+    <t>Determine that a report has not been dealt with by another body referred to in Delegation 72 within a reasonable time or fully or satisfactorily, and choose to exercise the powers set out in rE2.1 and rE2.2 of the Handbook (rE11).</t>
+  </si>
+  <si>
     <t>Determine, having regard to rE13 of the Handbook, that a report: discloses a potential breach of the Handbook by an applicable person; and/or potentially satisfies the disqualification condition, and then treat the report as an allegation (rE12).</t>
   </si>
   <si>
     <t>Carry out the investigation of allegations as appropriate (rE14.1).</t>
   </si>
   <si>
     <t>Withdraw any allegation and treat it as if a decision under rE12 of the Handbook had not been made (rE14.2).</t>
   </si>
   <si>
+    <t>Decide to treat a new report that comes to light during an investigation of an allegation that meets the criteria of rE12 as a new allegation (rE16).</t>
+  </si>
+  <si>
     <t>Decide to defer further consideration of an original allegation until a new allegation has been investigated (rE17).</t>
   </si>
   <si>
     <t>Determine that the conduct alleged did not constitute a breach of the Handbook, or that there was insufficient evidence of a breach of the Handbook (on the civil standard of proof) (rE19.1).</t>
   </si>
   <si>
     <t>Determine that the conduct alleged did constitute a breach of the Handbook (on the civil standard of proof) but that, in all the circumstances, no enforcement action should be taken in respect of the breach (rE19.2).</t>
   </si>
   <si>
     <t>Determine that the conduct alleged did constitute a breach of the Handbook (on the civil standard of proof) and that the breach should be dealt with by the imposition of an administrative sanction (rE19.3).</t>
-  </si>
-[...64 lines deleted...]
-    <t>33(a)</t>
   </si>
   <si>
     <t>Where the subject matter of an allegation against an applicable person involves:
 a) a conviction for an offence of dishonesty or deception; or
 b) a conviction for an offence under Section 4, Section 5 or Section 5A Road Traffic Act 1988 (Driving or being in charge of a motor vehicle with alcohol concentration/ concentration of a controlled drug above prescribed limit); or
 c) a breach of Part 3 or 4 of the Handbook; or
 d) any failure to pay an administrative fine within the relevant time; or
 e) a failure to comply with any requirements of a sanction imposed following Disciplinary Action
 decide that the conduct alleged may constitute a breach of the Handbook and, if the breach were to be proved, that an administrative sanction under rE19.3 would not be appropriate in all the circumstances (rE19.4a-e).</t>
   </si>
   <si>
+    <t>Determine that following a decision under Delegation 82 the alleged conduct should form the subject matter of a referral to Disciplinary Action (rE19.4).</t>
+  </si>
+  <si>
+    <t>Decide to refer an allegation to an Independent Decision-Making Panel for a decision (rE19.5).</t>
+  </si>
+  <si>
+    <t>Refer an allegation for supervisory action by the BSB (rE20).</t>
+  </si>
+  <si>
+    <t>Issue an applicable person with advice (rE21).</t>
+  </si>
+  <si>
+    <t>Determine that the requirements of rE33 of the Handbook are met and decide that an allegation which was otherwise going to be referred to the Disciplinary Tribunal may, with the consent of the applicable person against whom the allegation is made, be finally determined by an Independent Decision-Making Panel. This is referred to as the “determination by consent procedure”. (rE34).</t>
+  </si>
+  <si>
+    <t>Following a decision to refer an allegation to the determination by consent procedure in accordance with rE35, decide to terminate the determination by consent procedure at any time if the requirements of rE35 are considered to be no longer satisfied, or for any other good reason. (rE39).</t>
+  </si>
+  <si>
+    <t>While directing that an allegation shall form the subject matter of a disciplinary charge and/or disqualification application before a Disciplinary Tribunal, decide whether a three-person panel or a five-person panel is to be constituted. (rE46).</t>
+  </si>
+  <si>
     <t>Direct that a five-person panel is to be constituted if:
 .1 having regard to any indicative sanctions guidance published by BTAS/COIC/Bar Standards Board, in all the circumstances, a sanction of disbarment or suspension from practice for more than twelve months may be appropriate; or
 .2 having regard to any indicative sanctions guidance published by BTAS/COIC/Bar Standards Board, in all the circumstances, a sanction of indefinite disqualification or disqualification for a defined term of more than twelve months may be appropriate; or
 .3 having regard to any indicative sanctions guidance published by BTAS/COIC/Bar Standards Board, in all the circumstances, a sanction of a BSB entity having its authorisation or licence revoked or suspended for a period of more than twelve months may be appropriate; or
 .4 the allegation involves a conviction for dishonesty or deception
 and otherwise direct that a three-person panel is to be constituted. (rE48).</t>
   </si>
   <si>
-    <t>On receipt of a report or any other information, decide to refer a respondent to an interim panel if:
-[...5 lines deleted...]
-.2 having regard to the regulatory objectives pursuing an interim suspension or an interim disqualification order is appropriate in all the circumstances. (rE268).</t>
+    <t>Decide to refer to the same Disciplinary Tribunal any charges and/or disqualification applications which they consider may conveniently be dealt with together. (rE50.1).</t>
+  </si>
+  <si>
+    <t>Decide to refer any additional charges or disqualification applications relating to the same applicable person to the Disciplinary Tribunal which is dealing with the original disciplinary charge or disqualification application (as the case may be), even if the additional charge or application, by itself, may be regarded as insufficiently serious to merit disposal by a Disciplinary Tribunal of that level. (rE50.2).</t>
+  </si>
+  <si>
+    <t>Where an allegation forms the subject matter of a charge or application before a Disciplinary Tribunal and the Commissioner is responsible for bringing the charge or application on behalf of the Bar Standards Board and prosecuting that charge before such Disciplinary Tribunal, arrange for the appointment of a representative to settle the charge and to present the case before the Disciplinary Tribunal. (rE51.1).</t>
+  </si>
+  <si>
+    <t>Reconsider an allegation which has been disposed of by the Commissioner where new evidence becomes available which leads the Commissioner to conclude that it should do so, or for some other good reason. (rE61).</t>
+  </si>
+  <si>
+    <t>Following a reconsideration under delegation 94, decide to take any further or different action the Commissioner thinks fit, as if any earlier decision had not been made. (rE62).</t>
+  </si>
+  <si>
+    <t>Decide to make disclosure where it is in the public interest to disclose some or all of the details of the report or allegation. (rE64.7).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">On receipt of a referral or any other information, the Commissioner may refer a respondent to an interim panel if:
+.1  subject to rE269:
+      a. the respondent has been convicted of, or charged with, a criminal offence in any jurisdiction other than a minor criminal offence; or
+      b. the respondent has been convicted by another Approved Regulator, for which they have been sentenced to a period of suspension or termination of the right to practise; or
+      c.	the respondent has been intervened into by the Bar Standards Board; or
+      d.	removed;
+      e.	the referral is necessary to protect the interests of clients (or former or potential clients); or
+      f.	the referral is necessary to protect the public or is otherwise in the public interest; and
+.2   the Commissioner decides having regard to the regulatory objectives that pursuing an interim suspension or an interim disqualification order is appropriate in all the circumstances.
+</t>
+  </si>
+  <si>
+    <t>Make representations to the President of the Council of the Inns of Court regarding dates proposed for an interim suspension Panel and representations made by the respondent about the same (rE274.3).</t>
+  </si>
+  <si>
+    <t>If a respondent sends a letter in accordance with rE274.4 of the BSB Handbook which is satisfactory, accept the undertaking contained in the letter in lieu of the interim panel imposing any period of interim suspension or interim disqualification pending the disposal by a Disciplinary Tribunal of any charges of professional misconduct or applications for a disqualification order (as the case may be). (rE275).</t>
+  </si>
+  <si>
+    <t>Make representations to the President of the Council of the Inns of Court in relation to a letter received under rE279 of the BSB Handbook. (rE280).</t>
+  </si>
+  <si>
+    <t>Carry out any investigation, appropriate to the consideration of whether an Individual may be unfit to practise, prior to consideration of any referral under rE306 of the BSB Handbook. (rE304).</t>
   </si>
   <si>
     <t>Where the Commissioner receives information under rE303 of the BSB Handbook, write to the individual concerned as soon as reasonably practicable, subject to rE307 of the BSB Handbook:
 .1 notifying them that information has been received which appears to raise a question of whether they are unfit to practise; and,
 .2 providing them with copies of any information received under rE303 of the BSB Handbook or obtained under rE304 of the BSB Handbook. (rE305).</t>
   </si>
   <si>
-    <t>RECORDS</t>
-[...182 lines deleted...]
-    <t>Case Officer</t>
+    <t>Following receipt of information under rE303 of the BSB Handbook or during a referral under the Enforcement Decision Regulations, decide that an Individual may be unfit to practise and refer the matter to a Fitness to Practise Panel for determination. (rE306).</t>
+  </si>
+  <si>
+    <t>Request that a Medical Examiner nominated under rE310.1 or rE320.2.a of the BSB Handbook attend a hearing to present their findings. (rE311.3).</t>
+  </si>
+  <si>
+    <t>Where a Fitness to Practise Panel directs an interim restriction under rE313 of the BSB Handbook or accepts an undertaking under rE315 of the BSB Handbook, request that an interim restriction or undertaking be reviewed at a further hearing of the Fitness to Practise Panel. (rE316.1).</t>
+  </si>
+  <si>
+    <t>Decide that a case is ready for a hearing before a Fitness to Practise Panel, where no report has been prepared by a Medical Examiner. (rE318).</t>
+  </si>
+  <si>
+    <t>At any time during which an Individual is subject to a period of restriction or conditions, directed or undertaken pursuant to Part 5 Section D of the BSB Handbook, decide, of their own motion, or at the request of the Individual, to refer the matter to be reviewed before a Fitness to Practise Panel, where they consider there has been a significant change in the Individual’s circumstances or that there is some other good reason for a review to be undertaken. (rE324).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
-  <fonts count="4" x14ac:knownFonts="1">
+  <fonts count="4">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
@@ -1520,215 +1524,213 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0C1BD312-2BA0-4732-805E-55702AD69C5D}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BA123"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="2" ySplit="1" topLeftCell="C100" activePane="bottomRight" state="frozen"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="AC1" sqref="AC1"/>
+      <pane ySplit="1" topLeftCell="A111" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="B114" sqref="B114"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.45"/>
   <cols>
-    <col min="1" max="1" width="6.5546875" style="4" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="45" max="53" width="4.33203125" style="2" customWidth="1"/>
+    <col min="1" max="1" width="6.5703125" style="4" customWidth="1"/>
+    <col min="2" max="2" width="70.5703125" style="9" customWidth="1"/>
+    <col min="3" max="17" width="4.28515625" style="5" customWidth="1"/>
+    <col min="18" max="18" width="17.28515625" style="5" customWidth="1"/>
+    <col min="19" max="19" width="3.7109375" style="5" bestFit="1" customWidth="1"/>
+    <col min="20" max="29" width="4.28515625" style="5" customWidth="1"/>
+    <col min="30" max="30" width="4.28515625" style="46" customWidth="1"/>
+    <col min="31" max="44" width="4.28515625" style="5" customWidth="1"/>
+    <col min="45" max="53" width="4.28515625" style="2" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="1" customFormat="1" ht="171" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:53" s="1" customFormat="1" ht="171" customHeight="1">
       <c r="A1" s="10"/>
       <c r="B1" s="11"/>
       <c r="C1" s="36" t="s">
-        <v>164</v>
+        <v>0</v>
       </c>
       <c r="D1" s="36" t="s">
-        <v>162</v>
+        <v>1</v>
       </c>
       <c r="E1" s="36" t="s">
-        <v>143</v>
+        <v>2</v>
       </c>
       <c r="F1" s="36" t="s">
-        <v>142</v>
+        <v>3</v>
       </c>
       <c r="G1" s="36" t="s">
-        <v>165</v>
+        <v>4</v>
       </c>
       <c r="H1" s="36" t="s">
-        <v>163</v>
+        <v>5</v>
       </c>
       <c r="I1" s="36" t="s">
-        <v>144</v>
+        <v>6</v>
       </c>
       <c r="J1" s="36" t="s">
-        <v>51</v>
+        <v>7</v>
       </c>
       <c r="K1" s="36" t="s">
-        <v>145</v>
+        <v>8</v>
       </c>
       <c r="L1" s="36" t="s">
-        <v>47</v>
+        <v>9</v>
       </c>
       <c r="M1" s="36" t="s">
-        <v>167</v>
+        <v>10</v>
       </c>
       <c r="N1" s="36" t="s">
-        <v>160</v>
+        <v>11</v>
       </c>
       <c r="O1" s="36" t="s">
-        <v>149</v>
+        <v>12</v>
       </c>
       <c r="P1" s="36" t="s">
-        <v>150</v>
+        <v>13</v>
       </c>
       <c r="Q1" s="36" t="s">
-        <v>43</v>
+        <v>14</v>
       </c>
       <c r="R1" s="37" t="s">
-        <v>161</v>
+        <v>15</v>
       </c>
       <c r="S1" s="37" t="s">
-        <v>148</v>
+        <v>16</v>
       </c>
       <c r="T1" s="36" t="s">
-        <v>44</v>
+        <v>17</v>
       </c>
       <c r="U1" s="36" t="s">
-        <v>151</v>
+        <v>18</v>
       </c>
       <c r="V1" s="36" t="s">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="W1" s="36" t="s">
-        <v>126</v>
+        <v>20</v>
       </c>
       <c r="X1" s="36" t="s">
-        <v>127</v>
+        <v>21</v>
       </c>
       <c r="Y1" s="36" t="s">
-        <v>131</v>
+        <v>22</v>
       </c>
       <c r="Z1" s="36" t="s">
-        <v>139</v>
+        <v>23</v>
       </c>
       <c r="AA1" s="36" t="s">
-        <v>140</v>
+        <v>24</v>
       </c>
       <c r="AB1" s="36" t="s">
-        <v>46</v>
+        <v>25</v>
       </c>
       <c r="AC1" s="36" t="s">
-        <v>166</v>
+        <v>26</v>
       </c>
       <c r="AD1" s="39" t="s">
-        <v>168</v>
+        <v>27</v>
       </c>
       <c r="AE1" s="36" t="s">
-        <v>169</v>
+        <v>28</v>
       </c>
       <c r="AF1" s="36" t="s">
-        <v>136</v>
+        <v>29</v>
       </c>
       <c r="AG1" s="36" t="s">
-        <v>146</v>
+        <v>30</v>
       </c>
       <c r="AH1" s="36" t="s">
-        <v>147</v>
+        <v>31</v>
       </c>
       <c r="AI1" s="36" t="s">
-        <v>128</v>
+        <v>32</v>
       </c>
       <c r="AJ1" s="36" t="s">
-        <v>129</v>
+        <v>33</v>
       </c>
       <c r="AK1" s="36" t="s">
-        <v>141</v>
+        <v>34</v>
       </c>
       <c r="AL1" s="36" t="s">
-        <v>137</v>
+        <v>35</v>
       </c>
       <c r="AM1" s="36" t="s">
-        <v>138</v>
+        <v>36</v>
       </c>
       <c r="AN1" s="36" t="s">
-        <v>152</v>
+        <v>37</v>
       </c>
       <c r="AO1" s="36" t="s">
-        <v>49</v>
+        <v>38</v>
       </c>
       <c r="AP1" s="36" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="AQ1" s="36" t="s">
-        <v>159</v>
+        <v>40</v>
       </c>
       <c r="AR1" s="38" t="s">
-        <v>52</v>
+        <v>41</v>
       </c>
       <c r="AS1" s="3"/>
       <c r="AT1" s="3"/>
       <c r="AU1" s="3"/>
       <c r="AV1" s="3"/>
       <c r="AW1" s="3"/>
       <c r="AX1" s="3"/>
       <c r="AY1" s="3"/>
       <c r="AZ1" s="3"/>
       <c r="BA1" s="3"/>
     </row>
-    <row r="2" spans="1:53" s="1" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:53" s="1" customFormat="1" ht="26.25" customHeight="1">
       <c r="A2" s="57"/>
       <c r="B2" s="54" t="s">
-        <v>121</v>
+        <v>42</v>
       </c>
       <c r="C2" s="50" t="s">
-        <v>122</v>
+        <v>43</v>
       </c>
       <c r="D2" s="61"/>
       <c r="E2" s="58"/>
       <c r="F2" s="58"/>
       <c r="G2" s="58"/>
       <c r="H2" s="58"/>
       <c r="I2" s="58"/>
       <c r="J2" s="58"/>
       <c r="K2" s="58"/>
       <c r="L2" s="58"/>
       <c r="M2" s="58"/>
       <c r="N2" s="58"/>
       <c r="O2" s="58"/>
       <c r="P2" s="58"/>
       <c r="Q2" s="58"/>
       <c r="R2" s="59"/>
       <c r="S2" s="58"/>
       <c r="T2" s="58"/>
       <c r="U2" s="58"/>
       <c r="V2" s="58"/>
       <c r="W2" s="58"/>
       <c r="X2" s="58"/>
       <c r="Y2" s="58"/>
       <c r="Z2" s="58"/>
       <c r="AA2" s="58"/>
@@ -1737,7329 +1739,7338 @@
       <c r="AD2" s="58"/>
       <c r="AE2" s="58"/>
       <c r="AF2" s="58"/>
       <c r="AG2" s="58"/>
       <c r="AH2" s="58"/>
       <c r="AI2" s="58"/>
       <c r="AJ2" s="58"/>
       <c r="AK2" s="58"/>
       <c r="AL2" s="58"/>
       <c r="AM2" s="58"/>
       <c r="AN2" s="58"/>
       <c r="AO2" s="58"/>
       <c r="AP2" s="58"/>
       <c r="AQ2" s="58"/>
       <c r="AR2" s="60"/>
       <c r="AS2" s="3"/>
       <c r="AT2" s="3"/>
       <c r="AU2" s="3"/>
       <c r="AV2" s="3"/>
       <c r="AW2" s="3"/>
       <c r="AX2" s="3"/>
       <c r="AY2" s="3"/>
       <c r="AZ2" s="3"/>
       <c r="BA2" s="3"/>
     </row>
-    <row r="3" spans="1:53" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:53" ht="15" customHeight="1">
       <c r="A3" s="12"/>
       <c r="B3" s="14" t="s">
-        <v>115</v>
+        <v>44</v>
       </c>
       <c r="C3" s="15"/>
       <c r="D3" s="15"/>
       <c r="E3" s="15"/>
       <c r="F3" s="15"/>
       <c r="G3" s="15"/>
       <c r="H3" s="15"/>
       <c r="I3" s="15"/>
       <c r="J3" s="16"/>
       <c r="K3" s="16"/>
       <c r="L3" s="15"/>
       <c r="M3" s="16"/>
       <c r="N3" s="15"/>
       <c r="O3" s="16"/>
       <c r="P3" s="15"/>
       <c r="Q3" s="15"/>
       <c r="R3" s="16"/>
       <c r="S3" s="16"/>
       <c r="T3" s="15"/>
       <c r="U3" s="15"/>
       <c r="V3" s="15"/>
       <c r="W3" s="15"/>
       <c r="X3" s="15"/>
       <c r="Y3" s="15"/>
       <c r="Z3" s="15"/>
       <c r="AA3" s="15"/>
       <c r="AB3" s="15"/>
       <c r="AC3" s="15"/>
       <c r="AD3" s="40"/>
       <c r="AE3" s="15"/>
       <c r="AF3" s="15"/>
       <c r="AG3" s="15"/>
       <c r="AH3" s="15"/>
       <c r="AI3" s="15"/>
       <c r="AJ3" s="16"/>
       <c r="AK3" s="16"/>
       <c r="AL3" s="16"/>
       <c r="AM3" s="16"/>
       <c r="AN3" s="15"/>
       <c r="AO3" s="16"/>
       <c r="AP3" s="16"/>
       <c r="AQ3" s="16"/>
       <c r="AR3" s="17"/>
     </row>
-    <row r="4" spans="1:53" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:53">
       <c r="A4" s="12">
         <v>1</v>
       </c>
       <c r="B4" s="8" t="s">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E4" s="6"/>
       <c r="F4" s="6"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="6"/>
       <c r="N4" s="6"/>
       <c r="O4" s="6"/>
       <c r="P4" s="6"/>
       <c r="Q4" s="6"/>
       <c r="R4" s="6"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="6"/>
       <c r="W4" s="6"/>
       <c r="X4" s="6"/>
       <c r="Y4" s="6"/>
       <c r="Z4" s="6"/>
       <c r="AA4" s="6"/>
       <c r="AB4" s="6"/>
       <c r="AC4" s="6"/>
       <c r="AD4" s="41"/>
       <c r="AE4" s="6"/>
       <c r="AF4" s="6"/>
       <c r="AG4" s="6"/>
       <c r="AH4" s="6"/>
       <c r="AI4" s="6"/>
       <c r="AJ4" s="6"/>
       <c r="AK4" s="6"/>
       <c r="AL4" s="6"/>
       <c r="AM4" s="6"/>
       <c r="AN4" s="6"/>
       <c r="AO4" s="6"/>
       <c r="AP4" s="6"/>
       <c r="AQ4" s="6"/>
       <c r="AR4" s="27"/>
     </row>
-    <row r="5" spans="1:53" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:53" ht="22.9">
       <c r="A5" s="12">
         <v>2</v>
       </c>
       <c r="B5" s="8" t="s">
-        <v>1</v>
+        <v>47</v>
       </c>
       <c r="C5" s="7"/>
       <c r="D5" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G5" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
       <c r="N5" s="6"/>
       <c r="O5" s="6"/>
       <c r="P5" s="6"/>
       <c r="Q5" s="6"/>
       <c r="R5" s="6"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="6"/>
       <c r="W5" s="6"/>
       <c r="X5" s="6"/>
       <c r="Y5" s="6"/>
       <c r="Z5" s="6"/>
       <c r="AA5" s="6"/>
       <c r="AB5" s="6"/>
       <c r="AC5" s="6"/>
       <c r="AD5" s="41"/>
       <c r="AE5" s="6"/>
       <c r="AF5" s="6"/>
       <c r="AG5" s="6"/>
       <c r="AH5" s="6"/>
       <c r="AI5" s="6"/>
       <c r="AJ5" s="6"/>
       <c r="AK5" s="6"/>
       <c r="AL5" s="6"/>
       <c r="AM5" s="6"/>
       <c r="AN5" s="6"/>
       <c r="AO5" s="6"/>
       <c r="AP5" s="6"/>
       <c r="AQ5" s="6"/>
       <c r="AR5" s="27"/>
     </row>
-    <row r="6" spans="1:53" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:53">
       <c r="A6" s="12">
         <v>3</v>
       </c>
       <c r="B6" s="8" t="s">
-        <v>2</v>
+        <v>48</v>
       </c>
       <c r="C6" s="7"/>
       <c r="D6" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E6" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="F6" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G6" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
       <c r="M6" s="6"/>
       <c r="N6" s="6"/>
       <c r="O6" s="6"/>
       <c r="P6" s="6"/>
       <c r="Q6" s="6"/>
       <c r="R6" s="6"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="6"/>
       <c r="W6" s="6"/>
       <c r="X6" s="6"/>
       <c r="Y6" s="6"/>
       <c r="Z6" s="6"/>
       <c r="AA6" s="6"/>
       <c r="AB6" s="6"/>
       <c r="AC6" s="6"/>
       <c r="AD6" s="41"/>
       <c r="AE6" s="6"/>
       <c r="AF6" s="6"/>
       <c r="AG6" s="6"/>
       <c r="AH6" s="6"/>
       <c r="AI6" s="6"/>
       <c r="AJ6" s="6"/>
       <c r="AK6" s="6"/>
       <c r="AL6" s="6"/>
       <c r="AM6" s="6"/>
       <c r="AN6" s="6"/>
       <c r="AO6" s="6"/>
       <c r="AP6" s="6"/>
       <c r="AQ6" s="6"/>
       <c r="AR6" s="27"/>
     </row>
-    <row r="7" spans="1:53" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:53" ht="22.9">
       <c r="A7" s="12">
         <v>4</v>
       </c>
       <c r="B7" s="8" t="s">
-        <v>3</v>
+        <v>49</v>
       </c>
       <c r="C7" s="7"/>
       <c r="D7" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E7" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="F7" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G7" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
       <c r="N7" s="6"/>
       <c r="O7" s="6"/>
       <c r="P7" s="6"/>
       <c r="Q7" s="6"/>
       <c r="R7" s="6"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="6"/>
       <c r="W7" s="6"/>
       <c r="X7" s="6"/>
       <c r="Y7" s="6"/>
       <c r="Z7" s="6"/>
       <c r="AA7" s="6"/>
       <c r="AB7" s="6"/>
       <c r="AC7" s="6"/>
       <c r="AD7" s="41"/>
       <c r="AE7" s="6"/>
       <c r="AF7" s="6"/>
       <c r="AG7" s="6"/>
       <c r="AH7" s="6"/>
       <c r="AI7" s="6"/>
       <c r="AJ7" s="6"/>
       <c r="AK7" s="6"/>
       <c r="AL7" s="6"/>
       <c r="AM7" s="6"/>
       <c r="AN7" s="6"/>
       <c r="AO7" s="6"/>
       <c r="AP7" s="6"/>
       <c r="AQ7" s="6"/>
       <c r="AR7" s="27"/>
     </row>
-    <row r="8" spans="1:53" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:53" ht="22.9">
       <c r="A8" s="12">
         <v>5</v>
       </c>
       <c r="B8" s="8" t="s">
-        <v>4</v>
+        <v>50</v>
       </c>
       <c r="C8" s="7"/>
       <c r="D8" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E8" s="6"/>
       <c r="F8" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G8" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="V8" s="6"/>
       <c r="W8" s="6"/>
       <c r="X8" s="6"/>
       <c r="Y8" s="6"/>
       <c r="Z8" s="6"/>
       <c r="AA8" s="6"/>
       <c r="AB8" s="6"/>
       <c r="AC8" s="6"/>
       <c r="AD8" s="41"/>
       <c r="AE8" s="6"/>
       <c r="AF8" s="6"/>
       <c r="AG8" s="6"/>
       <c r="AH8" s="6"/>
       <c r="AI8" s="6"/>
       <c r="AJ8" s="6"/>
       <c r="AK8" s="6"/>
       <c r="AL8" s="6"/>
       <c r="AM8" s="6"/>
       <c r="AN8" s="6"/>
       <c r="AO8" s="6"/>
       <c r="AP8" s="6"/>
       <c r="AQ8" s="6"/>
       <c r="AR8" s="27"/>
     </row>
-    <row r="9" spans="1:53" ht="34.200000000000003" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:53" ht="34.15">
       <c r="A9" s="12">
         <v>6</v>
       </c>
       <c r="B9" s="8" t="s">
-        <v>5</v>
+        <v>51</v>
       </c>
       <c r="C9" s="18"/>
       <c r="D9" s="18" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E9" s="19"/>
       <c r="F9" s="19" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G9" s="19" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="H9" s="19"/>
       <c r="I9" s="19"/>
       <c r="J9" s="19"/>
       <c r="K9" s="19"/>
       <c r="L9" s="19"/>
       <c r="M9" s="19"/>
       <c r="N9" s="19"/>
       <c r="O9" s="19"/>
       <c r="P9" s="19"/>
       <c r="Q9" s="19"/>
       <c r="R9" s="19"/>
       <c r="S9" s="18"/>
       <c r="T9" s="18"/>
       <c r="U9" s="18"/>
       <c r="V9" s="19"/>
       <c r="W9" s="19"/>
       <c r="X9" s="19"/>
       <c r="Y9" s="19"/>
       <c r="Z9" s="19"/>
       <c r="AA9" s="19"/>
       <c r="AB9" s="19"/>
       <c r="AC9" s="19"/>
       <c r="AD9" s="42"/>
       <c r="AE9" s="19"/>
       <c r="AF9" s="19"/>
       <c r="AG9" s="19"/>
       <c r="AH9" s="19"/>
       <c r="AI9" s="19"/>
       <c r="AJ9" s="19"/>
       <c r="AK9" s="19"/>
       <c r="AL9" s="19"/>
       <c r="AM9" s="19"/>
       <c r="AN9" s="19"/>
       <c r="AO9" s="19"/>
       <c r="AP9" s="19"/>
       <c r="AQ9" s="19"/>
       <c r="AR9" s="28"/>
     </row>
-    <row r="10" spans="1:53" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:53">
       <c r="A10" s="12"/>
       <c r="B10" s="14" t="s">
-        <v>109</v>
+        <v>52</v>
       </c>
       <c r="C10" s="15"/>
       <c r="D10" s="15"/>
       <c r="E10" s="15"/>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15"/>
       <c r="I10" s="15"/>
       <c r="J10" s="15"/>
       <c r="K10" s="15"/>
       <c r="L10" s="15"/>
       <c r="M10" s="15"/>
       <c r="N10" s="15"/>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10" s="15"/>
       <c r="S10" s="15"/>
       <c r="T10" s="15"/>
       <c r="U10" s="15"/>
       <c r="V10" s="15"/>
       <c r="W10" s="15"/>
       <c r="X10" s="15"/>
       <c r="Y10" s="15"/>
       <c r="Z10" s="15"/>
       <c r="AA10" s="15"/>
       <c r="AB10" s="15"/>
       <c r="AC10" s="15"/>
       <c r="AD10" s="40"/>
       <c r="AE10" s="15"/>
       <c r="AF10" s="15"/>
       <c r="AG10" s="15"/>
       <c r="AH10" s="15"/>
       <c r="AI10" s="15"/>
       <c r="AJ10" s="15"/>
       <c r="AK10" s="15"/>
       <c r="AL10" s="15"/>
       <c r="AM10" s="15"/>
       <c r="AN10" s="15"/>
       <c r="AO10" s="15"/>
       <c r="AP10" s="15"/>
       <c r="AQ10" s="15"/>
       <c r="AR10" s="29"/>
     </row>
-    <row r="11" spans="1:53" ht="34.200000000000003" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:53" ht="34.15">
       <c r="A11" s="12">
         <v>7</v>
       </c>
       <c r="B11" s="8" t="s">
-        <v>123</v>
+        <v>53</v>
       </c>
       <c r="C11" s="23"/>
       <c r="D11" s="23" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E11" s="22"/>
       <c r="F11" s="22"/>
       <c r="G11" s="22"/>
       <c r="H11" s="22"/>
       <c r="I11" s="22"/>
       <c r="J11" s="22"/>
       <c r="K11" s="22"/>
       <c r="L11" s="22"/>
       <c r="M11" s="22"/>
       <c r="N11" s="22"/>
       <c r="O11" s="22"/>
       <c r="P11" s="22"/>
       <c r="Q11" s="22" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="R11" s="22"/>
       <c r="S11" s="23"/>
       <c r="T11" s="23" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="U11" s="23"/>
       <c r="V11" s="22"/>
       <c r="W11" s="22"/>
       <c r="X11" s="22"/>
       <c r="Y11" s="22"/>
       <c r="Z11" s="23" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AA11" s="22" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AB11" s="22"/>
       <c r="AC11" s="22"/>
       <c r="AD11" s="43"/>
       <c r="AE11" s="22"/>
       <c r="AF11" s="22"/>
       <c r="AG11" s="22"/>
       <c r="AH11" s="22"/>
       <c r="AI11" s="22"/>
       <c r="AJ11" s="22"/>
       <c r="AK11" s="22"/>
       <c r="AL11" s="22"/>
       <c r="AM11" s="22"/>
       <c r="AN11" s="22"/>
       <c r="AO11" s="22"/>
       <c r="AP11" s="22"/>
       <c r="AQ11" s="22"/>
       <c r="AR11" s="30"/>
     </row>
-    <row r="12" spans="1:53" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:53">
       <c r="A12" s="12"/>
       <c r="B12" s="14" t="s">
-        <v>110</v>
+        <v>54</v>
       </c>
       <c r="C12" s="15"/>
       <c r="D12" s="15"/>
       <c r="E12" s="15"/>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15"/>
       <c r="I12" s="15"/>
       <c r="J12" s="15"/>
       <c r="K12" s="15"/>
       <c r="L12" s="15"/>
       <c r="M12" s="15"/>
       <c r="N12" s="15"/>
       <c r="O12" s="15"/>
       <c r="P12" s="15"/>
       <c r="Q12" s="15"/>
       <c r="R12" s="15"/>
       <c r="S12" s="15"/>
       <c r="T12" s="15"/>
       <c r="U12" s="15"/>
       <c r="V12" s="15"/>
       <c r="W12" s="15"/>
       <c r="X12" s="15"/>
       <c r="Y12" s="15"/>
       <c r="Z12" s="15"/>
       <c r="AA12" s="15"/>
       <c r="AB12" s="15"/>
       <c r="AC12" s="15"/>
       <c r="AD12" s="40"/>
       <c r="AE12" s="15"/>
       <c r="AF12" s="15"/>
       <c r="AG12" s="15"/>
       <c r="AH12" s="15"/>
       <c r="AI12" s="15"/>
       <c r="AJ12" s="15"/>
       <c r="AK12" s="15"/>
       <c r="AL12" s="15"/>
       <c r="AM12" s="15"/>
       <c r="AN12" s="15"/>
       <c r="AO12" s="15"/>
       <c r="AP12" s="15"/>
       <c r="AQ12" s="15"/>
       <c r="AR12" s="29"/>
     </row>
-    <row r="13" spans="1:53" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:53">
       <c r="A13" s="12">
         <v>8</v>
       </c>
       <c r="B13" s="8" t="s">
-        <v>6</v>
+        <v>55</v>
       </c>
       <c r="C13" s="20"/>
       <c r="D13" s="20" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E13" s="21"/>
       <c r="F13" s="21"/>
       <c r="G13" s="21"/>
       <c r="H13" s="21"/>
       <c r="I13" s="21"/>
       <c r="J13" s="21"/>
       <c r="K13" s="21"/>
       <c r="L13" s="21"/>
       <c r="M13" s="21"/>
       <c r="N13" s="21"/>
       <c r="O13" s="21"/>
       <c r="P13" s="21"/>
       <c r="Q13" s="21"/>
       <c r="R13" s="21"/>
       <c r="S13" s="20"/>
       <c r="T13" s="20"/>
       <c r="U13" s="21" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="V13" s="21" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="W13" s="21" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="X13" s="21" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="Y13" s="21"/>
       <c r="Z13" s="21"/>
       <c r="AA13" s="21"/>
       <c r="AB13" s="21"/>
       <c r="AC13" s="21"/>
       <c r="AD13" s="44"/>
       <c r="AE13" s="21"/>
       <c r="AF13" s="21"/>
       <c r="AG13" s="21"/>
       <c r="AH13" s="21"/>
       <c r="AI13" s="21"/>
       <c r="AJ13" s="21"/>
       <c r="AK13" s="21"/>
       <c r="AL13" s="21"/>
       <c r="AM13" s="21"/>
       <c r="AN13" s="21"/>
       <c r="AO13" s="21"/>
       <c r="AP13" s="21"/>
       <c r="AQ13" s="21"/>
       <c r="AR13" s="31"/>
     </row>
-    <row r="14" spans="1:53" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:53">
       <c r="A14" s="12">
         <v>9</v>
       </c>
       <c r="B14" s="8" t="s">
-        <v>7</v>
+        <v>56</v>
       </c>
       <c r="C14" s="7"/>
       <c r="D14" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E14" s="6"/>
       <c r="F14" s="6"/>
       <c r="G14" s="6"/>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="6"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="21" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="V14" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="W14" s="6"/>
       <c r="X14" s="6"/>
       <c r="Y14" s="6"/>
       <c r="Z14" s="6"/>
       <c r="AA14" s="6"/>
       <c r="AB14" s="6"/>
       <c r="AC14" s="6"/>
       <c r="AD14" s="41"/>
       <c r="AE14" s="6"/>
       <c r="AF14" s="6"/>
       <c r="AG14" s="6"/>
       <c r="AH14" s="6"/>
       <c r="AI14" s="6"/>
       <c r="AJ14" s="6"/>
       <c r="AK14" s="6"/>
       <c r="AL14" s="6"/>
       <c r="AM14" s="6"/>
       <c r="AN14" s="6"/>
       <c r="AO14" s="6"/>
       <c r="AP14" s="6"/>
       <c r="AQ14" s="6"/>
       <c r="AR14" s="27"/>
     </row>
-    <row r="15" spans="1:53" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:53">
       <c r="A15" s="12">
         <v>10</v>
       </c>
       <c r="B15" s="8" t="s">
-        <v>8</v>
+        <v>57</v>
       </c>
       <c r="C15" s="7"/>
       <c r="D15" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E15" s="6"/>
       <c r="F15" s="6"/>
       <c r="G15" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="6"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="V15" s="6"/>
       <c r="W15" s="6"/>
       <c r="X15" s="6"/>
       <c r="Y15" s="6"/>
       <c r="Z15" s="6"/>
       <c r="AA15" s="6"/>
       <c r="AB15" s="6"/>
       <c r="AC15" s="6"/>
       <c r="AD15" s="41"/>
       <c r="AE15" s="6"/>
       <c r="AF15" s="6"/>
       <c r="AG15" s="6"/>
       <c r="AH15" s="6"/>
       <c r="AI15" s="6"/>
       <c r="AJ15" s="6"/>
       <c r="AK15" s="6"/>
       <c r="AL15" s="6"/>
       <c r="AM15" s="6"/>
       <c r="AN15" s="6"/>
       <c r="AO15" s="6"/>
       <c r="AP15" s="6"/>
       <c r="AQ15" s="6"/>
       <c r="AR15" s="27"/>
     </row>
-    <row r="16" spans="1:53" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:53" ht="22.9">
       <c r="A16" s="12">
         <v>11</v>
       </c>
       <c r="B16" s="8" t="s">
-        <v>9</v>
+        <v>58</v>
       </c>
       <c r="C16" s="7"/>
       <c r="D16" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E16" s="6"/>
       <c r="F16" s="6"/>
       <c r="G16" s="6"/>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="6"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="21" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="V16" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="W16" s="6"/>
       <c r="X16" s="6"/>
       <c r="Y16" s="6"/>
       <c r="Z16" s="6"/>
       <c r="AA16" s="6"/>
       <c r="AB16" s="6"/>
       <c r="AC16" s="6"/>
       <c r="AD16" s="41"/>
       <c r="AE16" s="6"/>
       <c r="AF16" s="6"/>
       <c r="AG16" s="6"/>
       <c r="AH16" s="6"/>
       <c r="AI16" s="6"/>
       <c r="AJ16" s="6"/>
       <c r="AK16" s="6"/>
       <c r="AL16" s="6"/>
       <c r="AM16" s="6"/>
       <c r="AN16" s="6"/>
       <c r="AO16" s="6"/>
       <c r="AP16" s="6"/>
       <c r="AQ16" s="6"/>
       <c r="AR16" s="27"/>
     </row>
-    <row r="17" spans="1:44" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:44">
       <c r="A17" s="12">
         <v>12</v>
       </c>
       <c r="B17" s="8" t="s">
-        <v>10</v>
+        <v>59</v>
       </c>
       <c r="C17" s="7"/>
       <c r="D17" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E17" s="6"/>
       <c r="F17" s="6"/>
       <c r="G17" s="6"/>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="6"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="21" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="V17" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="W17" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="X17" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="Y17" s="6"/>
       <c r="Z17" s="6"/>
       <c r="AA17" s="6"/>
       <c r="AB17" s="6"/>
       <c r="AC17" s="6"/>
       <c r="AD17" s="41"/>
       <c r="AE17" s="6"/>
       <c r="AF17" s="6"/>
       <c r="AG17" s="6"/>
       <c r="AH17" s="6"/>
       <c r="AI17" s="6"/>
       <c r="AJ17" s="6"/>
       <c r="AK17" s="6"/>
       <c r="AL17" s="6"/>
       <c r="AM17" s="6"/>
       <c r="AN17" s="6"/>
       <c r="AO17" s="6"/>
       <c r="AP17" s="6"/>
       <c r="AQ17" s="6"/>
       <c r="AR17" s="27"/>
     </row>
-    <row r="18" spans="1:44" ht="34.200000000000003" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:44" ht="34.15">
       <c r="A18" s="12">
         <v>13</v>
       </c>
       <c r="B18" s="8" t="s">
-        <v>11</v>
+        <v>60</v>
       </c>
       <c r="C18" s="7"/>
       <c r="D18" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E18" s="6"/>
       <c r="F18" s="6"/>
       <c r="G18" s="6"/>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="6"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="21" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="V18" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="W18" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="X18" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="Y18" s="6"/>
       <c r="Z18" s="6"/>
       <c r="AA18" s="6"/>
       <c r="AB18" s="6"/>
       <c r="AC18" s="6"/>
       <c r="AD18" s="41"/>
       <c r="AE18" s="6"/>
       <c r="AF18" s="6"/>
       <c r="AG18" s="6"/>
       <c r="AH18" s="6"/>
       <c r="AI18" s="6"/>
       <c r="AJ18" s="6"/>
       <c r="AK18" s="6"/>
       <c r="AL18" s="6"/>
       <c r="AM18" s="6"/>
       <c r="AN18" s="6"/>
       <c r="AO18" s="6"/>
       <c r="AP18" s="6"/>
       <c r="AQ18" s="6"/>
       <c r="AR18" s="27"/>
     </row>
-    <row r="19" spans="1:44" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:44" ht="22.9">
       <c r="A19" s="12">
         <v>14</v>
       </c>
       <c r="B19" s="8" t="s">
-        <v>12</v>
+        <v>61</v>
       </c>
       <c r="C19" s="7"/>
       <c r="D19" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E19" s="6"/>
       <c r="F19" s="6"/>
       <c r="G19" s="6"/>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="6"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="21" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="V19" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="W19" s="6"/>
       <c r="X19" s="6"/>
       <c r="Y19" s="6"/>
       <c r="Z19" s="6"/>
       <c r="AA19" s="6"/>
       <c r="AB19" s="6"/>
       <c r="AC19" s="6"/>
       <c r="AD19" s="41"/>
       <c r="AE19" s="6"/>
       <c r="AF19" s="6"/>
       <c r="AG19" s="6"/>
       <c r="AH19" s="6"/>
       <c r="AI19" s="6"/>
       <c r="AJ19" s="6"/>
       <c r="AK19" s="6"/>
       <c r="AL19" s="6"/>
       <c r="AM19" s="6"/>
       <c r="AN19" s="6"/>
       <c r="AO19" s="6"/>
       <c r="AP19" s="6"/>
       <c r="AQ19" s="6"/>
       <c r="AR19" s="27"/>
     </row>
-    <row r="20" spans="1:44" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:44" ht="22.9">
       <c r="A20" s="12">
         <v>15</v>
       </c>
       <c r="B20" s="8" t="s">
-        <v>13</v>
+        <v>62</v>
       </c>
       <c r="C20" s="7"/>
       <c r="D20" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E20" s="6"/>
       <c r="F20" s="6"/>
       <c r="G20" s="6"/>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="6"/>
       <c r="N20" s="6"/>
       <c r="O20" s="6"/>
       <c r="P20" s="6"/>
       <c r="Q20" s="6"/>
       <c r="R20" s="6"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="21" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="V20" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="W20" s="6"/>
       <c r="X20" s="6"/>
       <c r="Y20" s="6"/>
       <c r="Z20" s="6"/>
       <c r="AA20" s="6"/>
       <c r="AB20" s="6"/>
       <c r="AC20" s="6"/>
       <c r="AD20" s="41"/>
       <c r="AE20" s="6"/>
       <c r="AF20" s="6"/>
       <c r="AG20" s="6"/>
       <c r="AH20" s="6"/>
       <c r="AI20" s="6"/>
       <c r="AJ20" s="6"/>
       <c r="AK20" s="6"/>
       <c r="AL20" s="6"/>
       <c r="AM20" s="6"/>
       <c r="AN20" s="6"/>
       <c r="AO20" s="6"/>
       <c r="AP20" s="6"/>
       <c r="AQ20" s="6"/>
       <c r="AR20" s="27"/>
     </row>
-    <row r="21" spans="1:44" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:44" ht="22.9">
       <c r="A21" s="12">
         <v>16</v>
       </c>
       <c r="B21" s="8" t="s">
-        <v>14</v>
+        <v>63</v>
       </c>
       <c r="C21" s="18"/>
       <c r="D21" s="18" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E21" s="19"/>
       <c r="F21" s="19"/>
       <c r="G21" s="19"/>
       <c r="H21" s="19"/>
       <c r="I21" s="19"/>
       <c r="J21" s="19"/>
       <c r="K21" s="19"/>
       <c r="L21" s="19"/>
       <c r="M21" s="19"/>
       <c r="N21" s="19"/>
       <c r="O21" s="19"/>
       <c r="P21" s="19"/>
       <c r="Q21" s="19"/>
       <c r="R21" s="19"/>
       <c r="S21" s="18"/>
       <c r="T21" s="18"/>
       <c r="U21" s="21" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="V21" s="19" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="W21" s="19"/>
       <c r="X21" s="19"/>
       <c r="Y21" s="19"/>
       <c r="Z21" s="19"/>
       <c r="AA21" s="19"/>
       <c r="AB21" s="19"/>
       <c r="AC21" s="19"/>
       <c r="AD21" s="42"/>
       <c r="AE21" s="19"/>
       <c r="AF21" s="19"/>
       <c r="AG21" s="19"/>
       <c r="AH21" s="19"/>
       <c r="AI21" s="19"/>
       <c r="AJ21" s="19"/>
       <c r="AK21" s="19"/>
       <c r="AL21" s="19"/>
       <c r="AM21" s="19"/>
       <c r="AN21" s="19"/>
       <c r="AO21" s="19"/>
       <c r="AP21" s="19"/>
       <c r="AQ21" s="19"/>
       <c r="AR21" s="28"/>
     </row>
-    <row r="22" spans="1:44" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:44">
       <c r="A22" s="12"/>
       <c r="B22" s="26" t="s">
-        <v>111</v>
+        <v>64</v>
       </c>
       <c r="C22" s="15"/>
       <c r="D22" s="15"/>
       <c r="E22" s="15"/>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15"/>
       <c r="I22" s="15"/>
       <c r="J22" s="15"/>
       <c r="K22" s="15"/>
       <c r="L22" s="15"/>
       <c r="M22" s="15"/>
       <c r="N22" s="15"/>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
       <c r="R22" s="15"/>
       <c r="S22" s="15"/>
       <c r="T22" s="15"/>
       <c r="U22" s="15"/>
       <c r="V22" s="15"/>
       <c r="W22" s="15"/>
       <c r="X22" s="15"/>
       <c r="Y22" s="15"/>
       <c r="Z22" s="15"/>
       <c r="AA22" s="15"/>
       <c r="AB22" s="15"/>
       <c r="AC22" s="15"/>
       <c r="AD22" s="40"/>
       <c r="AE22" s="15"/>
       <c r="AF22" s="15"/>
       <c r="AG22" s="15"/>
       <c r="AH22" s="15"/>
       <c r="AI22" s="15"/>
       <c r="AJ22" s="15"/>
       <c r="AK22" s="15"/>
       <c r="AL22" s="15"/>
       <c r="AM22" s="15"/>
       <c r="AN22" s="15"/>
       <c r="AO22" s="15"/>
       <c r="AP22" s="15"/>
       <c r="AQ22" s="15"/>
       <c r="AR22" s="29"/>
     </row>
-    <row r="23" spans="1:44" ht="34.200000000000003" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:44" ht="34.15">
       <c r="A23" s="12">
         <v>17</v>
       </c>
       <c r="B23" s="8" t="s">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="C23" s="23"/>
       <c r="D23" s="23" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E23" s="22"/>
       <c r="F23" s="22" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G23" s="22" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="H23" s="22"/>
       <c r="I23" s="22"/>
       <c r="J23" s="22"/>
       <c r="K23" s="22"/>
       <c r="L23" s="22"/>
       <c r="M23" s="22"/>
       <c r="N23" s="22"/>
       <c r="O23" s="22"/>
       <c r="P23" s="22"/>
       <c r="Q23" s="22"/>
       <c r="R23" s="22"/>
       <c r="S23" s="23"/>
       <c r="T23" s="7"/>
       <c r="U23" s="23"/>
       <c r="V23" s="22"/>
       <c r="W23" s="22"/>
       <c r="X23" s="22"/>
       <c r="Y23" s="22"/>
       <c r="Z23" s="22"/>
       <c r="AA23" s="22"/>
       <c r="AB23" s="22"/>
       <c r="AC23" s="22"/>
       <c r="AD23" s="43"/>
       <c r="AE23" s="22"/>
       <c r="AF23" s="22"/>
       <c r="AG23" s="22"/>
       <c r="AH23" s="22"/>
       <c r="AI23" s="22"/>
       <c r="AJ23" s="22"/>
       <c r="AK23" s="22"/>
       <c r="AL23" s="22"/>
       <c r="AM23" s="22"/>
       <c r="AN23" s="22"/>
       <c r="AO23" s="22"/>
       <c r="AP23" s="22"/>
       <c r="AQ23" s="22"/>
       <c r="AR23" s="30"/>
     </row>
-    <row r="24" spans="1:44" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:44">
       <c r="A24" s="12"/>
       <c r="B24" s="14" t="s">
-        <v>112</v>
+        <v>66</v>
       </c>
       <c r="C24" s="25"/>
       <c r="D24" s="15"/>
       <c r="E24" s="15"/>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15"/>
       <c r="I24" s="15"/>
       <c r="J24" s="15"/>
       <c r="K24" s="15"/>
       <c r="L24" s="15"/>
       <c r="M24" s="15"/>
       <c r="N24" s="15"/>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
       <c r="R24" s="15"/>
       <c r="S24" s="15"/>
       <c r="T24" s="15"/>
       <c r="U24" s="15"/>
       <c r="V24" s="15"/>
       <c r="W24" s="15"/>
       <c r="X24" s="15"/>
       <c r="Y24" s="15"/>
       <c r="Z24" s="15"/>
       <c r="AA24" s="15"/>
       <c r="AB24" s="15"/>
       <c r="AC24" s="15"/>
       <c r="AD24" s="40"/>
       <c r="AE24" s="15"/>
       <c r="AF24" s="15"/>
       <c r="AG24" s="15"/>
       <c r="AH24" s="15"/>
       <c r="AI24" s="15"/>
       <c r="AJ24" s="15"/>
       <c r="AK24" s="15"/>
       <c r="AL24" s="15"/>
       <c r="AM24" s="15"/>
       <c r="AN24" s="15"/>
       <c r="AO24" s="15"/>
       <c r="AP24" s="15"/>
       <c r="AQ24" s="15"/>
       <c r="AR24" s="29"/>
     </row>
-    <row r="25" spans="1:44" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:44" ht="22.9">
       <c r="A25" s="12">
         <v>18</v>
       </c>
       <c r="B25" s="8" t="s">
-        <v>16</v>
+        <v>67</v>
       </c>
       <c r="C25" s="20"/>
       <c r="D25" s="20" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E25" s="21" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="F25" s="21" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G25" s="21"/>
       <c r="H25" s="21"/>
       <c r="I25" s="21"/>
       <c r="J25" s="21"/>
       <c r="K25" s="21"/>
       <c r="L25" s="21" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="M25" s="21" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="N25" s="21" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="O25" s="21" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="P25" s="21"/>
       <c r="Q25" s="21" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="R25" s="21"/>
       <c r="S25" s="20"/>
       <c r="T25" s="20"/>
       <c r="U25" s="20"/>
       <c r="V25" s="21"/>
       <c r="W25" s="21"/>
       <c r="X25" s="21"/>
       <c r="Y25" s="21"/>
       <c r="Z25" s="21"/>
       <c r="AA25" s="21"/>
       <c r="AB25" s="21"/>
       <c r="AC25" s="21"/>
       <c r="AD25" s="44"/>
       <c r="AE25" s="21"/>
       <c r="AF25" s="21"/>
       <c r="AG25" s="21"/>
       <c r="AH25" s="21"/>
       <c r="AI25" s="21"/>
       <c r="AJ25" s="21"/>
       <c r="AK25" s="21"/>
       <c r="AL25" s="21"/>
       <c r="AM25" s="21"/>
       <c r="AN25" s="21"/>
       <c r="AO25" s="21"/>
       <c r="AP25" s="21"/>
       <c r="AQ25" s="21"/>
       <c r="AR25" s="31"/>
     </row>
-    <row r="26" spans="1:44" ht="45.6" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:44" ht="45.6">
       <c r="A26" s="12">
         <v>19</v>
       </c>
       <c r="B26" s="8" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="C26" s="18"/>
       <c r="D26" s="18" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E26" s="19" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="F26" s="19" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G26" s="19"/>
       <c r="H26" s="19"/>
       <c r="I26" s="19"/>
       <c r="J26" s="19"/>
       <c r="K26" s="19"/>
       <c r="L26" s="19" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="M26" s="19" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="N26" s="19" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="O26" s="19" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="P26" s="19"/>
       <c r="Q26" s="19" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="R26" s="19"/>
       <c r="S26" s="18"/>
       <c r="T26" s="18"/>
       <c r="U26" s="18"/>
       <c r="V26" s="19"/>
       <c r="W26" s="19"/>
       <c r="X26" s="19"/>
       <c r="Y26" s="19"/>
       <c r="Z26" s="19"/>
       <c r="AA26" s="19"/>
       <c r="AB26" s="19"/>
       <c r="AC26" s="19"/>
       <c r="AD26" s="42"/>
       <c r="AE26" s="19"/>
       <c r="AF26" s="19"/>
       <c r="AG26" s="19"/>
       <c r="AH26" s="19"/>
       <c r="AI26" s="19"/>
       <c r="AJ26" s="19"/>
       <c r="AK26" s="19"/>
       <c r="AL26" s="19"/>
       <c r="AM26" s="19"/>
       <c r="AN26" s="19"/>
       <c r="AO26" s="19"/>
       <c r="AP26" s="19"/>
       <c r="AQ26" s="19"/>
       <c r="AR26" s="28"/>
     </row>
-    <row r="27" spans="1:44" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:44">
       <c r="A27" s="12"/>
       <c r="B27" s="14" t="s">
-        <v>113</v>
+        <v>69</v>
       </c>
       <c r="C27" s="25"/>
       <c r="D27" s="15"/>
       <c r="E27" s="15"/>
       <c r="F27" s="15"/>
       <c r="G27" s="15"/>
       <c r="H27" s="15"/>
       <c r="I27" s="15"/>
       <c r="J27" s="15"/>
       <c r="K27" s="15"/>
       <c r="L27" s="15"/>
       <c r="M27" s="15"/>
       <c r="N27" s="15"/>
       <c r="O27" s="15"/>
       <c r="P27" s="15"/>
       <c r="Q27" s="15"/>
       <c r="R27" s="15"/>
       <c r="S27" s="15"/>
       <c r="T27" s="15"/>
       <c r="U27" s="15"/>
       <c r="V27" s="15"/>
       <c r="W27" s="15"/>
       <c r="X27" s="15"/>
       <c r="Y27" s="15"/>
       <c r="Z27" s="15"/>
       <c r="AA27" s="15"/>
       <c r="AB27" s="15"/>
       <c r="AC27" s="15"/>
       <c r="AD27" s="40"/>
       <c r="AE27" s="15"/>
       <c r="AF27" s="15"/>
       <c r="AG27" s="15"/>
       <c r="AH27" s="15"/>
       <c r="AI27" s="15"/>
       <c r="AJ27" s="15"/>
       <c r="AK27" s="15"/>
       <c r="AL27" s="15"/>
       <c r="AM27" s="15"/>
       <c r="AN27" s="15"/>
       <c r="AO27" s="15"/>
       <c r="AP27" s="15"/>
       <c r="AQ27" s="15"/>
       <c r="AR27" s="29"/>
     </row>
-    <row r="28" spans="1:44" ht="34.200000000000003" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:44" ht="34.15">
       <c r="A28" s="12">
         <v>20</v>
       </c>
       <c r="B28" s="8" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="C28" s="20"/>
       <c r="D28" s="20" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E28" s="21"/>
       <c r="F28" s="21"/>
       <c r="G28" s="21" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="H28" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="I28" s="21"/>
       <c r="J28" s="21"/>
       <c r="K28" s="21"/>
       <c r="L28" s="21"/>
       <c r="M28" s="21"/>
       <c r="N28" s="21"/>
       <c r="O28" s="21"/>
       <c r="P28" s="21"/>
       <c r="Q28" s="21"/>
       <c r="R28" s="21"/>
       <c r="S28" s="20"/>
       <c r="T28" s="20"/>
       <c r="U28" s="20" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="V28" s="21" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="W28" s="21"/>
       <c r="X28" s="21"/>
       <c r="Y28" s="21"/>
       <c r="Z28" s="21"/>
       <c r="AA28" s="21"/>
       <c r="AB28" s="21" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AC28" s="21"/>
       <c r="AD28" s="44"/>
       <c r="AE28" s="21"/>
       <c r="AF28" s="21"/>
       <c r="AG28" s="21"/>
       <c r="AH28" s="21"/>
       <c r="AI28" s="21"/>
       <c r="AJ28" s="21"/>
       <c r="AK28" s="21"/>
       <c r="AL28" s="21"/>
       <c r="AM28" s="21"/>
       <c r="AN28" s="21"/>
       <c r="AO28" s="21"/>
       <c r="AP28" s="21"/>
       <c r="AQ28" s="21"/>
       <c r="AR28" s="31"/>
     </row>
-    <row r="29" spans="1:44" ht="34.200000000000003" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:44" ht="34.15">
       <c r="A29" s="12">
         <v>21</v>
       </c>
       <c r="B29" s="8" t="s">
-        <v>19</v>
+        <v>71</v>
       </c>
       <c r="C29" s="7"/>
       <c r="D29" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E29" s="6"/>
       <c r="F29" s="6"/>
       <c r="G29" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="H29" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="I29" s="6"/>
       <c r="J29" s="6"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
       <c r="M29" s="6"/>
       <c r="N29" s="6"/>
       <c r="O29" s="6"/>
       <c r="P29" s="6"/>
       <c r="Q29" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="R29" s="6"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="V29" s="6"/>
       <c r="W29" s="6"/>
       <c r="X29" s="6"/>
       <c r="Y29" s="6"/>
       <c r="Z29" s="6"/>
       <c r="AA29" s="6"/>
       <c r="AB29" s="6"/>
       <c r="AC29" s="6"/>
       <c r="AD29" s="41"/>
       <c r="AE29" s="6"/>
       <c r="AF29" s="6"/>
       <c r="AG29" s="6"/>
       <c r="AH29" s="6"/>
       <c r="AI29" s="6"/>
       <c r="AJ29" s="6"/>
       <c r="AK29" s="6"/>
       <c r="AL29" s="6"/>
       <c r="AM29" s="6"/>
       <c r="AN29" s="6"/>
       <c r="AO29" s="6"/>
       <c r="AP29" s="6"/>
       <c r="AQ29" s="6"/>
       <c r="AR29" s="27"/>
     </row>
-    <row r="30" spans="1:44" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:44" ht="22.9">
       <c r="A30" s="12">
         <v>22</v>
       </c>
       <c r="B30" s="8" t="s">
-        <v>20</v>
+        <v>72</v>
       </c>
       <c r="C30" s="18"/>
       <c r="D30" s="18" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E30" s="19"/>
       <c r="F30" s="19"/>
       <c r="G30" s="19" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="H30" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="I30" s="19"/>
       <c r="J30" s="19"/>
       <c r="K30" s="19"/>
       <c r="L30" s="19"/>
       <c r="M30" s="19"/>
       <c r="N30" s="19"/>
       <c r="O30" s="19"/>
       <c r="P30" s="19"/>
       <c r="Q30" s="19"/>
       <c r="R30" s="19"/>
       <c r="S30" s="18"/>
       <c r="T30" s="18"/>
       <c r="U30" s="21" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="V30" s="19" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="W30" s="19"/>
       <c r="X30" s="19"/>
       <c r="Y30" s="19"/>
       <c r="Z30" s="19"/>
       <c r="AA30" s="19"/>
       <c r="AB30" s="19"/>
       <c r="AC30" s="19"/>
       <c r="AD30" s="42"/>
       <c r="AE30" s="19"/>
       <c r="AF30" s="19"/>
       <c r="AG30" s="19"/>
       <c r="AH30" s="19"/>
       <c r="AI30" s="19"/>
       <c r="AJ30" s="19"/>
       <c r="AK30" s="19"/>
       <c r="AL30" s="19"/>
       <c r="AM30" s="19"/>
       <c r="AN30" s="19"/>
       <c r="AO30" s="19"/>
       <c r="AP30" s="19"/>
       <c r="AQ30" s="19"/>
       <c r="AR30" s="28"/>
     </row>
-    <row r="31" spans="1:44" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:44">
       <c r="A31" s="12"/>
       <c r="B31" s="14" t="s">
-        <v>114</v>
+        <v>73</v>
       </c>
       <c r="C31" s="25"/>
       <c r="D31" s="15"/>
       <c r="E31" s="15"/>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="15"/>
       <c r="I31" s="15"/>
       <c r="J31" s="15"/>
       <c r="K31" s="15"/>
       <c r="L31" s="15"/>
       <c r="M31" s="15"/>
       <c r="N31" s="15"/>
       <c r="O31" s="15"/>
       <c r="P31" s="15"/>
       <c r="Q31" s="15"/>
       <c r="R31" s="15"/>
       <c r="S31" s="15"/>
       <c r="T31" s="15"/>
       <c r="U31" s="15"/>
       <c r="V31" s="15"/>
       <c r="W31" s="15"/>
       <c r="X31" s="15"/>
       <c r="Y31" s="15"/>
       <c r="Z31" s="15"/>
       <c r="AA31" s="15"/>
       <c r="AB31" s="15"/>
       <c r="AC31" s="15"/>
       <c r="AD31" s="40"/>
       <c r="AE31" s="15"/>
       <c r="AF31" s="15"/>
       <c r="AG31" s="15"/>
       <c r="AH31" s="15"/>
       <c r="AI31" s="15"/>
       <c r="AJ31" s="15"/>
       <c r="AK31" s="15"/>
       <c r="AL31" s="15"/>
       <c r="AM31" s="15"/>
       <c r="AN31" s="15"/>
       <c r="AO31" s="15"/>
       <c r="AP31" s="15"/>
       <c r="AQ31" s="15"/>
       <c r="AR31" s="29"/>
     </row>
-    <row r="32" spans="1:44" ht="34.200000000000003" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:44" ht="34.15">
       <c r="A32" s="12">
         <v>23</v>
       </c>
       <c r="B32" s="8" t="s">
-        <v>157</v>
+        <v>74</v>
       </c>
       <c r="C32" s="20"/>
       <c r="D32" s="20" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E32" s="21"/>
       <c r="F32" s="21"/>
       <c r="G32" s="21"/>
       <c r="H32" s="21"/>
       <c r="I32" s="21"/>
       <c r="J32" s="21"/>
       <c r="K32" s="21"/>
       <c r="L32" s="21"/>
       <c r="M32" s="21"/>
       <c r="N32" s="21"/>
       <c r="O32" s="21"/>
       <c r="P32" s="21"/>
       <c r="Q32" s="21"/>
       <c r="R32" s="21"/>
       <c r="S32" s="20"/>
       <c r="T32" s="20"/>
       <c r="U32" s="21" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="V32" s="21" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="W32" s="21" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="X32" s="21" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="Y32" s="21"/>
       <c r="Z32" s="21"/>
       <c r="AA32" s="21"/>
       <c r="AB32" s="21"/>
       <c r="AC32" s="21"/>
       <c r="AD32" s="44"/>
       <c r="AE32" s="21"/>
       <c r="AF32" s="21"/>
       <c r="AG32" s="21"/>
       <c r="AH32" s="21"/>
       <c r="AI32" s="21"/>
       <c r="AJ32" s="21"/>
       <c r="AK32" s="21"/>
       <c r="AL32" s="21"/>
       <c r="AM32" s="21"/>
       <c r="AN32" s="21"/>
       <c r="AO32" s="21"/>
       <c r="AP32" s="21"/>
       <c r="AQ32" s="21"/>
       <c r="AR32" s="31"/>
     </row>
-    <row r="33" spans="1:44" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:44">
       <c r="A33" s="12">
         <v>24</v>
       </c>
       <c r="B33" s="8" t="s">
-        <v>21</v>
+        <v>75</v>
       </c>
       <c r="C33" s="7"/>
       <c r="D33" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E33" s="6"/>
       <c r="F33" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G33" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="6"/>
       <c r="N33" s="6"/>
       <c r="O33" s="6"/>
       <c r="P33" s="6"/>
       <c r="Q33" s="6"/>
       <c r="R33" s="6"/>
       <c r="S33" s="7"/>
       <c r="T33" s="7"/>
       <c r="U33" s="7"/>
       <c r="V33" s="6"/>
       <c r="W33" s="6"/>
       <c r="X33" s="6"/>
       <c r="Y33" s="6"/>
       <c r="Z33" s="6"/>
       <c r="AA33" s="6"/>
       <c r="AB33" s="6"/>
       <c r="AC33" s="6"/>
       <c r="AD33" s="41"/>
       <c r="AE33" s="6"/>
       <c r="AF33" s="6"/>
       <c r="AG33" s="6"/>
       <c r="AH33" s="6"/>
       <c r="AI33" s="6"/>
       <c r="AJ33" s="6"/>
       <c r="AK33" s="6"/>
       <c r="AL33" s="6"/>
       <c r="AM33" s="6"/>
       <c r="AN33" s="6"/>
       <c r="AO33" s="6"/>
       <c r="AP33" s="6"/>
       <c r="AQ33" s="6"/>
       <c r="AR33" s="27"/>
     </row>
-    <row r="34" spans="1:44" ht="34.200000000000003" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:44" ht="34.15">
       <c r="A34" s="12">
         <v>25</v>
       </c>
       <c r="B34" s="8" t="s">
-        <v>22</v>
+        <v>76</v>
       </c>
       <c r="C34" s="7"/>
       <c r="D34" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E34" s="6"/>
       <c r="F34" s="6"/>
       <c r="G34" s="6"/>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="6"/>
       <c r="N34" s="6"/>
       <c r="O34" s="6"/>
       <c r="P34" s="6"/>
       <c r="Q34" s="6"/>
       <c r="R34" s="6"/>
       <c r="S34" s="7"/>
       <c r="T34" s="7"/>
       <c r="U34" s="21" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="V34" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="W34" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="X34" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="Y34" s="6"/>
       <c r="Z34" s="6"/>
       <c r="AA34" s="6"/>
       <c r="AB34" s="6"/>
       <c r="AC34" s="6"/>
       <c r="AD34" s="41"/>
       <c r="AE34" s="6"/>
       <c r="AF34" s="6"/>
       <c r="AG34" s="6"/>
       <c r="AH34" s="6"/>
       <c r="AI34" s="6"/>
       <c r="AJ34" s="6"/>
       <c r="AK34" s="6"/>
       <c r="AL34" s="6"/>
       <c r="AM34" s="6"/>
       <c r="AN34" s="6"/>
       <c r="AO34" s="6"/>
       <c r="AP34" s="6"/>
       <c r="AQ34" s="6"/>
       <c r="AR34" s="27"/>
     </row>
-    <row r="35" spans="1:44" ht="45.6" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:44" ht="45.6">
       <c r="A35" s="12" t="s">
-        <v>102</v>
+        <v>77</v>
       </c>
       <c r="B35" s="8" t="s">
-        <v>23</v>
+        <v>78</v>
       </c>
       <c r="C35" s="7"/>
       <c r="D35" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E35" s="6"/>
       <c r="F35" s="6"/>
       <c r="G35" s="6"/>
       <c r="H35" s="6"/>
       <c r="I35" s="6"/>
       <c r="J35" s="6"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
       <c r="M35" s="6"/>
       <c r="N35" s="6"/>
       <c r="O35" s="6"/>
       <c r="P35" s="6"/>
       <c r="Q35" s="6"/>
       <c r="R35" s="6"/>
       <c r="S35" s="7"/>
       <c r="T35" s="7"/>
       <c r="U35" s="21" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="V35" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="W35" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="X35" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="Y35" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="Z35" s="6"/>
       <c r="AA35" s="6"/>
       <c r="AB35" s="6"/>
       <c r="AC35" s="6"/>
       <c r="AD35" s="41"/>
       <c r="AE35" s="6"/>
       <c r="AF35" s="6"/>
       <c r="AG35" s="6"/>
       <c r="AH35" s="6"/>
       <c r="AI35" s="6"/>
       <c r="AJ35" s="6"/>
       <c r="AK35" s="6"/>
       <c r="AL35" s="6"/>
       <c r="AM35" s="6"/>
       <c r="AN35" s="6"/>
       <c r="AO35" s="6"/>
       <c r="AP35" s="6"/>
       <c r="AQ35" s="6"/>
       <c r="AR35" s="27"/>
     </row>
-    <row r="36" spans="1:44" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:44" ht="22.9">
       <c r="A36" s="12">
         <v>26</v>
       </c>
       <c r="B36" s="8" t="s">
-        <v>24</v>
+        <v>79</v>
       </c>
       <c r="C36" s="7"/>
       <c r="D36" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E36" s="6"/>
       <c r="F36" s="6"/>
       <c r="G36" s="6"/>
       <c r="H36" s="6"/>
       <c r="I36" s="6"/>
       <c r="J36" s="6"/>
       <c r="K36" s="6"/>
       <c r="L36" s="6"/>
       <c r="M36" s="6"/>
       <c r="N36" s="6"/>
       <c r="O36" s="6"/>
       <c r="P36" s="6"/>
       <c r="Q36" s="6"/>
       <c r="R36" s="6"/>
       <c r="S36" s="7"/>
       <c r="T36" s="7"/>
       <c r="U36" s="21" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="V36" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="W36" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="X36" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="Y36" s="6"/>
       <c r="Z36" s="6"/>
       <c r="AA36" s="6"/>
       <c r="AB36" s="6"/>
       <c r="AC36" s="6"/>
       <c r="AD36" s="41"/>
       <c r="AE36" s="6"/>
       <c r="AF36" s="6"/>
       <c r="AG36" s="6"/>
       <c r="AH36" s="6"/>
       <c r="AI36" s="6"/>
       <c r="AJ36" s="6"/>
       <c r="AK36" s="6"/>
       <c r="AL36" s="6"/>
       <c r="AM36" s="6"/>
       <c r="AN36" s="6"/>
       <c r="AO36" s="6"/>
       <c r="AP36" s="6"/>
       <c r="AQ36" s="6"/>
       <c r="AR36" s="27"/>
     </row>
-    <row r="37" spans="1:44" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:44" ht="22.9">
       <c r="A37" s="12">
         <v>27</v>
       </c>
       <c r="B37" s="8" t="s">
-        <v>25</v>
+        <v>80</v>
       </c>
       <c r="C37" s="7"/>
       <c r="D37" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E37" s="6"/>
       <c r="F37" s="6"/>
       <c r="G37" s="6"/>
       <c r="H37" s="6"/>
       <c r="I37" s="6"/>
       <c r="J37" s="6"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
       <c r="M37" s="6"/>
       <c r="N37" s="6"/>
       <c r="O37" s="6"/>
       <c r="P37" s="6"/>
       <c r="Q37" s="6"/>
       <c r="R37" s="6"/>
       <c r="S37" s="7"/>
       <c r="T37" s="7"/>
       <c r="U37" s="21" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="V37" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="W37" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="X37" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="Y37" s="6"/>
       <c r="Z37" s="6"/>
       <c r="AA37" s="6"/>
       <c r="AB37" s="6"/>
       <c r="AC37" s="6"/>
       <c r="AD37" s="41"/>
       <c r="AE37" s="6"/>
       <c r="AF37" s="6"/>
       <c r="AG37" s="6"/>
       <c r="AH37" s="6"/>
       <c r="AI37" s="6"/>
       <c r="AJ37" s="6"/>
       <c r="AK37" s="6"/>
       <c r="AL37" s="6"/>
       <c r="AM37" s="6"/>
       <c r="AN37" s="6"/>
       <c r="AO37" s="6"/>
       <c r="AP37" s="6"/>
       <c r="AQ37" s="6"/>
       <c r="AR37" s="27"/>
     </row>
-    <row r="38" spans="1:44" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:44">
       <c r="A38" s="12">
         <v>28</v>
       </c>
       <c r="B38" s="8" t="s">
-        <v>26</v>
+        <v>81</v>
       </c>
       <c r="C38" s="7"/>
       <c r="D38" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E38" s="6"/>
       <c r="F38" s="6"/>
       <c r="G38" s="6"/>
       <c r="H38" s="6"/>
       <c r="I38" s="6"/>
       <c r="J38" s="6"/>
       <c r="K38" s="6"/>
       <c r="L38" s="6"/>
       <c r="M38" s="6"/>
       <c r="N38" s="6"/>
       <c r="O38" s="6"/>
       <c r="P38" s="6"/>
       <c r="Q38" s="6"/>
       <c r="R38" s="6"/>
       <c r="S38" s="7"/>
       <c r="T38" s="7"/>
       <c r="U38" s="21" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="V38" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="W38" s="6"/>
       <c r="X38" s="6"/>
       <c r="Y38" s="6"/>
       <c r="Z38" s="6"/>
       <c r="AA38" s="6"/>
       <c r="AB38" s="6"/>
       <c r="AC38" s="6"/>
       <c r="AD38" s="41"/>
       <c r="AE38" s="6"/>
       <c r="AF38" s="6"/>
       <c r="AG38" s="6"/>
       <c r="AH38" s="6"/>
       <c r="AI38" s="6"/>
       <c r="AJ38" s="6"/>
       <c r="AK38" s="6"/>
       <c r="AL38" s="6"/>
       <c r="AM38" s="6"/>
       <c r="AN38" s="6"/>
       <c r="AO38" s="6"/>
       <c r="AP38" s="6"/>
       <c r="AQ38" s="6"/>
       <c r="AR38" s="27"/>
     </row>
-    <row r="39" spans="1:44" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:44">
       <c r="A39" s="12">
         <v>29</v>
       </c>
       <c r="B39" s="8" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
       <c r="C39" s="7"/>
       <c r="D39" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E39" s="6"/>
       <c r="F39" s="6"/>
       <c r="G39" s="6"/>
       <c r="H39" s="6"/>
       <c r="I39" s="6"/>
       <c r="J39" s="6"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
       <c r="M39" s="6"/>
       <c r="N39" s="6"/>
       <c r="O39" s="6"/>
       <c r="P39" s="6"/>
       <c r="Q39" s="6"/>
       <c r="R39" s="6"/>
       <c r="S39" s="7"/>
       <c r="T39" s="7"/>
       <c r="U39" s="21" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="V39" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="W39" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="X39" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="Y39" s="6"/>
       <c r="Z39" s="6"/>
       <c r="AA39" s="6"/>
       <c r="AB39" s="6"/>
       <c r="AC39" s="6"/>
       <c r="AD39" s="41"/>
       <c r="AE39" s="6"/>
       <c r="AF39" s="6"/>
       <c r="AG39" s="6"/>
       <c r="AH39" s="6"/>
       <c r="AI39" s="6"/>
       <c r="AJ39" s="6"/>
       <c r="AK39" s="6"/>
       <c r="AL39" s="6"/>
       <c r="AM39" s="6"/>
       <c r="AN39" s="6"/>
       <c r="AO39" s="6"/>
       <c r="AP39" s="6"/>
       <c r="AQ39" s="6"/>
       <c r="AR39" s="27"/>
     </row>
-    <row r="40" spans="1:44" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:44" ht="22.9">
       <c r="A40" s="12">
         <v>30</v>
       </c>
       <c r="B40" s="8" t="s">
-        <v>28</v>
+        <v>83</v>
       </c>
       <c r="C40" s="7"/>
       <c r="D40" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E40" s="6"/>
       <c r="F40" s="6"/>
       <c r="G40" s="6"/>
       <c r="H40" s="6"/>
       <c r="I40" s="6"/>
       <c r="J40" s="6"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
       <c r="M40" s="6"/>
       <c r="N40" s="6"/>
       <c r="O40" s="6"/>
       <c r="P40" s="6"/>
       <c r="Q40" s="6"/>
       <c r="R40" s="6"/>
       <c r="S40" s="7"/>
       <c r="T40" s="7"/>
       <c r="U40" s="21" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="V40" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="W40" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="X40" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="Y40" s="6"/>
       <c r="Z40" s="6"/>
       <c r="AA40" s="6"/>
       <c r="AB40" s="6"/>
       <c r="AC40" s="6"/>
       <c r="AD40" s="41"/>
       <c r="AE40" s="6"/>
       <c r="AF40" s="6"/>
       <c r="AG40" s="6"/>
       <c r="AH40" s="6"/>
       <c r="AI40" s="6"/>
       <c r="AJ40" s="6"/>
       <c r="AK40" s="6"/>
       <c r="AL40" s="6"/>
       <c r="AM40" s="6"/>
       <c r="AN40" s="6"/>
       <c r="AO40" s="6"/>
       <c r="AP40" s="6"/>
       <c r="AQ40" s="6"/>
       <c r="AR40" s="27"/>
     </row>
-    <row r="41" spans="1:44" ht="34.200000000000003" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:44" ht="34.15">
       <c r="A41" s="12">
         <v>31</v>
       </c>
       <c r="B41" s="8" t="s">
-        <v>29</v>
+        <v>84</v>
       </c>
       <c r="C41" s="7"/>
       <c r="D41" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E41" s="6"/>
       <c r="F41" s="6"/>
       <c r="G41" s="6"/>
       <c r="H41" s="6"/>
       <c r="I41" s="6"/>
       <c r="J41" s="6"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
       <c r="M41" s="6"/>
       <c r="N41" s="6"/>
       <c r="O41" s="6"/>
       <c r="P41" s="6"/>
       <c r="Q41" s="6"/>
       <c r="R41" s="6"/>
       <c r="S41" s="7"/>
       <c r="T41" s="7"/>
       <c r="U41" s="21" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="V41" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="W41" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="X41" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="Y41" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="Z41" s="6"/>
       <c r="AA41" s="6"/>
       <c r="AB41" s="6"/>
       <c r="AC41" s="6"/>
       <c r="AD41" s="41"/>
       <c r="AE41" s="6"/>
       <c r="AF41" s="6"/>
       <c r="AG41" s="6"/>
       <c r="AH41" s="6"/>
       <c r="AI41" s="6"/>
       <c r="AJ41" s="6"/>
       <c r="AK41" s="6"/>
       <c r="AL41" s="6"/>
       <c r="AM41" s="6"/>
       <c r="AN41" s="6"/>
       <c r="AO41" s="6"/>
       <c r="AP41" s="6"/>
       <c r="AQ41" s="6"/>
       <c r="AR41" s="27"/>
     </row>
-    <row r="42" spans="1:44" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:44">
       <c r="A42" s="12">
         <v>32</v>
       </c>
       <c r="B42" s="8" t="s">
-        <v>30</v>
+        <v>85</v>
       </c>
       <c r="C42" s="7"/>
       <c r="D42" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E42" s="6"/>
       <c r="F42" s="6"/>
       <c r="G42" s="6"/>
       <c r="H42" s="6"/>
       <c r="I42" s="6"/>
       <c r="J42" s="6"/>
       <c r="K42" s="6"/>
       <c r="L42" s="6"/>
       <c r="M42" s="6"/>
       <c r="N42" s="6"/>
       <c r="O42" s="6"/>
       <c r="P42" s="6"/>
       <c r="Q42" s="6"/>
       <c r="R42" s="6"/>
       <c r="S42" s="7"/>
       <c r="T42" s="7"/>
       <c r="U42" s="21" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="V42" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="W42" s="6"/>
       <c r="X42" s="6"/>
       <c r="Y42" s="6"/>
       <c r="Z42" s="6"/>
       <c r="AA42" s="6"/>
       <c r="AB42" s="6"/>
       <c r="AC42" s="6"/>
       <c r="AD42" s="41"/>
       <c r="AE42" s="6"/>
       <c r="AF42" s="6"/>
       <c r="AG42" s="6"/>
       <c r="AH42" s="6"/>
       <c r="AI42" s="6"/>
       <c r="AJ42" s="6"/>
       <c r="AK42" s="6"/>
       <c r="AL42" s="6"/>
       <c r="AM42" s="6"/>
       <c r="AN42" s="6"/>
       <c r="AO42" s="6"/>
       <c r="AP42" s="6"/>
       <c r="AQ42" s="6"/>
       <c r="AR42" s="27"/>
     </row>
-    <row r="43" spans="1:44" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:44">
       <c r="A43" s="12">
         <v>33</v>
       </c>
       <c r="B43" s="8" t="s">
-        <v>31</v>
+        <v>86</v>
       </c>
       <c r="C43" s="7"/>
       <c r="D43" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E43" s="6"/>
       <c r="F43" s="6"/>
       <c r="G43" s="6"/>
       <c r="H43" s="6"/>
       <c r="I43" s="6"/>
       <c r="J43" s="6"/>
       <c r="K43" s="6"/>
       <c r="L43" s="6"/>
       <c r="M43" s="6"/>
       <c r="N43" s="6"/>
       <c r="O43" s="6"/>
       <c r="P43" s="6"/>
       <c r="Q43" s="6"/>
       <c r="R43" s="6"/>
       <c r="S43" s="7"/>
       <c r="T43" s="7"/>
       <c r="U43" s="21" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="V43" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="W43" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="X43" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="Y43" s="6"/>
       <c r="Z43" s="6"/>
       <c r="AA43" s="6"/>
       <c r="AB43" s="6"/>
       <c r="AC43" s="6"/>
       <c r="AD43" s="41"/>
       <c r="AE43" s="6"/>
       <c r="AF43" s="6"/>
       <c r="AG43" s="6"/>
       <c r="AH43" s="6"/>
       <c r="AI43" s="6"/>
       <c r="AJ43" s="6"/>
       <c r="AK43" s="6"/>
       <c r="AL43" s="6"/>
       <c r="AM43" s="6"/>
       <c r="AN43" s="6"/>
       <c r="AO43" s="6"/>
       <c r="AP43" s="6"/>
       <c r="AQ43" s="6"/>
       <c r="AR43" s="27"/>
     </row>
-    <row r="44" spans="1:44" ht="45.6" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:44" ht="45.6">
       <c r="A44" s="12" t="s">
-        <v>103</v>
+        <v>87</v>
       </c>
       <c r="B44" s="8" t="s">
-        <v>32</v>
+        <v>88</v>
       </c>
       <c r="C44" s="7"/>
       <c r="D44" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E44" s="6"/>
       <c r="F44" s="6"/>
       <c r="G44" s="6"/>
       <c r="H44" s="6"/>
       <c r="I44" s="6"/>
       <c r="J44" s="6"/>
       <c r="K44" s="6"/>
       <c r="L44" s="6"/>
       <c r="M44" s="6"/>
       <c r="N44" s="6"/>
       <c r="O44" s="6"/>
       <c r="P44" s="6"/>
       <c r="Q44" s="6"/>
       <c r="R44" s="6"/>
       <c r="S44" s="7"/>
       <c r="T44" s="7"/>
       <c r="U44" s="21" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="V44" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="W44" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="X44" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="Y44" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="Z44" s="6"/>
       <c r="AA44" s="6"/>
       <c r="AB44" s="6"/>
       <c r="AC44" s="6"/>
       <c r="AD44" s="41"/>
       <c r="AE44" s="6"/>
       <c r="AF44" s="6"/>
       <c r="AG44" s="6"/>
       <c r="AH44" s="6"/>
       <c r="AI44" s="6"/>
       <c r="AJ44" s="6"/>
       <c r="AK44" s="6"/>
       <c r="AL44" s="6"/>
       <c r="AM44" s="6"/>
       <c r="AN44" s="6"/>
       <c r="AO44" s="6"/>
       <c r="AP44" s="6"/>
       <c r="AQ44" s="6"/>
       <c r="AR44" s="27"/>
     </row>
-    <row r="45" spans="1:44" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:44" ht="22.9">
       <c r="A45" s="12">
         <v>34</v>
       </c>
       <c r="B45" s="8" t="s">
-        <v>33</v>
+        <v>89</v>
       </c>
       <c r="C45" s="7"/>
       <c r="D45" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E45" s="6"/>
       <c r="F45" s="6"/>
       <c r="G45" s="6"/>
       <c r="H45" s="6"/>
       <c r="I45" s="6"/>
       <c r="J45" s="6"/>
       <c r="K45" s="6"/>
       <c r="L45" s="6"/>
       <c r="M45" s="6"/>
       <c r="N45" s="6"/>
       <c r="O45" s="6"/>
       <c r="P45" s="6"/>
       <c r="Q45" s="6"/>
       <c r="R45" s="6"/>
       <c r="S45" s="7"/>
       <c r="T45" s="7"/>
       <c r="U45" s="21" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="V45" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="W45" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="X45" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="Y45" s="6"/>
       <c r="Z45" s="6"/>
       <c r="AA45" s="6"/>
       <c r="AB45" s="6"/>
       <c r="AC45" s="6"/>
       <c r="AD45" s="41"/>
       <c r="AE45" s="6"/>
       <c r="AF45" s="6"/>
       <c r="AG45" s="6"/>
       <c r="AH45" s="6"/>
       <c r="AI45" s="6"/>
       <c r="AJ45" s="6"/>
       <c r="AK45" s="6"/>
       <c r="AL45" s="6"/>
       <c r="AM45" s="6"/>
       <c r="AN45" s="6"/>
       <c r="AO45" s="6"/>
       <c r="AP45" s="6"/>
       <c r="AQ45" s="6"/>
       <c r="AR45" s="27"/>
     </row>
-    <row r="46" spans="1:44" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:44" ht="22.9">
       <c r="A46" s="12">
         <v>35</v>
       </c>
       <c r="B46" s="8" t="s">
-        <v>132</v>
+        <v>90</v>
       </c>
       <c r="C46" s="7"/>
       <c r="D46" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E46" s="6"/>
       <c r="F46" s="6"/>
       <c r="G46" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="H46" s="6"/>
       <c r="I46" s="6"/>
       <c r="J46" s="6"/>
       <c r="K46" s="6"/>
       <c r="L46" s="6"/>
       <c r="M46" s="6"/>
       <c r="N46" s="6"/>
       <c r="O46" s="6"/>
       <c r="P46" s="6"/>
       <c r="Q46" s="6"/>
       <c r="R46" s="6"/>
       <c r="S46" s="7"/>
       <c r="T46" s="7"/>
       <c r="U46" s="7"/>
       <c r="V46" s="6"/>
       <c r="W46" s="6"/>
       <c r="X46" s="6"/>
       <c r="Y46" s="6"/>
       <c r="Z46" s="6"/>
       <c r="AA46" s="6"/>
       <c r="AB46" s="6"/>
       <c r="AC46" s="6"/>
       <c r="AD46" s="41"/>
       <c r="AE46" s="6"/>
       <c r="AF46" s="6"/>
       <c r="AG46" s="6"/>
       <c r="AH46" s="6"/>
       <c r="AI46" s="6"/>
       <c r="AJ46" s="6"/>
       <c r="AK46" s="6"/>
       <c r="AL46" s="6"/>
       <c r="AM46" s="6"/>
       <c r="AN46" s="6"/>
       <c r="AO46" s="6"/>
       <c r="AP46" s="6"/>
       <c r="AQ46" s="6"/>
       <c r="AR46" s="27"/>
     </row>
-    <row r="47" spans="1:44" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:44" s="2" customFormat="1">
       <c r="A47" s="12">
         <v>36</v>
       </c>
       <c r="B47" s="8" t="s">
-        <v>34</v>
+        <v>91</v>
       </c>
       <c r="C47" s="7"/>
       <c r="D47" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E47" s="6"/>
       <c r="F47" s="6"/>
       <c r="G47" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="H47" s="6"/>
       <c r="I47" s="6"/>
       <c r="J47" s="6"/>
       <c r="K47" s="6"/>
       <c r="L47" s="6"/>
       <c r="M47" s="6"/>
       <c r="N47" s="6"/>
       <c r="O47" s="6"/>
       <c r="P47" s="6"/>
       <c r="Q47" s="6"/>
       <c r="R47" s="6"/>
       <c r="S47" s="7"/>
       <c r="T47" s="7"/>
       <c r="U47" s="21" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="V47" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="W47" s="6"/>
       <c r="X47" s="6"/>
       <c r="Y47" s="6"/>
       <c r="Z47" s="6"/>
       <c r="AA47" s="6"/>
       <c r="AB47" s="6"/>
       <c r="AC47" s="6"/>
       <c r="AD47" s="41"/>
       <c r="AE47" s="6"/>
       <c r="AF47" s="6"/>
       <c r="AG47" s="6"/>
       <c r="AH47" s="6"/>
       <c r="AI47" s="6"/>
       <c r="AJ47" s="6"/>
       <c r="AK47" s="6"/>
       <c r="AL47" s="6"/>
       <c r="AM47" s="6"/>
       <c r="AN47" s="6"/>
       <c r="AO47" s="6"/>
       <c r="AP47" s="6"/>
       <c r="AQ47" s="6"/>
       <c r="AR47" s="27"/>
     </row>
-    <row r="48" spans="1:44" s="2" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:44" s="2" customFormat="1" ht="22.9">
       <c r="A48" s="12">
         <v>37</v>
       </c>
       <c r="B48" s="8" t="s">
-        <v>35</v>
+        <v>92</v>
       </c>
       <c r="C48" s="7"/>
       <c r="D48" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E48" s="6"/>
       <c r="F48" s="6"/>
       <c r="G48" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="H48" s="6"/>
       <c r="I48" s="6"/>
       <c r="J48" s="6"/>
       <c r="K48" s="6"/>
       <c r="L48" s="6"/>
       <c r="M48" s="6"/>
       <c r="N48" s="6"/>
       <c r="O48" s="6"/>
       <c r="P48" s="6"/>
       <c r="Q48" s="6"/>
       <c r="R48" s="6"/>
       <c r="S48" s="7"/>
       <c r="T48" s="7"/>
       <c r="U48" s="7"/>
       <c r="V48" s="6"/>
       <c r="W48" s="6"/>
       <c r="X48" s="6"/>
       <c r="Y48" s="6"/>
       <c r="Z48" s="6"/>
       <c r="AA48" s="6"/>
       <c r="AB48" s="6"/>
       <c r="AC48" s="6"/>
       <c r="AD48" s="41"/>
       <c r="AE48" s="6"/>
       <c r="AF48" s="6"/>
       <c r="AG48" s="6"/>
       <c r="AH48" s="6"/>
       <c r="AI48" s="6"/>
       <c r="AJ48" s="6"/>
       <c r="AK48" s="6"/>
       <c r="AL48" s="6"/>
       <c r="AM48" s="6"/>
       <c r="AN48" s="6"/>
       <c r="AO48" s="6"/>
       <c r="AP48" s="6"/>
       <c r="AQ48" s="6"/>
       <c r="AR48" s="27"/>
     </row>
-    <row r="49" spans="1:44" s="2" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:44" s="2" customFormat="1" ht="29.25" customHeight="1">
       <c r="A49" s="12">
         <v>38</v>
       </c>
       <c r="B49" s="8" t="s">
-        <v>133</v>
+        <v>93</v>
       </c>
       <c r="C49" s="7"/>
       <c r="D49" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E49" s="6"/>
       <c r="F49" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G49" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="H49" s="6"/>
       <c r="I49" s="6"/>
       <c r="J49" s="6"/>
       <c r="K49" s="6"/>
       <c r="L49" s="6"/>
       <c r="M49" s="6"/>
       <c r="N49" s="6"/>
       <c r="O49" s="6"/>
       <c r="P49" s="6"/>
       <c r="Q49" s="6"/>
       <c r="R49" s="6"/>
       <c r="S49" s="7"/>
       <c r="T49" s="7"/>
       <c r="U49" s="7"/>
       <c r="V49" s="6"/>
       <c r="W49" s="6"/>
       <c r="X49" s="6"/>
       <c r="Y49" s="6"/>
       <c r="Z49" s="6"/>
       <c r="AA49" s="6"/>
       <c r="AB49" s="6"/>
       <c r="AC49" s="6"/>
       <c r="AD49" s="41"/>
       <c r="AE49" s="6"/>
       <c r="AF49" s="6"/>
       <c r="AG49" s="6"/>
       <c r="AH49" s="6"/>
       <c r="AI49" s="6"/>
       <c r="AJ49" s="6"/>
       <c r="AK49" s="6"/>
       <c r="AL49" s="6"/>
       <c r="AM49" s="6"/>
       <c r="AN49" s="6"/>
       <c r="AO49" s="6"/>
       <c r="AP49" s="6"/>
       <c r="AQ49" s="6"/>
       <c r="AR49" s="27"/>
     </row>
-    <row r="50" spans="1:44" s="2" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:44" s="2" customFormat="1" ht="22.9">
       <c r="A50" s="12">
         <v>39</v>
       </c>
       <c r="B50" s="8" t="s">
-        <v>36</v>
+        <v>94</v>
       </c>
       <c r="C50" s="7"/>
       <c r="D50" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E50" s="6"/>
       <c r="F50" s="6"/>
       <c r="G50" s="6"/>
       <c r="H50" s="6"/>
       <c r="I50" s="6"/>
       <c r="J50" s="6"/>
       <c r="K50" s="6"/>
       <c r="L50" s="6"/>
       <c r="M50" s="6"/>
       <c r="N50" s="6"/>
       <c r="O50" s="6"/>
       <c r="P50" s="6"/>
       <c r="Q50" s="6"/>
       <c r="R50" s="6"/>
       <c r="S50" s="7"/>
       <c r="T50" s="7"/>
       <c r="U50" s="21" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="V50" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="W50" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="X50" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="Y50" s="6"/>
       <c r="Z50" s="6"/>
       <c r="AA50" s="6"/>
       <c r="AB50" s="6"/>
       <c r="AC50" s="6"/>
       <c r="AD50" s="41"/>
       <c r="AE50" s="6"/>
       <c r="AF50" s="6"/>
       <c r="AG50" s="6"/>
       <c r="AH50" s="6"/>
       <c r="AI50" s="6"/>
       <c r="AJ50" s="6"/>
       <c r="AK50" s="6"/>
       <c r="AL50" s="6"/>
       <c r="AM50" s="6"/>
       <c r="AN50" s="6"/>
       <c r="AO50" s="6"/>
       <c r="AP50" s="6"/>
       <c r="AQ50" s="6"/>
       <c r="AR50" s="27"/>
     </row>
-    <row r="51" spans="1:44" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:44" s="2" customFormat="1">
       <c r="A51" s="12">
         <v>40</v>
       </c>
       <c r="B51" s="8" t="s">
-        <v>37</v>
+        <v>95</v>
       </c>
       <c r="C51" s="7"/>
       <c r="D51" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E51" s="6"/>
       <c r="F51" s="6"/>
       <c r="G51" s="6"/>
       <c r="H51" s="6"/>
       <c r="I51" s="6"/>
       <c r="J51" s="6"/>
       <c r="K51" s="6"/>
       <c r="L51" s="6"/>
       <c r="M51" s="6"/>
       <c r="N51" s="6"/>
       <c r="O51" s="6"/>
       <c r="P51" s="6"/>
       <c r="Q51" s="6"/>
       <c r="R51" s="6"/>
       <c r="S51" s="7"/>
       <c r="T51" s="7"/>
       <c r="U51" s="21" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="V51" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="W51" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="X51" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="Y51" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="Z51" s="6"/>
       <c r="AA51" s="6"/>
       <c r="AB51" s="6"/>
       <c r="AC51" s="6"/>
       <c r="AD51" s="41"/>
       <c r="AE51" s="6"/>
       <c r="AF51" s="6"/>
       <c r="AG51" s="6"/>
       <c r="AH51" s="6"/>
       <c r="AI51" s="6"/>
       <c r="AJ51" s="6"/>
       <c r="AK51" s="6"/>
       <c r="AL51" s="6"/>
       <c r="AM51" s="6"/>
       <c r="AN51" s="6"/>
       <c r="AO51" s="6"/>
       <c r="AP51" s="6"/>
       <c r="AQ51" s="6"/>
       <c r="AR51" s="27"/>
     </row>
-    <row r="52" spans="1:44" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:44" s="2" customFormat="1">
       <c r="A52" s="12">
         <v>41</v>
       </c>
       <c r="B52" s="8" t="s">
-        <v>38</v>
+        <v>96</v>
       </c>
       <c r="C52" s="7"/>
       <c r="D52" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E52" s="6"/>
       <c r="F52" s="6"/>
       <c r="G52" s="6"/>
       <c r="H52" s="6"/>
       <c r="I52" s="6"/>
       <c r="J52" s="6"/>
       <c r="K52" s="6"/>
       <c r="L52" s="6"/>
       <c r="M52" s="6"/>
       <c r="N52" s="6"/>
       <c r="O52" s="6"/>
       <c r="P52" s="6"/>
       <c r="Q52" s="6"/>
       <c r="R52" s="6"/>
       <c r="S52" s="7"/>
       <c r="T52" s="7"/>
       <c r="U52" s="21" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="V52" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="W52" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="X52" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="Y52" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="Z52" s="6"/>
       <c r="AA52" s="6"/>
       <c r="AB52" s="6"/>
       <c r="AC52" s="6"/>
       <c r="AD52" s="41"/>
       <c r="AE52" s="6"/>
       <c r="AF52" s="6"/>
       <c r="AG52" s="6"/>
       <c r="AH52" s="6"/>
       <c r="AI52" s="6"/>
       <c r="AJ52" s="6"/>
       <c r="AK52" s="6"/>
       <c r="AL52" s="6"/>
       <c r="AM52" s="6"/>
       <c r="AN52" s="6"/>
       <c r="AO52" s="6"/>
       <c r="AP52" s="6"/>
       <c r="AQ52" s="6"/>
       <c r="AR52" s="27"/>
     </row>
-    <row r="53" spans="1:44" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:44" s="2" customFormat="1">
       <c r="A53" s="12">
         <v>42</v>
       </c>
       <c r="B53" s="8" t="s">
-        <v>39</v>
+        <v>97</v>
       </c>
       <c r="C53" s="7"/>
       <c r="D53" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E53" s="6"/>
       <c r="F53" s="6"/>
       <c r="G53" s="6"/>
       <c r="H53" s="6"/>
       <c r="I53" s="6"/>
       <c r="J53" s="6"/>
       <c r="K53" s="6"/>
       <c r="L53" s="6"/>
       <c r="M53" s="6"/>
       <c r="N53" s="6"/>
       <c r="O53" s="6"/>
       <c r="P53" s="6"/>
       <c r="Q53" s="6"/>
       <c r="R53" s="6"/>
       <c r="S53" s="7"/>
       <c r="T53" s="7"/>
       <c r="U53" s="21" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="V53" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="W53" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="X53" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="Y53" s="6"/>
       <c r="Z53" s="6"/>
       <c r="AA53" s="6"/>
       <c r="AB53" s="6"/>
       <c r="AC53" s="6"/>
       <c r="AD53" s="41"/>
       <c r="AE53" s="6"/>
       <c r="AF53" s="6"/>
       <c r="AG53" s="6"/>
       <c r="AH53" s="6"/>
       <c r="AI53" s="6"/>
       <c r="AJ53" s="6"/>
       <c r="AK53" s="6"/>
       <c r="AL53" s="6"/>
       <c r="AM53" s="6"/>
       <c r="AN53" s="6"/>
       <c r="AO53" s="6"/>
       <c r="AP53" s="6"/>
       <c r="AQ53" s="6"/>
       <c r="AR53" s="27"/>
     </row>
-    <row r="54" spans="1:44" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="54" spans="1:44" s="2" customFormat="1">
       <c r="A54" s="12">
         <v>43</v>
       </c>
       <c r="B54" s="8" t="s">
-        <v>124</v>
+        <v>98</v>
       </c>
       <c r="C54" s="7"/>
       <c r="D54" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E54" s="6"/>
       <c r="F54" s="6"/>
       <c r="G54" s="6"/>
       <c r="H54" s="6"/>
       <c r="I54" s="6"/>
       <c r="J54" s="6"/>
       <c r="K54" s="6"/>
       <c r="L54" s="6"/>
       <c r="M54" s="6"/>
       <c r="N54" s="6"/>
       <c r="O54" s="6"/>
       <c r="P54" s="6"/>
       <c r="Q54" s="6"/>
       <c r="R54" s="6"/>
       <c r="S54" s="7"/>
       <c r="T54" s="7"/>
       <c r="U54" s="21" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="V54" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="W54" s="6"/>
       <c r="X54" s="6"/>
       <c r="Y54" s="6"/>
       <c r="Z54" s="6"/>
       <c r="AA54" s="6"/>
       <c r="AB54" s="6"/>
       <c r="AC54" s="6"/>
       <c r="AD54" s="41"/>
       <c r="AE54" s="6"/>
       <c r="AF54" s="6"/>
       <c r="AG54" s="6"/>
       <c r="AH54" s="6"/>
       <c r="AI54" s="6"/>
       <c r="AJ54" s="6"/>
       <c r="AK54" s="6"/>
       <c r="AL54" s="6"/>
       <c r="AM54" s="6"/>
       <c r="AN54" s="6"/>
       <c r="AO54" s="6"/>
       <c r="AP54" s="6"/>
       <c r="AQ54" s="6"/>
       <c r="AR54" s="27"/>
     </row>
-    <row r="55" spans="1:44" s="2" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="55" spans="1:44" s="2" customFormat="1" ht="22.9">
       <c r="A55" s="12">
         <v>44</v>
       </c>
       <c r="B55" s="8" t="s">
-        <v>134</v>
+        <v>99</v>
       </c>
       <c r="C55" s="7"/>
       <c r="D55" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E55" s="6"/>
       <c r="F55" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G55" s="6"/>
       <c r="H55" s="6"/>
       <c r="I55" s="6"/>
       <c r="J55" s="6"/>
       <c r="K55" s="6"/>
       <c r="L55" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="M55" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="N55" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="O55" s="6"/>
       <c r="P55" s="6"/>
       <c r="Q55" s="6"/>
       <c r="R55" s="6"/>
       <c r="S55" s="7"/>
       <c r="T55" s="7"/>
       <c r="U55" s="7"/>
       <c r="V55" s="6"/>
       <c r="W55" s="6"/>
       <c r="X55" s="6"/>
       <c r="Y55" s="6"/>
       <c r="Z55" s="6"/>
       <c r="AA55" s="6"/>
       <c r="AB55" s="6"/>
       <c r="AC55" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AD55" s="41" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AE55" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AF55" s="6"/>
       <c r="AG55" s="6"/>
       <c r="AH55" s="6"/>
       <c r="AI55" s="6"/>
       <c r="AJ55" s="6"/>
       <c r="AK55" s="6"/>
       <c r="AL55" s="6"/>
       <c r="AM55" s="6"/>
       <c r="AN55" s="6"/>
       <c r="AO55" s="6"/>
       <c r="AP55" s="6"/>
       <c r="AQ55" s="6"/>
       <c r="AR55" s="27"/>
     </row>
-    <row r="56" spans="1:44" s="2" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:44" s="2" customFormat="1" ht="22.9">
       <c r="A56" s="12">
         <v>45</v>
       </c>
       <c r="B56" s="8" t="s">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="C56" s="7"/>
       <c r="D56" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E56" s="6"/>
       <c r="F56" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G56" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="H56" s="6"/>
       <c r="I56" s="6"/>
       <c r="J56" s="6"/>
       <c r="K56" s="6"/>
       <c r="L56" s="6"/>
       <c r="M56" s="6"/>
       <c r="N56" s="6"/>
       <c r="O56" s="6"/>
       <c r="P56" s="6"/>
       <c r="Q56" s="6"/>
       <c r="R56" s="6"/>
       <c r="S56" s="7"/>
       <c r="T56" s="7"/>
       <c r="U56" s="21" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="V56" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="W56" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="X56" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="Y56" s="6"/>
       <c r="Z56" s="6"/>
       <c r="AA56" s="6"/>
       <c r="AB56" s="6"/>
       <c r="AC56" s="6"/>
       <c r="AD56" s="41"/>
       <c r="AE56" s="6"/>
       <c r="AF56" s="6"/>
       <c r="AG56" s="6"/>
       <c r="AH56" s="6"/>
       <c r="AI56" s="6"/>
       <c r="AJ56" s="6"/>
       <c r="AK56" s="6"/>
       <c r="AL56" s="6"/>
       <c r="AM56" s="6"/>
       <c r="AN56" s="6"/>
       <c r="AO56" s="6"/>
       <c r="AP56" s="6"/>
       <c r="AQ56" s="6"/>
       <c r="AR56" s="27"/>
     </row>
-    <row r="57" spans="1:44" s="2" customFormat="1" ht="34.200000000000003" x14ac:dyDescent="0.3">
+    <row r="57" spans="1:44" s="2" customFormat="1" ht="34.15">
       <c r="A57" s="12">
         <v>46</v>
       </c>
       <c r="B57" s="8" t="s">
-        <v>41</v>
+        <v>101</v>
       </c>
       <c r="C57" s="7"/>
       <c r="D57" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E57" s="6"/>
       <c r="F57" s="6"/>
       <c r="G57" s="6"/>
       <c r="H57" s="6"/>
       <c r="I57" s="6"/>
       <c r="J57" s="6"/>
       <c r="K57" s="6"/>
       <c r="L57" s="6"/>
       <c r="M57" s="6"/>
       <c r="N57" s="6"/>
       <c r="O57" s="6"/>
       <c r="P57" s="6"/>
       <c r="Q57" s="6"/>
       <c r="R57" s="6"/>
       <c r="S57" s="7"/>
       <c r="T57" s="7"/>
       <c r="U57" s="21" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="V57" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="W57" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="X57" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="Y57" s="6"/>
       <c r="Z57" s="6"/>
       <c r="AA57" s="6"/>
       <c r="AB57" s="6"/>
       <c r="AC57" s="6"/>
       <c r="AD57" s="41"/>
       <c r="AE57" s="6"/>
       <c r="AF57" s="6"/>
       <c r="AG57" s="6"/>
       <c r="AH57" s="6"/>
       <c r="AI57" s="6"/>
       <c r="AJ57" s="6"/>
       <c r="AK57" s="6"/>
       <c r="AL57" s="6"/>
       <c r="AM57" s="6"/>
       <c r="AN57" s="6"/>
       <c r="AO57" s="6"/>
       <c r="AP57" s="6"/>
       <c r="AQ57" s="6"/>
       <c r="AR57" s="27"/>
     </row>
-    <row r="58" spans="1:44" s="2" customFormat="1" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="58" spans="1:44" s="2" customFormat="1" ht="22.9">
       <c r="A58" s="12">
         <v>47</v>
       </c>
       <c r="B58" s="8" t="s">
-        <v>42</v>
+        <v>102</v>
       </c>
       <c r="C58" s="7"/>
       <c r="D58" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E58" s="6"/>
       <c r="F58" s="6"/>
       <c r="G58" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="H58" s="6"/>
       <c r="I58" s="6"/>
       <c r="J58" s="6"/>
       <c r="K58" s="6"/>
       <c r="L58" s="6"/>
       <c r="M58" s="6"/>
       <c r="N58" s="6"/>
       <c r="O58" s="6"/>
       <c r="P58" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="Q58" s="6"/>
       <c r="R58" s="6"/>
       <c r="S58" s="7"/>
       <c r="T58" s="7"/>
       <c r="U58" s="7"/>
       <c r="V58" s="6"/>
       <c r="W58" s="6"/>
       <c r="X58" s="6"/>
       <c r="Y58" s="6"/>
       <c r="Z58" s="6"/>
       <c r="AA58" s="6"/>
       <c r="AB58" s="6"/>
       <c r="AC58" s="6"/>
       <c r="AD58" s="41"/>
       <c r="AE58" s="6"/>
       <c r="AF58" s="6"/>
       <c r="AG58" s="6"/>
       <c r="AH58" s="6"/>
       <c r="AI58" s="6"/>
       <c r="AJ58" s="6"/>
       <c r="AK58" s="6"/>
       <c r="AL58" s="6"/>
       <c r="AM58" s="6"/>
       <c r="AN58" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AO58" s="6"/>
       <c r="AP58" s="6"/>
       <c r="AQ58" s="6"/>
       <c r="AR58" s="27"/>
     </row>
-    <row r="59" spans="1:44" s="2" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="59" spans="1:44" s="2" customFormat="1">
       <c r="A59" s="12"/>
       <c r="B59" s="24" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="C59" s="25"/>
       <c r="D59" s="15"/>
       <c r="E59" s="15"/>
       <c r="F59" s="15"/>
       <c r="G59" s="15"/>
       <c r="H59" s="15"/>
       <c r="I59" s="15"/>
       <c r="J59" s="15"/>
       <c r="K59" s="15"/>
       <c r="L59" s="15"/>
       <c r="M59" s="15"/>
       <c r="N59" s="15"/>
       <c r="O59" s="15"/>
       <c r="P59" s="15"/>
       <c r="Q59" s="15"/>
       <c r="R59" s="15"/>
       <c r="S59" s="15"/>
       <c r="T59" s="15"/>
       <c r="U59" s="15"/>
       <c r="V59" s="15"/>
       <c r="W59" s="15"/>
       <c r="X59" s="15"/>
       <c r="Y59" s="15"/>
       <c r="Z59" s="15"/>
       <c r="AA59" s="15"/>
       <c r="AB59" s="15"/>
       <c r="AC59" s="15"/>
       <c r="AD59" s="40"/>
       <c r="AE59" s="15"/>
       <c r="AF59" s="15"/>
       <c r="AG59" s="15"/>
       <c r="AH59" s="15"/>
       <c r="AI59" s="15"/>
       <c r="AJ59" s="15"/>
       <c r="AK59" s="15"/>
       <c r="AL59" s="15"/>
       <c r="AM59" s="15"/>
       <c r="AN59" s="15"/>
       <c r="AO59" s="15"/>
       <c r="AP59" s="15"/>
       <c r="AQ59" s="15"/>
       <c r="AR59" s="29"/>
     </row>
-    <row r="60" spans="1:44" x14ac:dyDescent="0.3">
+    <row r="60" spans="1:44">
       <c r="A60" s="12">
         <v>48</v>
       </c>
       <c r="B60" s="8" t="s">
-        <v>53</v>
+        <v>104</v>
       </c>
       <c r="C60" s="7"/>
       <c r="D60" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E60" s="6"/>
       <c r="F60" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G60" s="6"/>
       <c r="H60" s="6"/>
       <c r="I60" s="6"/>
       <c r="J60" s="6"/>
       <c r="K60" s="6"/>
       <c r="L60" s="6"/>
       <c r="M60" s="6"/>
       <c r="N60" s="6"/>
       <c r="O60" s="6"/>
       <c r="P60" s="6"/>
       <c r="Q60" s="6"/>
       <c r="R60" s="6"/>
       <c r="S60" s="7"/>
       <c r="T60" s="7"/>
       <c r="U60" s="7"/>
       <c r="V60" s="6"/>
       <c r="W60" s="6"/>
       <c r="X60" s="6"/>
       <c r="Y60" s="6"/>
       <c r="Z60" s="6"/>
       <c r="AA60" s="6"/>
       <c r="AB60" s="6"/>
       <c r="AC60" s="6"/>
       <c r="AD60" s="41"/>
       <c r="AE60" s="6"/>
       <c r="AF60" s="6"/>
       <c r="AG60" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AH60" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AI60" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AJ60" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AK60" s="6"/>
       <c r="AL60" s="6"/>
       <c r="AM60" s="6"/>
       <c r="AN60" s="6"/>
       <c r="AO60" s="6"/>
       <c r="AP60" s="6"/>
       <c r="AQ60" s="6"/>
       <c r="AR60" s="27"/>
     </row>
-    <row r="61" spans="1:44" x14ac:dyDescent="0.3">
+    <row r="61" spans="1:44">
       <c r="A61" s="12">
         <v>49</v>
       </c>
       <c r="B61" s="8" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="C61" s="7"/>
       <c r="D61" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E61" s="6"/>
       <c r="F61" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G61" s="6"/>
       <c r="H61" s="6"/>
       <c r="I61" s="6"/>
       <c r="J61" s="6"/>
       <c r="K61" s="6"/>
       <c r="L61" s="6"/>
       <c r="M61" s="6"/>
       <c r="N61" s="6"/>
       <c r="O61" s="6"/>
       <c r="P61" s="6"/>
       <c r="Q61" s="6"/>
       <c r="R61" s="6"/>
       <c r="S61" s="7"/>
       <c r="T61" s="7"/>
       <c r="U61" s="7"/>
       <c r="V61" s="6"/>
       <c r="W61" s="6"/>
       <c r="X61" s="6"/>
       <c r="Y61" s="6"/>
       <c r="Z61" s="6"/>
       <c r="AA61" s="6"/>
       <c r="AB61" s="6"/>
       <c r="AC61" s="6"/>
       <c r="AD61" s="41"/>
       <c r="AE61" s="6"/>
       <c r="AF61" s="6"/>
       <c r="AG61" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AH61" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AI61" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AJ61" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AK61" s="6"/>
       <c r="AL61" s="6"/>
       <c r="AM61" s="6"/>
       <c r="AN61" s="6"/>
       <c r="AO61" s="6"/>
       <c r="AP61" s="6"/>
       <c r="AQ61" s="6"/>
       <c r="AR61" s="27"/>
     </row>
-    <row r="62" spans="1:44" x14ac:dyDescent="0.3">
+    <row r="62" spans="1:44">
       <c r="A62" s="12">
         <v>50</v>
       </c>
       <c r="B62" s="8" t="s">
-        <v>55</v>
+        <v>106</v>
       </c>
       <c r="C62" s="7"/>
       <c r="D62" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E62" s="6"/>
       <c r="F62" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G62" s="6"/>
       <c r="H62" s="6"/>
       <c r="I62" s="6"/>
       <c r="J62" s="6"/>
       <c r="K62" s="6"/>
       <c r="L62" s="6"/>
       <c r="M62" s="6"/>
       <c r="N62" s="6"/>
       <c r="O62" s="6"/>
       <c r="P62" s="6"/>
       <c r="Q62" s="6"/>
       <c r="R62" s="6"/>
       <c r="S62" s="7"/>
       <c r="T62" s="7"/>
       <c r="U62" s="7"/>
       <c r="V62" s="6"/>
       <c r="W62" s="6"/>
       <c r="X62" s="6"/>
       <c r="Y62" s="6"/>
       <c r="Z62" s="6"/>
       <c r="AA62" s="6"/>
       <c r="AB62" s="6"/>
       <c r="AC62" s="6"/>
       <c r="AD62" s="41"/>
       <c r="AE62" s="6"/>
       <c r="AF62" s="6"/>
       <c r="AG62" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AH62" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AI62" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AJ62" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AK62" s="6"/>
       <c r="AL62" s="6"/>
       <c r="AM62" s="6"/>
       <c r="AN62" s="6"/>
       <c r="AO62" s="6"/>
       <c r="AP62" s="6"/>
       <c r="AQ62" s="6"/>
       <c r="AR62" s="27"/>
     </row>
-    <row r="63" spans="1:44" x14ac:dyDescent="0.3">
+    <row r="63" spans="1:44">
       <c r="A63" s="12">
         <v>51</v>
       </c>
       <c r="B63" s="8" t="s">
-        <v>56</v>
+        <v>107</v>
       </c>
       <c r="C63" s="7"/>
       <c r="D63" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E63" s="6"/>
       <c r="F63" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G63" s="6"/>
       <c r="H63" s="6"/>
       <c r="I63" s="6"/>
       <c r="J63" s="6"/>
       <c r="K63" s="6"/>
       <c r="L63" s="6"/>
       <c r="M63" s="6"/>
       <c r="N63" s="6"/>
       <c r="O63" s="6"/>
       <c r="P63" s="6"/>
       <c r="Q63" s="6"/>
       <c r="R63" s="6"/>
       <c r="S63" s="7"/>
       <c r="T63" s="7"/>
       <c r="U63" s="7"/>
       <c r="V63" s="6"/>
       <c r="W63" s="6"/>
       <c r="X63" s="6"/>
       <c r="Y63" s="6"/>
       <c r="Z63" s="6"/>
       <c r="AA63" s="6"/>
       <c r="AB63" s="6"/>
       <c r="AC63" s="6"/>
       <c r="AD63" s="41"/>
       <c r="AE63" s="6"/>
       <c r="AF63" s="6"/>
       <c r="AG63" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AH63" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AI63" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AJ63" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AK63" s="6"/>
       <c r="AL63" s="6"/>
       <c r="AM63" s="6"/>
       <c r="AN63" s="6"/>
       <c r="AO63" s="6"/>
       <c r="AP63" s="6"/>
       <c r="AQ63" s="6"/>
       <c r="AR63" s="27"/>
     </row>
-    <row r="64" spans="1:44" x14ac:dyDescent="0.3">
+    <row r="64" spans="1:44">
       <c r="A64" s="12">
         <v>52</v>
       </c>
       <c r="B64" s="8" t="s">
-        <v>57</v>
+        <v>108</v>
       </c>
       <c r="C64" s="7"/>
       <c r="D64" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E64" s="6"/>
       <c r="F64" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G64" s="6"/>
       <c r="H64" s="6"/>
       <c r="I64" s="6"/>
       <c r="J64" s="6"/>
       <c r="K64" s="6"/>
       <c r="L64" s="6"/>
       <c r="M64" s="6"/>
       <c r="N64" s="6"/>
       <c r="O64" s="6"/>
       <c r="P64" s="6"/>
       <c r="Q64" s="6"/>
       <c r="R64" s="6"/>
       <c r="S64" s="7"/>
       <c r="T64" s="7"/>
       <c r="U64" s="7"/>
       <c r="V64" s="6"/>
       <c r="W64" s="6"/>
       <c r="X64" s="6"/>
       <c r="Y64" s="6"/>
       <c r="Z64" s="6"/>
       <c r="AA64" s="6"/>
       <c r="AB64" s="6"/>
       <c r="AC64" s="6"/>
       <c r="AD64" s="41"/>
       <c r="AE64" s="6"/>
       <c r="AF64" s="6"/>
       <c r="AG64" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AH64" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AI64" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AJ64" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AK64" s="6"/>
       <c r="AL64" s="6"/>
       <c r="AM64" s="6"/>
       <c r="AN64" s="6"/>
       <c r="AO64" s="6"/>
       <c r="AP64" s="6"/>
       <c r="AQ64" s="6"/>
       <c r="AR64" s="27"/>
     </row>
-    <row r="65" spans="1:46" x14ac:dyDescent="0.3">
+    <row r="65" spans="1:46">
       <c r="A65" s="12">
         <v>53</v>
       </c>
       <c r="B65" s="8" t="s">
-        <v>58</v>
+        <v>109</v>
       </c>
       <c r="C65" s="7"/>
       <c r="D65" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E65" s="6"/>
       <c r="F65" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G65" s="6"/>
       <c r="H65" s="6"/>
       <c r="I65" s="6"/>
       <c r="J65" s="6"/>
       <c r="K65" s="6"/>
       <c r="L65" s="6"/>
       <c r="M65" s="6"/>
       <c r="N65" s="6"/>
       <c r="O65" s="6"/>
       <c r="P65" s="6"/>
       <c r="Q65" s="6"/>
       <c r="R65" s="6"/>
       <c r="S65" s="7"/>
       <c r="T65" s="7"/>
       <c r="U65" s="7"/>
       <c r="V65" s="6"/>
       <c r="W65" s="6"/>
       <c r="X65" s="6"/>
       <c r="Y65" s="6"/>
       <c r="Z65" s="6"/>
       <c r="AA65" s="6"/>
       <c r="AB65" s="6"/>
       <c r="AC65" s="6"/>
       <c r="AD65" s="41"/>
       <c r="AE65" s="6"/>
       <c r="AF65" s="6"/>
       <c r="AG65" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AH65" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AI65" s="6"/>
       <c r="AJ65" s="6"/>
       <c r="AK65" s="6"/>
       <c r="AL65" s="6"/>
       <c r="AM65" s="6"/>
       <c r="AN65" s="6"/>
       <c r="AO65" s="6"/>
       <c r="AP65" s="6"/>
       <c r="AQ65" s="6"/>
       <c r="AR65" s="27"/>
     </row>
-    <row r="66" spans="1:46" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="66" spans="1:46" ht="22.9">
       <c r="A66" s="12">
         <v>54</v>
       </c>
       <c r="B66" s="8" t="s">
-        <v>59</v>
+        <v>110</v>
       </c>
       <c r="C66" s="7"/>
       <c r="D66" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E66" s="6"/>
       <c r="F66" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G66" s="6"/>
       <c r="H66" s="6"/>
       <c r="I66" s="6"/>
       <c r="J66" s="6"/>
       <c r="K66" s="6"/>
       <c r="L66" s="6"/>
       <c r="M66" s="6"/>
       <c r="N66" s="6"/>
       <c r="O66" s="6"/>
       <c r="P66" s="6"/>
       <c r="Q66" s="6"/>
       <c r="R66" s="6"/>
       <c r="S66" s="7"/>
       <c r="T66" s="7"/>
       <c r="U66" s="7"/>
       <c r="V66" s="6"/>
       <c r="W66" s="6"/>
       <c r="X66" s="6"/>
       <c r="Y66" s="6"/>
       <c r="Z66" s="6"/>
       <c r="AA66" s="6"/>
       <c r="AB66" s="6"/>
       <c r="AC66" s="6"/>
       <c r="AD66" s="41"/>
       <c r="AE66" s="6"/>
       <c r="AF66" s="6"/>
       <c r="AG66" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AH66" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AI66" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AJ66" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AK66" s="6"/>
       <c r="AL66" s="6"/>
       <c r="AM66" s="6"/>
       <c r="AN66" s="6"/>
       <c r="AO66" s="6"/>
       <c r="AP66" s="6"/>
       <c r="AQ66" s="6"/>
       <c r="AR66" s="27"/>
     </row>
-    <row r="67" spans="1:46" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="67" spans="1:46" ht="22.9">
       <c r="A67" s="12">
         <v>55</v>
       </c>
       <c r="B67" s="8" t="s">
-        <v>60</v>
+        <v>111</v>
       </c>
       <c r="C67" s="7"/>
       <c r="D67" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E67" s="6"/>
       <c r="F67" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G67" s="6"/>
       <c r="H67" s="6"/>
       <c r="I67" s="6"/>
       <c r="J67" s="6"/>
       <c r="K67" s="6"/>
       <c r="L67" s="6"/>
       <c r="M67" s="6"/>
       <c r="N67" s="6"/>
       <c r="O67" s="6"/>
       <c r="P67" s="6"/>
       <c r="Q67" s="6"/>
       <c r="R67" s="6"/>
       <c r="S67" s="7"/>
       <c r="T67" s="7"/>
       <c r="U67" s="7"/>
       <c r="V67" s="6"/>
       <c r="W67" s="6"/>
       <c r="X67" s="6"/>
       <c r="Y67" s="6"/>
       <c r="Z67" s="6"/>
       <c r="AA67" s="6"/>
       <c r="AB67" s="6"/>
       <c r="AC67" s="6"/>
       <c r="AD67" s="41"/>
       <c r="AE67" s="6"/>
       <c r="AF67" s="6"/>
       <c r="AG67" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AH67" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AI67" s="6"/>
       <c r="AJ67" s="6"/>
       <c r="AK67" s="6"/>
       <c r="AL67" s="6"/>
       <c r="AM67" s="6"/>
       <c r="AN67" s="6"/>
       <c r="AO67" s="6"/>
       <c r="AP67" s="6"/>
       <c r="AQ67" s="6"/>
       <c r="AR67" s="27"/>
     </row>
-    <row r="68" spans="1:46" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="68" spans="1:46" ht="22.9">
       <c r="A68" s="12">
         <v>56</v>
       </c>
       <c r="B68" s="8" t="s">
-        <v>61</v>
+        <v>112</v>
       </c>
       <c r="C68" s="7"/>
       <c r="D68" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E68" s="6"/>
       <c r="F68" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G68" s="6"/>
       <c r="H68" s="6"/>
       <c r="I68" s="6"/>
       <c r="J68" s="6"/>
       <c r="K68" s="6"/>
       <c r="L68" s="6"/>
       <c r="M68" s="6"/>
       <c r="N68" s="6"/>
       <c r="O68" s="6"/>
       <c r="P68" s="6"/>
       <c r="Q68" s="6"/>
       <c r="R68" s="6"/>
       <c r="S68" s="7"/>
       <c r="T68" s="7"/>
       <c r="U68" s="7"/>
       <c r="V68" s="6"/>
       <c r="W68" s="6"/>
       <c r="X68" s="6"/>
       <c r="Y68" s="6"/>
       <c r="Z68" s="6"/>
       <c r="AA68" s="6"/>
       <c r="AB68" s="6"/>
       <c r="AC68" s="6"/>
       <c r="AD68" s="41"/>
       <c r="AE68" s="6"/>
       <c r="AF68" s="6"/>
       <c r="AG68" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AH68" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AI68" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AJ68" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AK68" s="6"/>
       <c r="AL68" s="6"/>
       <c r="AM68" s="6"/>
       <c r="AN68" s="6"/>
       <c r="AO68" s="6"/>
       <c r="AP68" s="6"/>
       <c r="AQ68" s="6"/>
       <c r="AR68" s="27"/>
     </row>
-    <row r="69" spans="1:46" ht="34.200000000000003" x14ac:dyDescent="0.3">
+    <row r="69" spans="1:46" ht="34.15">
       <c r="A69" s="12">
         <v>57</v>
       </c>
       <c r="B69" s="8" t="s">
-        <v>62</v>
+        <v>113</v>
       </c>
       <c r="C69" s="7"/>
       <c r="D69" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E69" s="6"/>
       <c r="F69" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G69" s="6"/>
       <c r="H69" s="6"/>
       <c r="I69" s="6"/>
       <c r="J69" s="6"/>
       <c r="K69" s="6"/>
       <c r="L69" s="6"/>
       <c r="M69" s="6"/>
       <c r="N69" s="6"/>
       <c r="O69" s="6"/>
       <c r="P69" s="6"/>
       <c r="Q69" s="6"/>
       <c r="R69" s="6"/>
       <c r="S69" s="7"/>
       <c r="T69" s="7"/>
       <c r="U69" s="7"/>
       <c r="V69" s="6"/>
       <c r="W69" s="6"/>
       <c r="X69" s="6"/>
       <c r="Y69" s="6"/>
       <c r="Z69" s="6"/>
       <c r="AA69" s="6"/>
       <c r="AB69" s="6"/>
       <c r="AC69" s="6"/>
       <c r="AD69" s="41"/>
       <c r="AE69" s="6"/>
       <c r="AF69" s="6"/>
       <c r="AG69" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AH69" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AI69" s="6"/>
       <c r="AJ69" s="6"/>
       <c r="AK69" s="6"/>
       <c r="AL69" s="6"/>
       <c r="AM69" s="6"/>
       <c r="AN69" s="6"/>
       <c r="AO69" s="6"/>
       <c r="AP69" s="6"/>
       <c r="AQ69" s="6"/>
       <c r="AR69" s="27"/>
     </row>
-    <row r="70" spans="1:46" x14ac:dyDescent="0.3">
+    <row r="70" spans="1:46">
       <c r="A70" s="12">
         <v>58</v>
       </c>
       <c r="B70" s="8" t="s">
-        <v>63</v>
+        <v>114</v>
       </c>
       <c r="D70" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E70" s="6"/>
       <c r="F70" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G70" s="6"/>
       <c r="H70" s="6"/>
       <c r="I70" s="6"/>
       <c r="J70" s="6"/>
       <c r="K70" s="6"/>
       <c r="L70" s="6"/>
       <c r="M70" s="6"/>
       <c r="N70" s="6"/>
       <c r="O70" s="6"/>
       <c r="P70" s="6"/>
       <c r="Q70" s="6"/>
       <c r="R70" s="6"/>
       <c r="S70" s="7"/>
       <c r="T70" s="7"/>
       <c r="U70" s="7"/>
       <c r="V70" s="6"/>
       <c r="W70" s="6"/>
       <c r="X70" s="6"/>
       <c r="Y70" s="6"/>
       <c r="Z70" s="6"/>
       <c r="AA70" s="6"/>
       <c r="AB70" s="6"/>
       <c r="AC70" s="6"/>
       <c r="AD70" s="41"/>
       <c r="AE70" s="6"/>
       <c r="AF70" s="6"/>
       <c r="AG70" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AH70" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AI70" s="6"/>
       <c r="AJ70" s="6"/>
       <c r="AK70" s="6"/>
       <c r="AL70" s="6"/>
       <c r="AM70" s="6"/>
       <c r="AN70" s="6"/>
       <c r="AO70" s="6"/>
       <c r="AP70" s="6"/>
       <c r="AQ70" s="6"/>
       <c r="AR70" s="27"/>
     </row>
-    <row r="71" spans="1:46" x14ac:dyDescent="0.3">
+    <row r="71" spans="1:46">
       <c r="A71" s="12">
         <v>59</v>
       </c>
       <c r="B71" s="8" t="s">
-        <v>64</v>
+        <v>115</v>
       </c>
       <c r="C71" s="7"/>
       <c r="D71" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E71" s="6"/>
       <c r="F71" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G71" s="6"/>
       <c r="H71" s="6"/>
       <c r="I71" s="6"/>
       <c r="J71" s="6"/>
       <c r="K71" s="6"/>
       <c r="L71" s="6"/>
       <c r="M71" s="6"/>
       <c r="N71" s="6"/>
       <c r="O71" s="6"/>
       <c r="P71" s="6"/>
       <c r="Q71" s="6"/>
       <c r="R71" s="6"/>
       <c r="S71" s="7"/>
       <c r="T71" s="7"/>
       <c r="U71" s="7"/>
       <c r="V71" s="6"/>
       <c r="W71" s="6"/>
       <c r="X71" s="6"/>
       <c r="Y71" s="6"/>
       <c r="Z71" s="6"/>
       <c r="AA71" s="6"/>
       <c r="AB71" s="6"/>
       <c r="AC71" s="6"/>
       <c r="AD71" s="41"/>
       <c r="AE71" s="6"/>
       <c r="AF71" s="6"/>
       <c r="AG71" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AH71" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AI71" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AJ71" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AK71" s="6"/>
       <c r="AL71" s="6"/>
       <c r="AM71" s="6"/>
       <c r="AN71" s="6"/>
       <c r="AO71" s="6"/>
       <c r="AP71" s="6"/>
       <c r="AQ71" s="19"/>
       <c r="AR71" s="27"/>
     </row>
-    <row r="72" spans="1:46" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="72" spans="1:46" ht="26.25" customHeight="1">
       <c r="A72" s="48"/>
       <c r="B72" s="49" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C72" s="51"/>
       <c r="D72" s="51"/>
       <c r="E72" s="51"/>
       <c r="F72" s="51"/>
       <c r="G72" s="51"/>
       <c r="H72" s="51"/>
       <c r="I72" s="51"/>
       <c r="J72" s="51"/>
       <c r="K72" s="51"/>
       <c r="L72" s="51"/>
       <c r="M72" s="51"/>
       <c r="N72" s="51"/>
       <c r="O72" s="51"/>
       <c r="P72" s="51"/>
       <c r="Q72" s="51"/>
       <c r="R72" s="51"/>
       <c r="S72" s="51"/>
       <c r="T72" s="51"/>
       <c r="U72" s="51"/>
       <c r="V72" s="51"/>
       <c r="W72" s="51"/>
       <c r="X72" s="51"/>
       <c r="Y72" s="51"/>
       <c r="Z72" s="51"/>
       <c r="AA72" s="51"/>
       <c r="AB72" s="51"/>
       <c r="AC72" s="51"/>
       <c r="AD72" s="51"/>
       <c r="AE72" s="51"/>
       <c r="AF72" s="51"/>
       <c r="AG72" s="51"/>
       <c r="AH72" s="51"/>
       <c r="AI72" s="51"/>
       <c r="AJ72" s="51"/>
       <c r="AK72" s="51"/>
       <c r="AL72" s="51"/>
       <c r="AM72" s="51"/>
       <c r="AN72" s="51"/>
       <c r="AO72" s="51"/>
       <c r="AP72" s="51"/>
       <c r="AQ72" s="56"/>
       <c r="AR72" s="55"/>
     </row>
-    <row r="73" spans="1:46" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="73" spans="1:46" ht="22.9">
       <c r="A73" s="12">
         <v>60</v>
       </c>
       <c r="B73" s="8" t="s">
-        <v>135</v>
+        <v>117</v>
       </c>
       <c r="C73" s="7"/>
       <c r="D73" s="7"/>
       <c r="E73" s="6"/>
       <c r="F73" s="6"/>
       <c r="G73" s="6"/>
       <c r="H73" s="6"/>
       <c r="I73" s="6"/>
       <c r="J73" s="6"/>
       <c r="K73" s="6"/>
       <c r="L73" s="6"/>
       <c r="M73" s="6"/>
       <c r="N73" s="6"/>
       <c r="O73" s="6"/>
       <c r="P73" s="6"/>
       <c r="Q73" s="6"/>
       <c r="R73" s="6"/>
       <c r="S73" s="7"/>
       <c r="T73" s="7"/>
       <c r="U73" s="7"/>
       <c r="V73" s="6"/>
       <c r="W73" s="6"/>
       <c r="X73" s="6"/>
       <c r="Y73" s="6"/>
       <c r="Z73" s="6"/>
       <c r="AA73" s="6"/>
       <c r="AB73" s="6"/>
       <c r="AC73" s="6"/>
       <c r="AD73" s="41"/>
       <c r="AE73" s="6"/>
       <c r="AF73" s="6"/>
       <c r="AG73" s="6"/>
       <c r="AH73" s="6"/>
       <c r="AI73" s="6"/>
       <c r="AJ73" s="6"/>
       <c r="AK73" s="6"/>
       <c r="AL73" s="6"/>
       <c r="AM73" s="6"/>
       <c r="AN73" s="6"/>
       <c r="AO73" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AP73" s="6"/>
       <c r="AQ73" s="6"/>
       <c r="AR73" s="27"/>
     </row>
-    <row r="74" spans="1:46" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="74" spans="1:46" ht="26.25" customHeight="1">
       <c r="A74" s="48"/>
       <c r="B74" s="54" t="s">
         <v>118</v>
       </c>
       <c r="C74" s="51"/>
       <c r="D74" s="51"/>
       <c r="E74" s="51"/>
       <c r="F74" s="51"/>
       <c r="G74" s="51"/>
       <c r="H74" s="51"/>
       <c r="I74" s="51"/>
       <c r="J74" s="51"/>
       <c r="K74" s="51"/>
       <c r="L74" s="51"/>
       <c r="M74" s="51"/>
       <c r="N74" s="51"/>
       <c r="O74" s="51"/>
       <c r="P74" s="51"/>
       <c r="Q74" s="51"/>
       <c r="R74" s="51"/>
       <c r="S74" s="51"/>
       <c r="T74" s="51"/>
       <c r="U74" s="51"/>
       <c r="V74" s="51"/>
       <c r="W74" s="51"/>
       <c r="X74" s="51"/>
       <c r="Y74" s="51"/>
       <c r="Z74" s="51"/>
       <c r="AA74" s="51"/>
       <c r="AB74" s="51"/>
       <c r="AC74" s="51"/>
       <c r="AD74" s="51"/>
       <c r="AE74" s="51"/>
       <c r="AF74" s="51"/>
       <c r="AG74" s="51"/>
       <c r="AH74" s="51"/>
       <c r="AI74" s="51"/>
       <c r="AJ74" s="51"/>
       <c r="AK74" s="51"/>
       <c r="AL74" s="51"/>
       <c r="AM74" s="51"/>
       <c r="AN74" s="51"/>
       <c r="AO74" s="51"/>
       <c r="AP74" s="51"/>
       <c r="AQ74" s="51"/>
       <c r="AR74" s="55"/>
     </row>
-    <row r="75" spans="1:46" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="75" spans="1:46" ht="22.9">
       <c r="A75" s="12">
         <v>61</v>
       </c>
       <c r="B75" s="8" t="s">
-        <v>65</v>
+        <v>119</v>
       </c>
       <c r="C75" s="7"/>
       <c r="D75" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E75" s="6"/>
       <c r="F75" s="6"/>
       <c r="G75" s="6"/>
       <c r="H75" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="I75" s="6"/>
       <c r="J75" s="6"/>
       <c r="K75" s="6"/>
       <c r="L75" s="6"/>
       <c r="M75" s="6"/>
       <c r="N75" s="6"/>
       <c r="O75" s="6"/>
       <c r="P75" s="6"/>
       <c r="Q75" s="6"/>
       <c r="R75" s="6"/>
       <c r="S75" s="7"/>
       <c r="T75" s="7"/>
       <c r="U75" s="7"/>
       <c r="V75" s="6"/>
       <c r="W75" s="6"/>
       <c r="X75" s="6"/>
       <c r="Y75" s="6"/>
       <c r="Z75" s="6"/>
       <c r="AA75" s="6"/>
       <c r="AB75" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AC75" s="6"/>
       <c r="AD75" s="41"/>
       <c r="AE75" s="6"/>
       <c r="AF75" s="6"/>
       <c r="AG75" s="6"/>
       <c r="AH75" s="6"/>
       <c r="AI75" s="6"/>
       <c r="AJ75" s="6"/>
       <c r="AK75" s="6"/>
       <c r="AL75" s="6"/>
       <c r="AM75" s="6"/>
       <c r="AN75" s="6"/>
       <c r="AO75" s="6"/>
       <c r="AP75" s="6"/>
       <c r="AQ75" s="6"/>
       <c r="AR75" s="27"/>
     </row>
-    <row r="76" spans="1:46" x14ac:dyDescent="0.3">
+    <row r="76" spans="1:46">
       <c r="A76" s="12">
         <v>62</v>
       </c>
       <c r="B76" s="8" t="s">
-        <v>66</v>
+        <v>120</v>
       </c>
       <c r="C76" s="7"/>
       <c r="D76" s="7"/>
       <c r="E76" s="6"/>
       <c r="F76" s="6"/>
       <c r="G76" s="6"/>
       <c r="H76" s="6"/>
       <c r="I76" s="6"/>
       <c r="J76" s="6"/>
       <c r="K76" s="6"/>
       <c r="L76" s="6"/>
       <c r="M76" s="6"/>
       <c r="N76" s="6"/>
       <c r="O76" s="6"/>
       <c r="P76" s="6"/>
       <c r="Q76" s="6"/>
       <c r="R76" s="6"/>
       <c r="S76" s="7"/>
       <c r="T76" s="7"/>
       <c r="U76" s="7"/>
       <c r="V76" s="6"/>
       <c r="W76" s="6"/>
       <c r="X76" s="6"/>
       <c r="Y76" s="6"/>
       <c r="Z76" s="6"/>
       <c r="AA76" s="6"/>
       <c r="AB76" s="6"/>
       <c r="AC76" s="6"/>
       <c r="AD76" s="41"/>
       <c r="AE76" s="6"/>
       <c r="AF76" s="6"/>
       <c r="AG76" s="6"/>
       <c r="AH76" s="6"/>
       <c r="AI76" s="6"/>
       <c r="AJ76" s="6"/>
       <c r="AK76" s="6"/>
       <c r="AL76" s="6"/>
       <c r="AM76" s="6"/>
       <c r="AN76" s="6"/>
       <c r="AO76" s="6"/>
       <c r="AP76" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AQ76" s="6"/>
       <c r="AR76" s="27"/>
       <c r="AT76" s="2" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:46" ht="34.200000000000003" x14ac:dyDescent="0.3">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="77" spans="1:46" ht="34.15">
       <c r="A77" s="12">
         <v>63</v>
       </c>
       <c r="B77" s="8" t="s">
-        <v>67</v>
+        <v>122</v>
       </c>
       <c r="C77" s="7"/>
       <c r="D77" s="7"/>
       <c r="E77" s="6"/>
       <c r="F77" s="6"/>
       <c r="G77" s="6"/>
       <c r="H77" s="6"/>
       <c r="I77" s="6"/>
       <c r="J77" s="6"/>
       <c r="K77" s="6"/>
       <c r="L77" s="6"/>
       <c r="M77" s="6"/>
       <c r="N77" s="6"/>
       <c r="O77" s="6"/>
       <c r="P77" s="6"/>
       <c r="Q77" s="6"/>
       <c r="R77" s="6"/>
       <c r="S77" s="7"/>
       <c r="T77" s="7"/>
       <c r="U77" s="7"/>
       <c r="V77" s="6"/>
       <c r="W77" s="6"/>
       <c r="X77" s="6"/>
       <c r="Y77" s="6"/>
       <c r="Z77" s="6"/>
       <c r="AA77" s="6"/>
       <c r="AB77" s="6"/>
       <c r="AC77" s="6"/>
       <c r="AD77" s="41"/>
       <c r="AE77" s="6"/>
       <c r="AF77" s="6"/>
       <c r="AG77" s="6"/>
       <c r="AH77" s="6"/>
       <c r="AI77" s="6"/>
       <c r="AJ77" s="6"/>
       <c r="AK77" s="6"/>
       <c r="AL77" s="6"/>
       <c r="AM77" s="6"/>
       <c r="AN77" s="6"/>
       <c r="AO77" s="6"/>
       <c r="AP77" s="6"/>
       <c r="AQ77" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AR77" s="27"/>
     </row>
-    <row r="78" spans="1:46" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="78" spans="1:46" ht="26.25" customHeight="1">
       <c r="A78" s="48"/>
       <c r="B78" s="49" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="C78" s="50" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="D78" s="61"/>
       <c r="E78" s="47"/>
       <c r="F78" s="47"/>
       <c r="G78" s="47"/>
       <c r="H78" s="47"/>
       <c r="I78" s="47"/>
       <c r="J78" s="47"/>
       <c r="K78" s="47"/>
       <c r="L78" s="47"/>
       <c r="M78" s="47"/>
       <c r="N78" s="47"/>
       <c r="O78" s="47"/>
       <c r="P78" s="47"/>
       <c r="Q78" s="47"/>
       <c r="R78" s="51"/>
       <c r="S78" s="51"/>
       <c r="T78" s="51"/>
       <c r="U78" s="47"/>
       <c r="V78" s="47"/>
       <c r="W78" s="47"/>
       <c r="X78" s="47"/>
       <c r="Y78" s="47"/>
       <c r="Z78" s="47"/>
       <c r="AA78" s="47"/>
       <c r="AB78" s="47"/>
       <c r="AC78" s="47"/>
       <c r="AD78" s="47"/>
       <c r="AE78" s="47"/>
       <c r="AF78" s="47"/>
       <c r="AG78" s="47"/>
       <c r="AH78" s="47"/>
       <c r="AI78" s="47"/>
       <c r="AJ78" s="47"/>
       <c r="AK78" s="47"/>
       <c r="AL78" s="47"/>
       <c r="AM78" s="47"/>
       <c r="AN78" s="47"/>
       <c r="AO78" s="47"/>
       <c r="AP78" s="47"/>
       <c r="AQ78" s="47"/>
       <c r="AR78" s="52"/>
     </row>
-    <row r="79" spans="1:46" ht="45.6" x14ac:dyDescent="0.3">
+    <row r="79" spans="1:46" ht="45.6">
       <c r="A79" s="12">
         <v>64</v>
       </c>
       <c r="B79" s="8" t="s">
-        <v>68</v>
+        <v>125</v>
       </c>
       <c r="C79" s="6"/>
       <c r="D79" s="6"/>
       <c r="E79" s="6"/>
       <c r="F79" s="6"/>
       <c r="G79" s="6"/>
       <c r="H79" s="6"/>
       <c r="I79" s="6"/>
       <c r="J79" s="6"/>
       <c r="K79" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="L79" s="6"/>
       <c r="M79" s="6"/>
       <c r="N79" s="6"/>
       <c r="O79" s="6"/>
       <c r="P79" s="6"/>
       <c r="Q79" s="6"/>
       <c r="R79" s="6"/>
       <c r="S79" s="7"/>
       <c r="T79" s="7"/>
       <c r="U79" s="7"/>
       <c r="V79" s="6"/>
       <c r="W79" s="6"/>
       <c r="X79" s="6"/>
       <c r="Y79" s="6"/>
       <c r="Z79" s="6"/>
       <c r="AA79" s="6"/>
       <c r="AB79" s="6"/>
       <c r="AC79" s="6"/>
       <c r="AD79" s="41"/>
       <c r="AE79" s="6"/>
       <c r="AF79" s="6"/>
       <c r="AG79" s="6"/>
       <c r="AH79" s="6"/>
       <c r="AI79" s="6"/>
       <c r="AJ79" s="6"/>
       <c r="AK79" s="6"/>
       <c r="AL79" s="6"/>
       <c r="AM79" s="6"/>
       <c r="AN79" s="6"/>
       <c r="AO79" s="6"/>
       <c r="AP79" s="6"/>
       <c r="AQ79" s="6"/>
       <c r="AR79" s="27"/>
     </row>
-    <row r="80" spans="1:46" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="80" spans="1:46" ht="26.25" customHeight="1">
       <c r="A80" s="48"/>
       <c r="B80" s="49" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="C80" s="47"/>
       <c r="D80" s="47"/>
       <c r="E80" s="47"/>
       <c r="F80" s="47"/>
       <c r="G80" s="47"/>
       <c r="H80" s="47"/>
       <c r="I80" s="47"/>
       <c r="J80" s="47"/>
       <c r="K80" s="47"/>
       <c r="L80" s="47"/>
       <c r="M80" s="47"/>
       <c r="N80" s="47"/>
       <c r="O80" s="47"/>
       <c r="P80" s="47"/>
       <c r="Q80" s="47"/>
       <c r="R80" s="53"/>
       <c r="S80" s="53"/>
       <c r="T80" s="51"/>
       <c r="U80" s="47"/>
       <c r="V80" s="47"/>
       <c r="W80" s="47"/>
       <c r="X80" s="47"/>
       <c r="Y80" s="47"/>
       <c r="Z80" s="47"/>
       <c r="AA80" s="47"/>
       <c r="AB80" s="47"/>
       <c r="AC80" s="47"/>
       <c r="AD80" s="47"/>
       <c r="AE80" s="47"/>
       <c r="AF80" s="47"/>
       <c r="AG80" s="47"/>
       <c r="AH80" s="47"/>
       <c r="AI80" s="47"/>
       <c r="AJ80" s="47"/>
       <c r="AK80" s="47"/>
       <c r="AL80" s="47"/>
       <c r="AM80" s="47"/>
       <c r="AN80" s="47"/>
       <c r="AO80" s="47"/>
       <c r="AP80" s="47"/>
       <c r="AQ80" s="47"/>
       <c r="AR80" s="52"/>
     </row>
-    <row r="81" spans="1:44" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="81" spans="1:44" ht="22.9">
       <c r="A81" s="12">
         <v>65</v>
       </c>
       <c r="B81" s="8" t="s">
-        <v>69</v>
+        <v>127</v>
       </c>
       <c r="C81" s="6"/>
       <c r="D81" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E81" s="6"/>
       <c r="F81" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G81" s="6"/>
       <c r="H81" s="6"/>
       <c r="I81" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="J81" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="K81" s="6"/>
       <c r="L81" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="M81" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="N81" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="O81" s="6"/>
       <c r="P81" s="6"/>
       <c r="Q81" s="6"/>
       <c r="R81" s="6"/>
       <c r="S81" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="T81" s="7"/>
       <c r="U81" s="7"/>
       <c r="V81" s="6"/>
       <c r="W81" s="6"/>
       <c r="X81" s="6"/>
       <c r="Y81" s="6"/>
       <c r="Z81" s="6"/>
       <c r="AA81" s="6"/>
       <c r="AB81" s="6"/>
       <c r="AC81" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AD81" s="41" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AE81" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AF81" s="6"/>
       <c r="AG81" s="6"/>
       <c r="AH81" s="6"/>
       <c r="AI81" s="6"/>
       <c r="AJ81" s="6"/>
       <c r="AK81" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AL81" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AM81" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AN81" s="6"/>
       <c r="AO81" s="6"/>
       <c r="AP81" s="6"/>
       <c r="AQ81" s="6"/>
       <c r="AR81" s="27"/>
     </row>
-    <row r="82" spans="1:44" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="82" spans="1:44" ht="22.9">
       <c r="A82" s="12">
         <v>66</v>
       </c>
       <c r="B82" s="8" t="s">
-        <v>70</v>
+        <v>128</v>
       </c>
       <c r="C82" s="6"/>
       <c r="D82" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E82" s="6"/>
       <c r="F82" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G82" s="6"/>
       <c r="H82" s="6"/>
       <c r="I82" s="6"/>
       <c r="J82" s="6"/>
       <c r="K82" s="6"/>
       <c r="L82" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="M82" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="N82" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="O82" s="6"/>
       <c r="P82" s="6"/>
       <c r="Q82" s="6"/>
       <c r="R82" s="6"/>
       <c r="S82" s="7"/>
       <c r="T82" s="7"/>
       <c r="U82" s="7"/>
       <c r="V82" s="6"/>
       <c r="W82" s="6"/>
       <c r="X82" s="6"/>
       <c r="Y82" s="6"/>
       <c r="Z82" s="6"/>
       <c r="AA82" s="6"/>
       <c r="AB82" s="6"/>
       <c r="AC82" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AD82" s="41" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AE82" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AF82" s="6"/>
       <c r="AG82" s="6"/>
       <c r="AH82" s="6"/>
       <c r="AI82" s="6"/>
       <c r="AJ82" s="6"/>
       <c r="AK82" s="6"/>
       <c r="AL82" s="6"/>
       <c r="AM82" s="6"/>
       <c r="AN82" s="6"/>
       <c r="AO82" s="6"/>
       <c r="AP82" s="6"/>
       <c r="AQ82" s="6"/>
       <c r="AR82" s="27"/>
     </row>
-    <row r="83" spans="1:44" ht="34.200000000000003" x14ac:dyDescent="0.3">
+    <row r="83" spans="1:44" ht="34.15">
       <c r="A83" s="12">
         <v>67</v>
       </c>
       <c r="B83" s="8" t="s">
-        <v>71</v>
+        <v>129</v>
       </c>
       <c r="C83" s="6"/>
       <c r="D83" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E83" s="6"/>
       <c r="F83" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G83" s="6"/>
       <c r="H83" s="6"/>
       <c r="I83" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="J83" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="K83" s="6"/>
       <c r="L83" s="6"/>
       <c r="M83" s="6"/>
       <c r="N83" s="6"/>
       <c r="O83" s="6"/>
       <c r="P83" s="6"/>
       <c r="Q83" s="6"/>
       <c r="R83" s="6"/>
       <c r="S83" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="T83" s="7"/>
       <c r="U83" s="7"/>
       <c r="V83" s="6"/>
       <c r="W83" s="6"/>
       <c r="X83" s="6"/>
       <c r="Y83" s="6"/>
       <c r="Z83" s="6"/>
       <c r="AA83" s="6"/>
       <c r="AB83" s="6"/>
       <c r="AC83" s="6"/>
       <c r="AD83" s="41"/>
       <c r="AE83" s="6"/>
       <c r="AF83" s="6"/>
       <c r="AG83" s="6"/>
       <c r="AH83" s="6"/>
       <c r="AI83" s="6"/>
       <c r="AJ83" s="6"/>
       <c r="AK83" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AL83" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AM83" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AN83" s="6"/>
       <c r="AO83" s="6"/>
       <c r="AP83" s="6"/>
       <c r="AQ83" s="6"/>
       <c r="AR83" s="27"/>
     </row>
-    <row r="84" spans="1:44" ht="79.8" x14ac:dyDescent="0.3">
+    <row r="84" spans="1:44" ht="79.900000000000006">
       <c r="A84" s="12">
         <v>68</v>
       </c>
       <c r="B84" s="8" t="s">
-        <v>72</v>
+        <v>130</v>
       </c>
       <c r="C84" s="6"/>
       <c r="D84" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E84" s="6"/>
       <c r="F84" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G84" s="6"/>
       <c r="H84" s="6"/>
       <c r="I84" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="J84" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="K84" s="6"/>
       <c r="L84" s="6"/>
       <c r="M84" s="6"/>
       <c r="N84" s="6"/>
       <c r="O84" s="6"/>
       <c r="P84" s="6"/>
       <c r="Q84" s="6"/>
       <c r="R84" s="6"/>
       <c r="S84" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="T84" s="7"/>
       <c r="U84" s="7"/>
       <c r="V84" s="6"/>
       <c r="W84" s="6"/>
       <c r="X84" s="6"/>
       <c r="Y84" s="6"/>
       <c r="Z84" s="6"/>
       <c r="AA84" s="6"/>
       <c r="AB84" s="6"/>
       <c r="AC84" s="6"/>
       <c r="AD84" s="41"/>
       <c r="AE84" s="6"/>
       <c r="AF84" s="6"/>
       <c r="AG84" s="6"/>
       <c r="AH84" s="6"/>
       <c r="AI84" s="6"/>
       <c r="AJ84" s="6"/>
       <c r="AK84" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AL84" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AM84" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AN84" s="6"/>
       <c r="AO84" s="6"/>
       <c r="AP84" s="6"/>
       <c r="AQ84" s="6"/>
       <c r="AR84" s="27"/>
     </row>
-    <row r="85" spans="1:44" ht="34.200000000000003" x14ac:dyDescent="0.3">
+    <row r="85" spans="1:44" ht="34.15">
       <c r="A85" s="12">
         <v>69</v>
       </c>
       <c r="B85" s="8" t="s">
-        <v>153</v>
+        <v>131</v>
       </c>
       <c r="C85" s="6"/>
       <c r="D85" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E85" s="6"/>
       <c r="F85" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G85" s="6"/>
       <c r="H85" s="6"/>
       <c r="I85" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="J85" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="K85" s="6"/>
       <c r="L85" s="6"/>
       <c r="M85" s="6"/>
       <c r="N85" s="6"/>
       <c r="O85" s="6"/>
       <c r="P85" s="6"/>
       <c r="Q85" s="6"/>
       <c r="R85" s="6"/>
       <c r="S85" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="T85" s="7"/>
       <c r="U85" s="7"/>
       <c r="V85" s="6"/>
       <c r="W85" s="6"/>
       <c r="X85" s="6"/>
       <c r="Y85" s="6"/>
       <c r="Z85" s="6"/>
       <c r="AA85" s="6"/>
       <c r="AB85" s="6"/>
       <c r="AC85" s="6"/>
       <c r="AD85" s="41"/>
       <c r="AE85" s="6"/>
       <c r="AF85" s="6"/>
       <c r="AG85" s="6"/>
       <c r="AH85" s="6"/>
       <c r="AI85" s="6"/>
       <c r="AJ85" s="6"/>
       <c r="AK85" s="6"/>
       <c r="AL85" s="6"/>
       <c r="AM85" s="6"/>
       <c r="AN85" s="6"/>
       <c r="AO85" s="6"/>
       <c r="AP85" s="6"/>
       <c r="AQ85" s="6"/>
       <c r="AR85" s="27"/>
     </row>
-    <row r="86" spans="1:44" ht="57" x14ac:dyDescent="0.3">
+    <row r="86" spans="1:44" ht="57">
       <c r="A86" s="12">
         <v>70</v>
       </c>
       <c r="B86" s="8" t="s">
-        <v>154</v>
+        <v>132</v>
       </c>
       <c r="C86" s="6"/>
       <c r="D86" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E86" s="6"/>
       <c r="F86" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G86" s="6"/>
       <c r="H86" s="6"/>
       <c r="I86" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="J86" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="K86" s="6"/>
       <c r="L86" s="6"/>
       <c r="M86" s="6"/>
       <c r="N86" s="6"/>
       <c r="O86" s="6"/>
       <c r="P86" s="6"/>
       <c r="Q86" s="6"/>
       <c r="R86" s="6"/>
       <c r="S86" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="T86" s="7"/>
       <c r="U86" s="7"/>
       <c r="V86" s="6"/>
       <c r="W86" s="6"/>
       <c r="X86" s="6"/>
       <c r="Y86" s="6"/>
       <c r="Z86" s="6"/>
       <c r="AA86" s="6"/>
       <c r="AB86" s="6"/>
       <c r="AC86" s="6"/>
       <c r="AD86" s="41"/>
       <c r="AE86" s="6"/>
       <c r="AF86" s="6"/>
       <c r="AG86" s="6"/>
       <c r="AH86" s="6"/>
       <c r="AI86" s="6"/>
       <c r="AJ86" s="6"/>
       <c r="AK86" s="6"/>
       <c r="AL86" s="6"/>
       <c r="AM86" s="6"/>
       <c r="AN86" s="6"/>
       <c r="AO86" s="6"/>
       <c r="AP86" s="6"/>
       <c r="AQ86" s="6"/>
       <c r="AR86" s="27"/>
     </row>
-    <row r="87" spans="1:44" ht="68.400000000000006" x14ac:dyDescent="0.3">
+    <row r="87" spans="1:44" ht="68.45">
       <c r="A87" s="12">
         <v>71</v>
       </c>
       <c r="B87" s="8" t="s">
-        <v>73</v>
+        <v>133</v>
       </c>
       <c r="C87" s="6"/>
       <c r="D87" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E87" s="6"/>
       <c r="F87" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G87" s="6"/>
       <c r="H87" s="6"/>
       <c r="I87" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="J87" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="K87" s="6"/>
       <c r="L87" s="6"/>
       <c r="M87" s="6"/>
       <c r="N87" s="6"/>
       <c r="O87" s="6"/>
       <c r="P87" s="6"/>
       <c r="Q87" s="6"/>
       <c r="R87" s="6"/>
       <c r="S87" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="T87" s="7"/>
       <c r="U87" s="7"/>
       <c r="V87" s="6"/>
       <c r="W87" s="6"/>
       <c r="X87" s="6"/>
       <c r="Y87" s="6"/>
       <c r="Z87" s="6"/>
       <c r="AA87" s="6"/>
       <c r="AB87" s="6"/>
       <c r="AC87" s="6"/>
       <c r="AD87" s="41"/>
       <c r="AE87" s="6"/>
       <c r="AF87" s="6"/>
       <c r="AG87" s="6"/>
       <c r="AH87" s="6"/>
       <c r="AI87" s="6"/>
       <c r="AJ87" s="6"/>
       <c r="AK87" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AL87" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AM87" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AN87" s="6"/>
       <c r="AO87" s="6"/>
       <c r="AP87" s="6"/>
       <c r="AQ87" s="6"/>
       <c r="AR87" s="27"/>
     </row>
-    <row r="88" spans="1:44" ht="34.200000000000003" x14ac:dyDescent="0.3">
+    <row r="88" spans="1:44" ht="34.15">
       <c r="A88" s="12">
         <v>72</v>
       </c>
       <c r="B88" s="8" t="s">
-        <v>74</v>
+        <v>134</v>
       </c>
       <c r="C88" s="6"/>
       <c r="D88" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E88" s="6"/>
       <c r="F88" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G88" s="6"/>
       <c r="H88" s="6"/>
       <c r="I88" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="J88" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="K88" s="6"/>
       <c r="L88" s="6"/>
       <c r="M88" s="6"/>
       <c r="N88" s="6"/>
       <c r="O88" s="6"/>
       <c r="P88" s="6"/>
       <c r="Q88" s="6"/>
       <c r="R88" s="6"/>
       <c r="S88" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="T88" s="7"/>
       <c r="U88" s="7"/>
       <c r="V88" s="6"/>
       <c r="W88" s="6"/>
       <c r="X88" s="6"/>
       <c r="Y88" s="6"/>
       <c r="Z88" s="6"/>
       <c r="AA88" s="6"/>
       <c r="AB88" s="6"/>
       <c r="AC88" s="6"/>
       <c r="AD88" s="41"/>
       <c r="AE88" s="6"/>
       <c r="AF88" s="6"/>
       <c r="AG88" s="6"/>
       <c r="AH88" s="6"/>
       <c r="AI88" s="6"/>
       <c r="AJ88" s="6"/>
       <c r="AK88" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AL88" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AM88" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AN88" s="6"/>
       <c r="AO88" s="6"/>
       <c r="AP88" s="6"/>
       <c r="AQ88" s="6"/>
       <c r="AR88" s="27"/>
     </row>
-    <row r="89" spans="1:44" ht="34.200000000000003" x14ac:dyDescent="0.3">
+    <row r="89" spans="1:44" ht="34.15">
       <c r="A89" s="12">
         <v>73</v>
       </c>
       <c r="B89" s="8" t="s">
-        <v>155</v>
+        <v>135</v>
       </c>
       <c r="C89" s="6"/>
       <c r="D89" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E89" s="6"/>
       <c r="F89" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G89" s="6"/>
       <c r="H89" s="6"/>
       <c r="I89" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="J89" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="K89" s="6"/>
       <c r="L89" s="6"/>
       <c r="M89" s="6"/>
       <c r="N89" s="6"/>
       <c r="O89" s="6"/>
       <c r="P89" s="6"/>
       <c r="Q89" s="6"/>
       <c r="R89" s="6"/>
       <c r="S89" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="T89" s="7"/>
       <c r="U89" s="7"/>
       <c r="V89" s="6"/>
       <c r="W89" s="6"/>
       <c r="X89" s="6"/>
       <c r="Y89" s="6"/>
       <c r="Z89" s="6"/>
       <c r="AA89" s="6"/>
       <c r="AB89" s="6"/>
       <c r="AC89" s="6"/>
       <c r="AD89" s="41"/>
       <c r="AE89" s="6"/>
       <c r="AF89" s="6"/>
       <c r="AG89" s="6"/>
       <c r="AH89" s="6"/>
       <c r="AI89" s="6"/>
       <c r="AJ89" s="6"/>
       <c r="AK89" s="6"/>
       <c r="AL89" s="6"/>
       <c r="AM89" s="6"/>
       <c r="AN89" s="6"/>
       <c r="AO89" s="6"/>
       <c r="AP89" s="6"/>
       <c r="AQ89" s="6"/>
       <c r="AR89" s="27"/>
     </row>
-    <row r="90" spans="1:44" ht="34.200000000000003" x14ac:dyDescent="0.3">
+    <row r="90" spans="1:44" ht="34.15">
       <c r="A90" s="12">
         <v>74</v>
       </c>
       <c r="B90" s="8" t="s">
-        <v>75</v>
+        <v>136</v>
       </c>
       <c r="C90" s="6"/>
       <c r="D90" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E90" s="6"/>
       <c r="F90" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G90" s="6"/>
       <c r="H90" s="6"/>
       <c r="I90" s="6"/>
       <c r="J90" s="6"/>
       <c r="K90" s="6"/>
       <c r="L90" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="M90" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="N90" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="O90" s="6"/>
       <c r="P90" s="6"/>
       <c r="Q90" s="6"/>
       <c r="R90" s="6"/>
       <c r="S90" s="7"/>
       <c r="T90" s="7"/>
       <c r="U90" s="7"/>
       <c r="V90" s="6"/>
       <c r="W90" s="6"/>
       <c r="X90" s="6"/>
       <c r="Y90" s="6"/>
       <c r="Z90" s="6"/>
       <c r="AA90" s="6"/>
       <c r="AB90" s="6"/>
       <c r="AC90" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AD90" s="41" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AE90" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AF90" s="6"/>
       <c r="AG90" s="6"/>
       <c r="AH90" s="6"/>
       <c r="AI90" s="6"/>
       <c r="AJ90" s="6"/>
       <c r="AK90" s="6"/>
       <c r="AL90" s="6"/>
       <c r="AM90" s="6"/>
       <c r="AN90" s="6"/>
       <c r="AO90" s="6"/>
       <c r="AP90" s="6"/>
       <c r="AQ90" s="6"/>
       <c r="AR90" s="27"/>
     </row>
-    <row r="91" spans="1:44" x14ac:dyDescent="0.3">
+    <row r="91" spans="1:44">
       <c r="A91" s="12">
         <v>75</v>
       </c>
       <c r="B91" s="8" t="s">
-        <v>76</v>
+        <v>137</v>
       </c>
       <c r="C91" s="6"/>
       <c r="D91" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E91" s="6"/>
       <c r="F91" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G91" s="6"/>
       <c r="H91" s="6"/>
       <c r="I91" s="6"/>
       <c r="J91" s="6"/>
       <c r="K91" s="6"/>
       <c r="L91" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="M91" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="N91" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="O91" s="6"/>
       <c r="P91" s="6"/>
       <c r="Q91" s="6"/>
       <c r="R91" s="6"/>
       <c r="S91" s="7"/>
       <c r="T91" s="7"/>
       <c r="U91" s="7"/>
       <c r="V91" s="6"/>
       <c r="W91" s="6"/>
       <c r="X91" s="6"/>
       <c r="Y91" s="6"/>
       <c r="Z91" s="6"/>
       <c r="AA91" s="6"/>
       <c r="AB91" s="6"/>
       <c r="AC91" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AD91" s="41" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AE91" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AF91" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AG91" s="6"/>
       <c r="AH91" s="6"/>
       <c r="AI91" s="6"/>
       <c r="AJ91" s="6"/>
       <c r="AK91" s="6"/>
       <c r="AL91" s="6"/>
       <c r="AM91" s="6"/>
       <c r="AN91" s="6"/>
       <c r="AO91" s="6"/>
       <c r="AP91" s="6"/>
       <c r="AQ91" s="6"/>
       <c r="AR91" s="27"/>
     </row>
-    <row r="92" spans="1:44" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="92" spans="1:44" ht="22.9">
       <c r="A92" s="12">
         <v>76</v>
       </c>
       <c r="B92" s="8" t="s">
-        <v>77</v>
+        <v>138</v>
       </c>
       <c r="C92" s="6"/>
       <c r="D92" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E92" s="6"/>
       <c r="F92" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G92" s="6"/>
       <c r="H92" s="6"/>
       <c r="I92" s="6"/>
       <c r="J92" s="6"/>
       <c r="K92" s="6"/>
       <c r="L92" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="M92" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="N92" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="O92" s="6"/>
       <c r="P92" s="6"/>
       <c r="Q92" s="6"/>
       <c r="R92" s="6"/>
       <c r="S92" s="7"/>
       <c r="T92" s="7"/>
       <c r="U92" s="7"/>
       <c r="V92" s="6"/>
       <c r="W92" s="6"/>
       <c r="X92" s="6"/>
       <c r="Y92" s="6"/>
       <c r="Z92" s="6"/>
       <c r="AA92" s="6"/>
       <c r="AB92" s="6"/>
       <c r="AC92" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AD92" s="41"/>
       <c r="AE92" s="6"/>
       <c r="AF92" s="6"/>
       <c r="AG92" s="6"/>
       <c r="AH92" s="6"/>
       <c r="AI92" s="6"/>
       <c r="AJ92" s="6"/>
       <c r="AK92" s="6"/>
       <c r="AL92" s="6"/>
       <c r="AM92" s="6"/>
       <c r="AN92" s="6"/>
       <c r="AO92" s="6"/>
       <c r="AP92" s="6"/>
       <c r="AQ92" s="6"/>
       <c r="AR92" s="27"/>
     </row>
-    <row r="93" spans="1:44" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="93" spans="1:44" ht="22.9">
       <c r="A93" s="12">
         <v>77</v>
       </c>
       <c r="B93" s="8" t="s">
-        <v>125</v>
+        <v>139</v>
       </c>
       <c r="C93" s="6"/>
       <c r="D93" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E93" s="6"/>
       <c r="F93" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G93" s="6"/>
       <c r="H93" s="6"/>
       <c r="I93" s="6"/>
       <c r="J93" s="6"/>
       <c r="K93" s="6"/>
       <c r="L93" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="M93" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="N93" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="O93" s="6"/>
       <c r="P93" s="6"/>
       <c r="Q93" s="6"/>
       <c r="R93" s="6"/>
       <c r="S93" s="7"/>
       <c r="T93" s="7"/>
       <c r="U93" s="7"/>
       <c r="V93" s="6"/>
       <c r="W93" s="6"/>
       <c r="X93" s="6"/>
       <c r="Y93" s="6"/>
       <c r="Z93" s="6"/>
       <c r="AA93" s="6"/>
       <c r="AB93" s="6"/>
       <c r="AC93" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AD93" s="41"/>
       <c r="AE93" s="6"/>
       <c r="AF93" s="6"/>
       <c r="AG93" s="6"/>
       <c r="AH93" s="6"/>
       <c r="AI93" s="6"/>
       <c r="AJ93" s="6"/>
       <c r="AK93" s="6"/>
       <c r="AL93" s="6"/>
       <c r="AM93" s="6"/>
       <c r="AN93" s="6"/>
       <c r="AO93" s="6"/>
       <c r="AP93" s="6"/>
       <c r="AQ93" s="6"/>
       <c r="AR93" s="27"/>
     </row>
-    <row r="94" spans="1:44" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="94" spans="1:44" ht="22.9">
       <c r="A94" s="12">
         <v>78</v>
       </c>
       <c r="B94" s="8" t="s">
-        <v>78</v>
+        <v>140</v>
       </c>
       <c r="C94" s="6"/>
       <c r="D94" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E94" s="6"/>
       <c r="F94" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G94" s="6"/>
       <c r="H94" s="6"/>
       <c r="I94" s="6"/>
       <c r="J94" s="6"/>
       <c r="K94" s="6"/>
       <c r="L94" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="M94" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="N94" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="O94" s="6"/>
       <c r="P94" s="6"/>
       <c r="Q94" s="6"/>
       <c r="R94" s="6"/>
       <c r="S94" s="7"/>
       <c r="T94" s="7"/>
       <c r="U94" s="7"/>
       <c r="V94" s="6"/>
       <c r="W94" s="6"/>
       <c r="X94" s="6"/>
       <c r="Y94" s="6"/>
       <c r="Z94" s="6"/>
       <c r="AA94" s="6"/>
       <c r="AB94" s="6"/>
       <c r="AC94" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AD94" s="41"/>
       <c r="AE94" s="6"/>
       <c r="AF94" s="6"/>
       <c r="AG94" s="6"/>
       <c r="AH94" s="6"/>
       <c r="AI94" s="6"/>
       <c r="AJ94" s="6"/>
       <c r="AK94" s="6"/>
       <c r="AL94" s="6"/>
       <c r="AM94" s="6"/>
       <c r="AN94" s="6"/>
       <c r="AO94" s="6"/>
       <c r="AP94" s="6"/>
       <c r="AQ94" s="6"/>
       <c r="AR94" s="27"/>
     </row>
-    <row r="95" spans="1:44" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="95" spans="1:44" ht="22.9">
       <c r="A95" s="12">
         <v>79</v>
       </c>
       <c r="B95" s="8" t="s">
-        <v>79</v>
+        <v>141</v>
       </c>
       <c r="C95" s="6"/>
       <c r="D95" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E95" s="6"/>
       <c r="F95" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G95" s="6"/>
       <c r="H95" s="6"/>
       <c r="I95" s="6"/>
       <c r="J95" s="6"/>
       <c r="K95" s="6"/>
       <c r="L95" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="M95" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="N95" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="O95" s="6"/>
       <c r="P95" s="6"/>
       <c r="Q95" s="6"/>
       <c r="R95" s="6"/>
       <c r="S95" s="7"/>
       <c r="T95" s="7"/>
       <c r="U95" s="7"/>
       <c r="V95" s="6"/>
       <c r="W95" s="6"/>
       <c r="X95" s="6"/>
       <c r="Y95" s="6"/>
       <c r="Z95" s="6"/>
       <c r="AA95" s="6"/>
       <c r="AB95" s="6"/>
       <c r="AC95" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AD95" s="41" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AE95" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AF95" s="6"/>
       <c r="AG95" s="6"/>
       <c r="AH95" s="6"/>
       <c r="AI95" s="6"/>
       <c r="AJ95" s="6"/>
       <c r="AK95" s="6"/>
       <c r="AL95" s="6"/>
       <c r="AM95" s="6"/>
       <c r="AN95" s="6"/>
       <c r="AO95" s="6"/>
       <c r="AP95" s="6"/>
       <c r="AQ95" s="6"/>
       <c r="AR95" s="27"/>
     </row>
-    <row r="96" spans="1:44" ht="34.200000000000003" x14ac:dyDescent="0.3">
+    <row r="96" spans="1:44" ht="34.15">
       <c r="A96" s="12">
         <v>80</v>
       </c>
       <c r="B96" s="8" t="s">
-        <v>80</v>
+        <v>142</v>
       </c>
       <c r="C96" s="6"/>
       <c r="D96" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E96" s="6"/>
       <c r="F96" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G96" s="6"/>
       <c r="H96" s="6"/>
       <c r="I96" s="6"/>
       <c r="J96" s="6"/>
       <c r="K96" s="6"/>
       <c r="L96" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="M96" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="N96" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="O96" s="6"/>
       <c r="P96" s="6"/>
       <c r="Q96" s="6"/>
       <c r="R96" s="6"/>
       <c r="S96" s="7"/>
       <c r="T96" s="7"/>
       <c r="U96" s="7"/>
       <c r="V96" s="6"/>
       <c r="W96" s="6"/>
       <c r="X96" s="6"/>
       <c r="Y96" s="6"/>
       <c r="Z96" s="6"/>
       <c r="AA96" s="6"/>
       <c r="AB96" s="6"/>
       <c r="AC96" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AD96" s="41" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AE96" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AF96" s="6"/>
       <c r="AG96" s="6"/>
       <c r="AH96" s="6"/>
       <c r="AI96" s="6"/>
       <c r="AJ96" s="6"/>
       <c r="AK96" s="6"/>
       <c r="AL96" s="6"/>
       <c r="AM96" s="6"/>
       <c r="AN96" s="6"/>
       <c r="AO96" s="6"/>
       <c r="AP96" s="6"/>
       <c r="AQ96" s="6"/>
       <c r="AR96" s="27"/>
     </row>
-    <row r="97" spans="1:44" ht="34.200000000000003" x14ac:dyDescent="0.3">
+    <row r="97" spans="1:44" ht="34.15">
       <c r="A97" s="12">
         <v>81</v>
       </c>
       <c r="B97" s="8" t="s">
-        <v>81</v>
+        <v>143</v>
       </c>
       <c r="C97" s="6"/>
       <c r="D97" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E97" s="6"/>
       <c r="F97" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G97" s="6"/>
       <c r="H97" s="6"/>
       <c r="I97" s="6"/>
       <c r="J97" s="6"/>
       <c r="K97" s="6"/>
       <c r="L97" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="M97" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="N97" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="O97" s="6"/>
       <c r="P97" s="6"/>
       <c r="Q97" s="6"/>
       <c r="R97" s="6"/>
       <c r="S97" s="7"/>
       <c r="T97" s="7"/>
       <c r="U97" s="7"/>
       <c r="V97" s="6"/>
       <c r="W97" s="6"/>
       <c r="X97" s="6"/>
       <c r="Y97" s="6"/>
       <c r="Z97" s="6"/>
       <c r="AA97" s="6"/>
       <c r="AB97" s="6"/>
       <c r="AC97" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AD97" s="41"/>
       <c r="AE97" s="6"/>
       <c r="AF97" s="6"/>
       <c r="AG97" s="6"/>
       <c r="AH97" s="6"/>
       <c r="AI97" s="6"/>
       <c r="AJ97" s="6"/>
       <c r="AK97" s="6"/>
       <c r="AL97" s="6"/>
       <c r="AM97" s="6"/>
       <c r="AN97" s="6"/>
       <c r="AO97" s="6"/>
       <c r="AP97" s="6"/>
       <c r="AQ97" s="6"/>
       <c r="AR97" s="27"/>
     </row>
-    <row r="98" spans="1:44" ht="148.19999999999999" x14ac:dyDescent="0.3">
+    <row r="98" spans="1:44" ht="148.15">
       <c r="A98" s="12">
         <v>82</v>
       </c>
       <c r="B98" s="8" t="s">
-        <v>104</v>
+        <v>144</v>
       </c>
       <c r="C98" s="6"/>
       <c r="D98" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E98" s="6"/>
       <c r="F98" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G98" s="6"/>
       <c r="H98" s="6"/>
       <c r="I98" s="6"/>
       <c r="J98" s="6"/>
       <c r="K98" s="6"/>
       <c r="L98" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="M98" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="N98" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="O98" s="6"/>
       <c r="P98" s="6"/>
       <c r="Q98" s="6"/>
       <c r="R98" s="6"/>
       <c r="S98" s="7"/>
       <c r="T98" s="7"/>
       <c r="U98" s="7"/>
       <c r="V98" s="6"/>
       <c r="W98" s="6"/>
       <c r="X98" s="6"/>
       <c r="Y98" s="6"/>
       <c r="Z98" s="6"/>
       <c r="AA98" s="6"/>
       <c r="AB98" s="6"/>
       <c r="AC98" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AD98" s="41" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AE98" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AF98" s="6"/>
       <c r="AG98" s="6"/>
       <c r="AH98" s="6"/>
       <c r="AI98" s="6"/>
       <c r="AJ98" s="6"/>
       <c r="AK98" s="6"/>
       <c r="AL98" s="6"/>
       <c r="AM98" s="6"/>
       <c r="AN98" s="6"/>
       <c r="AO98" s="6"/>
       <c r="AP98" s="6"/>
       <c r="AQ98" s="6"/>
       <c r="AR98" s="27"/>
     </row>
-    <row r="99" spans="1:44" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="99" spans="1:44" ht="22.9">
       <c r="A99" s="12">
         <v>83</v>
       </c>
       <c r="B99" s="8" t="s">
-        <v>156</v>
+        <v>145</v>
       </c>
       <c r="C99" s="6"/>
       <c r="D99" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E99" s="6"/>
       <c r="F99" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G99" s="6"/>
       <c r="H99" s="6"/>
       <c r="I99" s="6"/>
       <c r="J99" s="6"/>
       <c r="K99" s="6"/>
       <c r="L99" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="M99" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="N99" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="O99" s="6"/>
       <c r="P99" s="6"/>
       <c r="Q99" s="6"/>
       <c r="R99" s="6"/>
       <c r="S99" s="7"/>
       <c r="T99" s="7"/>
       <c r="U99" s="7"/>
       <c r="V99" s="6"/>
       <c r="W99" s="6"/>
       <c r="X99" s="6"/>
       <c r="Y99" s="6"/>
       <c r="Z99" s="6"/>
       <c r="AA99" s="6"/>
       <c r="AB99" s="6"/>
       <c r="AC99" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AD99" s="41"/>
       <c r="AE99" s="6"/>
       <c r="AF99" s="6"/>
       <c r="AG99" s="6"/>
       <c r="AH99" s="6"/>
       <c r="AI99" s="6"/>
       <c r="AJ99" s="6"/>
       <c r="AK99" s="6"/>
       <c r="AL99" s="6"/>
       <c r="AM99" s="6"/>
       <c r="AN99" s="6"/>
       <c r="AO99" s="6"/>
       <c r="AP99" s="6"/>
       <c r="AQ99" s="6"/>
       <c r="AR99" s="27"/>
     </row>
-    <row r="100" spans="1:44" x14ac:dyDescent="0.3">
+    <row r="100" spans="1:44">
       <c r="A100" s="12">
         <v>84</v>
       </c>
       <c r="B100" s="8" t="s">
-        <v>82</v>
+        <v>146</v>
       </c>
       <c r="C100" s="6"/>
       <c r="D100" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E100" s="6"/>
       <c r="F100" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G100" s="6"/>
       <c r="H100" s="6"/>
       <c r="I100" s="6"/>
       <c r="J100" s="6"/>
       <c r="K100" s="6"/>
       <c r="L100" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="M100" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="N100" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="O100" s="6"/>
       <c r="P100" s="6"/>
       <c r="Q100" s="6"/>
       <c r="R100" s="6"/>
       <c r="S100" s="7"/>
       <c r="T100" s="7"/>
       <c r="U100" s="7"/>
       <c r="V100" s="6"/>
       <c r="W100" s="6"/>
       <c r="X100" s="6"/>
       <c r="Y100" s="6"/>
       <c r="Z100" s="6"/>
       <c r="AA100" s="6"/>
       <c r="AB100" s="6"/>
       <c r="AC100" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AD100" s="41" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AE100" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AF100" s="6"/>
       <c r="AG100" s="6"/>
       <c r="AH100" s="6"/>
       <c r="AI100" s="6"/>
       <c r="AJ100" s="6"/>
       <c r="AK100" s="6"/>
       <c r="AL100" s="6"/>
       <c r="AM100" s="6"/>
       <c r="AN100" s="6"/>
       <c r="AO100" s="6"/>
       <c r="AP100" s="6"/>
       <c r="AQ100" s="6"/>
       <c r="AR100" s="27"/>
     </row>
-    <row r="101" spans="1:44" x14ac:dyDescent="0.3">
+    <row r="101" spans="1:44">
       <c r="A101" s="12">
         <v>85</v>
       </c>
       <c r="B101" s="8" t="s">
-        <v>83</v>
+        <v>147</v>
       </c>
       <c r="C101" s="6"/>
       <c r="D101" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E101" s="6"/>
       <c r="F101" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G101" s="6"/>
       <c r="H101" s="6"/>
       <c r="I101" s="6"/>
       <c r="J101" s="6"/>
       <c r="K101" s="6"/>
       <c r="L101" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="M101" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="N101" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="O101" s="6"/>
       <c r="P101" s="6"/>
       <c r="Q101" s="6"/>
       <c r="R101" s="6"/>
       <c r="S101" s="7"/>
       <c r="T101" s="7"/>
       <c r="U101" s="7"/>
       <c r="V101" s="6"/>
       <c r="W101" s="6"/>
       <c r="X101" s="6"/>
       <c r="Y101" s="6"/>
       <c r="Z101" s="6"/>
       <c r="AA101" s="6"/>
       <c r="AB101" s="6"/>
       <c r="AC101" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AD101" s="41"/>
       <c r="AE101" s="6"/>
       <c r="AF101" s="6"/>
       <c r="AG101" s="6"/>
       <c r="AH101" s="6"/>
       <c r="AI101" s="6"/>
       <c r="AJ101" s="6"/>
       <c r="AK101" s="6"/>
       <c r="AL101" s="6"/>
       <c r="AM101" s="6"/>
       <c r="AN101" s="6"/>
       <c r="AO101" s="6"/>
       <c r="AP101" s="6"/>
       <c r="AQ101" s="6"/>
       <c r="AR101" s="27"/>
     </row>
-    <row r="102" spans="1:44" x14ac:dyDescent="0.3">
+    <row r="102" spans="1:44">
       <c r="A102" s="12">
         <v>86</v>
       </c>
       <c r="B102" s="8" t="s">
-        <v>84</v>
+        <v>148</v>
       </c>
       <c r="C102" s="6"/>
       <c r="D102" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E102" s="6"/>
       <c r="F102" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G102" s="6"/>
       <c r="H102" s="6"/>
       <c r="I102" s="6"/>
       <c r="J102" s="6"/>
       <c r="K102" s="6"/>
       <c r="L102" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="M102" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="N102" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="O102" s="6"/>
       <c r="P102" s="6"/>
       <c r="Q102" s="6"/>
       <c r="R102" s="6"/>
       <c r="S102" s="7"/>
       <c r="T102" s="7"/>
       <c r="U102" s="7"/>
       <c r="V102" s="6"/>
       <c r="W102" s="6"/>
       <c r="X102" s="6"/>
       <c r="Y102" s="6"/>
       <c r="Z102" s="6"/>
       <c r="AA102" s="6"/>
       <c r="AB102" s="6"/>
       <c r="AC102" s="6"/>
       <c r="AD102" s="41"/>
       <c r="AE102" s="6"/>
       <c r="AF102" s="6"/>
       <c r="AG102" s="6"/>
       <c r="AH102" s="6"/>
       <c r="AI102" s="6"/>
       <c r="AJ102" s="6"/>
       <c r="AK102" s="6"/>
       <c r="AL102" s="6"/>
       <c r="AM102" s="6"/>
       <c r="AN102" s="6"/>
       <c r="AO102" s="6"/>
       <c r="AP102" s="6"/>
       <c r="AQ102" s="6"/>
       <c r="AR102" s="27"/>
     </row>
-    <row r="103" spans="1:44" ht="57" x14ac:dyDescent="0.3">
+    <row r="103" spans="1:44" ht="57">
       <c r="A103" s="12">
         <v>87</v>
       </c>
       <c r="B103" s="8" t="s">
-        <v>85</v>
+        <v>149</v>
       </c>
       <c r="C103" s="6"/>
       <c r="D103" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E103" s="6"/>
       <c r="F103" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G103" s="6"/>
       <c r="H103" s="6"/>
       <c r="I103" s="6"/>
       <c r="J103" s="6"/>
       <c r="K103" s="6"/>
       <c r="L103" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="M103" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="N103" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="O103" s="6"/>
       <c r="P103" s="6"/>
       <c r="Q103" s="6"/>
       <c r="R103" s="6"/>
       <c r="S103" s="7"/>
       <c r="T103" s="7"/>
       <c r="U103" s="7"/>
       <c r="V103" s="6"/>
       <c r="W103" s="6"/>
       <c r="X103" s="6"/>
       <c r="Y103" s="6"/>
       <c r="Z103" s="6"/>
       <c r="AA103" s="6"/>
       <c r="AB103" s="6"/>
       <c r="AC103" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AD103" s="41"/>
       <c r="AE103" s="6"/>
       <c r="AF103" s="6"/>
       <c r="AG103" s="6"/>
       <c r="AH103" s="6"/>
       <c r="AI103" s="6"/>
       <c r="AJ103" s="6"/>
       <c r="AK103" s="6"/>
       <c r="AL103" s="6"/>
       <c r="AM103" s="6"/>
       <c r="AN103" s="6"/>
       <c r="AO103" s="6"/>
       <c r="AP103" s="6"/>
       <c r="AQ103" s="6"/>
       <c r="AR103" s="27"/>
     </row>
-    <row r="104" spans="1:44" ht="45.6" x14ac:dyDescent="0.3">
+    <row r="104" spans="1:44" ht="45.6">
       <c r="A104" s="12">
         <v>88</v>
       </c>
       <c r="B104" s="8" t="s">
-        <v>86</v>
+        <v>150</v>
       </c>
       <c r="C104" s="6"/>
       <c r="D104" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E104" s="6"/>
       <c r="F104" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G104" s="6"/>
       <c r="H104" s="6"/>
       <c r="I104" s="6"/>
       <c r="J104" s="6"/>
       <c r="K104" s="6"/>
       <c r="L104" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="M104" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="N104" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="O104" s="6"/>
       <c r="P104" s="6"/>
       <c r="Q104" s="6"/>
       <c r="R104" s="6"/>
       <c r="S104" s="7"/>
       <c r="T104" s="7"/>
       <c r="U104" s="7"/>
       <c r="V104" s="6"/>
       <c r="W104" s="6"/>
       <c r="X104" s="6"/>
       <c r="Y104" s="6"/>
       <c r="Z104" s="6"/>
       <c r="AA104" s="6"/>
       <c r="AB104" s="6"/>
       <c r="AC104" s="6"/>
       <c r="AD104" s="41"/>
       <c r="AE104" s="6"/>
       <c r="AF104" s="6"/>
       <c r="AG104" s="6"/>
       <c r="AH104" s="6"/>
       <c r="AI104" s="6"/>
       <c r="AJ104" s="6"/>
       <c r="AK104" s="6"/>
       <c r="AL104" s="6"/>
       <c r="AM104" s="6"/>
       <c r="AN104" s="6"/>
       <c r="AO104" s="6"/>
       <c r="AP104" s="6"/>
       <c r="AQ104" s="6"/>
       <c r="AR104" s="27"/>
     </row>
-    <row r="105" spans="1:44" ht="34.200000000000003" x14ac:dyDescent="0.3">
+    <row r="105" spans="1:44" ht="34.15">
       <c r="A105" s="12">
         <v>89</v>
       </c>
       <c r="B105" s="8" t="s">
-        <v>87</v>
+        <v>151</v>
       </c>
       <c r="C105" s="6"/>
       <c r="D105" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E105" s="6"/>
       <c r="F105" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G105" s="6"/>
       <c r="H105" s="6"/>
       <c r="I105" s="6"/>
       <c r="J105" s="6"/>
       <c r="K105" s="6"/>
       <c r="L105" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="M105" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="N105" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="O105" s="6"/>
       <c r="P105" s="6"/>
       <c r="Q105" s="6"/>
       <c r="R105" s="6"/>
       <c r="S105" s="7"/>
       <c r="T105" s="7"/>
       <c r="U105" s="7"/>
       <c r="V105" s="6"/>
       <c r="W105" s="6"/>
       <c r="X105" s="6"/>
       <c r="Y105" s="6"/>
       <c r="Z105" s="6"/>
       <c r="AA105" s="6"/>
       <c r="AB105" s="6"/>
       <c r="AC105" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AD105" s="41"/>
       <c r="AE105" s="6"/>
       <c r="AF105" s="6"/>
       <c r="AG105" s="6"/>
       <c r="AH105" s="6"/>
       <c r="AI105" s="6"/>
       <c r="AJ105" s="6"/>
       <c r="AK105" s="6"/>
       <c r="AL105" s="6"/>
       <c r="AM105" s="6"/>
       <c r="AN105" s="6"/>
       <c r="AO105" s="6"/>
       <c r="AP105" s="6"/>
       <c r="AQ105" s="6"/>
       <c r="AR105" s="27"/>
     </row>
-    <row r="106" spans="1:44" ht="159.6" x14ac:dyDescent="0.3">
+    <row r="106" spans="1:44" ht="159.6">
       <c r="A106" s="12">
         <v>90</v>
       </c>
       <c r="B106" s="8" t="s">
-        <v>105</v>
+        <v>152</v>
       </c>
       <c r="C106" s="6"/>
       <c r="D106" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E106" s="6"/>
       <c r="F106" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G106" s="6"/>
       <c r="H106" s="6"/>
       <c r="I106" s="6"/>
       <c r="J106" s="6"/>
       <c r="K106" s="6"/>
       <c r="L106" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="M106" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="N106" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="O106" s="6"/>
       <c r="P106" s="6"/>
       <c r="Q106" s="6"/>
       <c r="R106" s="6"/>
       <c r="S106" s="7"/>
       <c r="T106" s="7"/>
       <c r="U106" s="7"/>
       <c r="V106" s="6"/>
       <c r="W106" s="6"/>
       <c r="X106" s="6"/>
       <c r="Y106" s="6"/>
       <c r="Z106" s="6"/>
       <c r="AA106" s="6"/>
       <c r="AB106" s="6"/>
       <c r="AC106" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AD106" s="41"/>
       <c r="AE106" s="6"/>
       <c r="AF106" s="6"/>
       <c r="AG106" s="6"/>
       <c r="AH106" s="6"/>
       <c r="AI106" s="6"/>
       <c r="AJ106" s="6"/>
       <c r="AK106" s="6"/>
       <c r="AL106" s="6"/>
       <c r="AM106" s="6"/>
       <c r="AN106" s="6"/>
       <c r="AO106" s="6"/>
       <c r="AP106" s="6"/>
       <c r="AQ106" s="6"/>
       <c r="AR106" s="27"/>
     </row>
-    <row r="107" spans="1:44" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="107" spans="1:44" ht="22.9">
       <c r="A107" s="12">
         <v>91</v>
       </c>
       <c r="B107" s="8" t="s">
-        <v>88</v>
+        <v>153</v>
       </c>
       <c r="C107" s="6"/>
       <c r="D107" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E107" s="6"/>
       <c r="F107" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G107" s="6"/>
       <c r="H107" s="6"/>
       <c r="I107" s="6"/>
       <c r="J107" s="6"/>
       <c r="K107" s="6"/>
       <c r="L107" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="M107" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="N107" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="O107" s="6"/>
       <c r="P107" s="6"/>
       <c r="Q107" s="6"/>
       <c r="R107" s="6"/>
       <c r="S107" s="7"/>
       <c r="T107" s="7"/>
       <c r="U107" s="7"/>
       <c r="V107" s="6"/>
       <c r="W107" s="6"/>
       <c r="X107" s="6"/>
       <c r="Y107" s="6"/>
       <c r="Z107" s="6"/>
       <c r="AA107" s="6"/>
       <c r="AB107" s="6"/>
       <c r="AC107" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AD107" s="41"/>
       <c r="AE107" s="6"/>
       <c r="AF107" s="6"/>
       <c r="AG107" s="6"/>
       <c r="AH107" s="6"/>
       <c r="AI107" s="6"/>
       <c r="AJ107" s="6"/>
       <c r="AK107" s="6"/>
       <c r="AL107" s="6"/>
       <c r="AM107" s="6"/>
       <c r="AN107" s="6"/>
       <c r="AO107" s="6"/>
       <c r="AP107" s="6"/>
       <c r="AQ107" s="6"/>
       <c r="AR107" s="27"/>
     </row>
-    <row r="108" spans="1:44" ht="57" x14ac:dyDescent="0.3">
+    <row r="108" spans="1:44" ht="57">
       <c r="A108" s="12">
         <v>92</v>
       </c>
       <c r="B108" s="8" t="s">
-        <v>89</v>
+        <v>154</v>
       </c>
       <c r="C108" s="6"/>
       <c r="D108" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E108" s="6"/>
       <c r="F108" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G108" s="6"/>
       <c r="H108" s="6"/>
       <c r="I108" s="6"/>
       <c r="J108" s="6"/>
       <c r="K108" s="6"/>
       <c r="L108" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="M108" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="N108" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="O108" s="6"/>
       <c r="P108" s="6"/>
       <c r="Q108" s="6"/>
       <c r="R108" s="6"/>
       <c r="S108" s="7"/>
       <c r="T108" s="7"/>
       <c r="U108" s="7"/>
       <c r="V108" s="6"/>
       <c r="W108" s="6"/>
       <c r="X108" s="6"/>
       <c r="Y108" s="6"/>
       <c r="Z108" s="6"/>
       <c r="AA108" s="6"/>
       <c r="AB108" s="6"/>
       <c r="AC108" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AD108" s="41"/>
       <c r="AE108" s="6"/>
       <c r="AF108" s="6"/>
       <c r="AG108" s="6"/>
       <c r="AH108" s="6"/>
       <c r="AI108" s="6"/>
       <c r="AJ108" s="6"/>
       <c r="AK108" s="6"/>
       <c r="AL108" s="6"/>
       <c r="AM108" s="6"/>
       <c r="AN108" s="6"/>
       <c r="AO108" s="6"/>
       <c r="AP108" s="6"/>
       <c r="AQ108" s="6"/>
       <c r="AR108" s="27"/>
     </row>
-    <row r="109" spans="1:44" ht="57" x14ac:dyDescent="0.3">
+    <row r="109" spans="1:44" ht="57">
       <c r="A109" s="12">
         <v>93</v>
       </c>
       <c r="B109" s="8" t="s">
-        <v>90</v>
+        <v>155</v>
       </c>
       <c r="C109" s="6"/>
       <c r="D109" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E109" s="6"/>
       <c r="F109" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G109" s="6"/>
       <c r="H109" s="6"/>
       <c r="I109" s="6"/>
       <c r="J109" s="6"/>
       <c r="K109" s="6"/>
       <c r="L109" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="M109" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="N109" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="O109" s="6"/>
       <c r="P109" s="6"/>
       <c r="Q109" s="6"/>
       <c r="R109" s="6"/>
       <c r="S109" s="7"/>
       <c r="T109" s="7"/>
       <c r="U109" s="7"/>
       <c r="V109" s="6"/>
       <c r="W109" s="6"/>
       <c r="X109" s="6"/>
       <c r="Y109" s="6"/>
       <c r="Z109" s="6"/>
       <c r="AA109" s="6"/>
       <c r="AB109" s="6"/>
       <c r="AC109" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AD109" s="41" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AE109" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AF109" s="6"/>
       <c r="AG109" s="6"/>
       <c r="AH109" s="6"/>
       <c r="AI109" s="6"/>
       <c r="AJ109" s="6"/>
       <c r="AK109" s="6"/>
       <c r="AL109" s="6"/>
       <c r="AM109" s="6"/>
       <c r="AN109" s="6"/>
       <c r="AO109" s="6"/>
       <c r="AP109" s="6"/>
       <c r="AQ109" s="6"/>
       <c r="AR109" s="27"/>
     </row>
-    <row r="110" spans="1:44" ht="34.200000000000003" x14ac:dyDescent="0.3">
+    <row r="110" spans="1:44" ht="34.15">
       <c r="A110" s="12">
         <v>94</v>
       </c>
       <c r="B110" s="8" t="s">
-        <v>91</v>
+        <v>156</v>
       </c>
       <c r="C110" s="6"/>
       <c r="D110" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E110" s="6"/>
       <c r="F110" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G110" s="6"/>
       <c r="H110" s="6"/>
       <c r="I110" s="6"/>
       <c r="J110" s="6"/>
       <c r="K110" s="6"/>
       <c r="L110" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="M110" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="N110" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="O110" s="6"/>
       <c r="P110" s="6"/>
       <c r="Q110" s="6"/>
       <c r="R110" s="6"/>
       <c r="S110" s="7"/>
       <c r="T110" s="7"/>
       <c r="U110" s="7"/>
       <c r="V110" s="6"/>
       <c r="W110" s="6"/>
       <c r="X110" s="6"/>
       <c r="Y110" s="6"/>
       <c r="Z110" s="6"/>
       <c r="AA110" s="6"/>
       <c r="AB110" s="6"/>
       <c r="AC110" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AD110" s="41"/>
       <c r="AE110" s="6"/>
       <c r="AF110" s="6"/>
       <c r="AG110" s="6"/>
       <c r="AH110" s="6"/>
       <c r="AI110" s="6"/>
       <c r="AJ110" s="6"/>
       <c r="AK110" s="6"/>
       <c r="AL110" s="6"/>
       <c r="AM110" s="6"/>
       <c r="AN110" s="6"/>
       <c r="AO110" s="6"/>
       <c r="AP110" s="6"/>
       <c r="AQ110" s="6"/>
       <c r="AR110" s="27"/>
     </row>
-    <row r="111" spans="1:44" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="111" spans="1:44" ht="22.9">
       <c r="A111" s="12">
         <v>95</v>
       </c>
       <c r="B111" s="8" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="C111" s="6"/>
       <c r="D111" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E111" s="6"/>
       <c r="F111" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G111" s="6"/>
       <c r="H111" s="6"/>
       <c r="I111" s="6"/>
       <c r="J111" s="6"/>
       <c r="K111" s="6"/>
       <c r="L111" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="M111" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="N111" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="O111" s="6"/>
       <c r="P111" s="6"/>
       <c r="Q111" s="6"/>
       <c r="R111" s="6"/>
       <c r="S111" s="7"/>
       <c r="T111" s="7"/>
       <c r="U111" s="7"/>
       <c r="V111" s="6"/>
       <c r="W111" s="6"/>
       <c r="X111" s="6"/>
       <c r="Y111" s="6"/>
       <c r="Z111" s="6"/>
       <c r="AA111" s="6"/>
       <c r="AB111" s="6"/>
       <c r="AC111" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AD111" s="41"/>
       <c r="AE111" s="6"/>
       <c r="AF111" s="6"/>
       <c r="AG111" s="6"/>
       <c r="AH111" s="6"/>
       <c r="AI111" s="6"/>
       <c r="AJ111" s="6"/>
       <c r="AK111" s="6"/>
       <c r="AL111" s="6"/>
       <c r="AM111" s="6"/>
       <c r="AN111" s="6"/>
       <c r="AO111" s="6"/>
       <c r="AP111" s="6"/>
       <c r="AQ111" s="6"/>
       <c r="AR111" s="27"/>
     </row>
-    <row r="112" spans="1:44" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="112" spans="1:44" ht="22.9">
       <c r="A112" s="12">
         <v>96</v>
       </c>
       <c r="B112" s="8" t="s">
-        <v>92</v>
+        <v>158</v>
       </c>
       <c r="C112" s="6"/>
       <c r="D112" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E112" s="6"/>
       <c r="F112" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G112" s="6"/>
       <c r="H112" s="6"/>
       <c r="I112" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="J112" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="K112" s="6"/>
       <c r="L112" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="M112" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="N112" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="O112" s="6"/>
       <c r="P112" s="6"/>
       <c r="Q112" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="R112" s="6"/>
       <c r="S112" s="7"/>
       <c r="T112" s="7"/>
       <c r="U112" s="7"/>
       <c r="V112" s="6"/>
       <c r="W112" s="6"/>
       <c r="X112" s="6"/>
       <c r="Y112" s="6"/>
       <c r="Z112" s="6"/>
       <c r="AA112" s="6"/>
       <c r="AB112" s="6"/>
       <c r="AC112" s="6"/>
       <c r="AD112" s="41"/>
       <c r="AE112" s="6"/>
       <c r="AF112" s="6"/>
       <c r="AG112" s="6"/>
       <c r="AH112" s="6"/>
       <c r="AI112" s="6"/>
       <c r="AJ112" s="6"/>
       <c r="AK112" s="6"/>
       <c r="AL112" s="6"/>
       <c r="AM112" s="6"/>
       <c r="AN112" s="6"/>
       <c r="AO112" s="6"/>
       <c r="AP112" s="6"/>
       <c r="AQ112" s="6"/>
       <c r="AR112" s="27"/>
     </row>
-    <row r="113" spans="1:44" ht="159.6" x14ac:dyDescent="0.3">
+    <row r="113" spans="1:44" ht="262.14999999999998">
       <c r="A113" s="12">
         <v>97</v>
       </c>
       <c r="B113" s="8" t="s">
-        <v>106</v>
+        <v>159</v>
       </c>
       <c r="C113" s="6"/>
       <c r="D113" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E113" s="6"/>
       <c r="F113" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G113" s="6"/>
       <c r="H113" s="6"/>
       <c r="I113" s="6"/>
       <c r="J113" s="6"/>
       <c r="K113" s="6"/>
       <c r="L113" s="6"/>
       <c r="M113" s="6"/>
       <c r="N113" s="6"/>
       <c r="O113" s="6"/>
       <c r="P113" s="6"/>
       <c r="Q113" s="6"/>
       <c r="R113" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="S113" s="7"/>
       <c r="T113" s="7"/>
       <c r="U113" s="7"/>
       <c r="V113" s="6"/>
       <c r="W113" s="6"/>
       <c r="X113" s="6"/>
       <c r="Y113" s="6"/>
       <c r="Z113" s="6"/>
       <c r="AA113" s="6"/>
       <c r="AB113" s="6"/>
       <c r="AC113" s="6"/>
       <c r="AD113" s="41"/>
       <c r="AE113" s="6"/>
       <c r="AF113" s="6"/>
       <c r="AG113" s="6"/>
       <c r="AH113" s="6"/>
       <c r="AI113" s="6"/>
       <c r="AJ113" s="6"/>
       <c r="AK113" s="6"/>
       <c r="AL113" s="6"/>
       <c r="AM113" s="6"/>
       <c r="AN113" s="6"/>
       <c r="AO113" s="6"/>
       <c r="AP113" s="6"/>
       <c r="AQ113" s="6"/>
       <c r="AR113" s="27"/>
     </row>
-    <row r="114" spans="1:44" ht="34.200000000000003" x14ac:dyDescent="0.3">
+    <row r="114" spans="1:44" ht="34.15">
       <c r="A114" s="12">
         <v>98</v>
       </c>
       <c r="B114" s="8" t="s">
-        <v>93</v>
+        <v>160</v>
       </c>
       <c r="C114" s="6"/>
       <c r="D114" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E114" s="6"/>
       <c r="F114" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G114" s="6"/>
       <c r="H114" s="6"/>
       <c r="I114" s="6"/>
       <c r="J114" s="6"/>
       <c r="K114" s="6"/>
       <c r="L114" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="M114" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="N114" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="O114" s="6"/>
       <c r="P114" s="6"/>
       <c r="Q114" s="6"/>
       <c r="R114" s="6"/>
       <c r="S114" s="7"/>
       <c r="T114" s="7"/>
       <c r="U114" s="7"/>
       <c r="V114" s="6"/>
       <c r="W114" s="6"/>
       <c r="X114" s="6"/>
       <c r="Y114" s="6"/>
       <c r="Z114" s="6"/>
       <c r="AA114" s="6"/>
       <c r="AB114" s="6"/>
       <c r="AC114" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AD114" s="41" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AE114" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AF114" s="6"/>
       <c r="AG114" s="6"/>
       <c r="AH114" s="6"/>
       <c r="AI114" s="6"/>
       <c r="AJ114" s="6"/>
       <c r="AK114" s="6"/>
       <c r="AL114" s="6"/>
       <c r="AM114" s="6"/>
       <c r="AN114" s="6"/>
       <c r="AO114" s="6"/>
       <c r="AP114" s="6"/>
       <c r="AQ114" s="6"/>
       <c r="AR114" s="27" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:44" ht="57" x14ac:dyDescent="0.3">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="115" spans="1:44" ht="57">
       <c r="A115" s="12">
         <v>99</v>
       </c>
       <c r="B115" s="8" t="s">
-        <v>94</v>
+        <v>161</v>
       </c>
       <c r="C115" s="6"/>
       <c r="D115" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E115" s="6"/>
       <c r="F115" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G115" s="6"/>
       <c r="H115" s="6"/>
       <c r="I115" s="6"/>
       <c r="J115" s="6"/>
       <c r="K115" s="6"/>
       <c r="L115" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="M115" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="N115" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="O115" s="6"/>
       <c r="P115" s="6"/>
       <c r="Q115" s="6"/>
       <c r="R115" s="6"/>
       <c r="S115" s="7"/>
       <c r="T115" s="7"/>
       <c r="U115" s="7"/>
       <c r="V115" s="6"/>
       <c r="W115" s="6"/>
       <c r="X115" s="6"/>
       <c r="Y115" s="6"/>
       <c r="Z115" s="6"/>
       <c r="AA115" s="6"/>
       <c r="AB115" s="6"/>
       <c r="AC115" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AD115" s="41"/>
       <c r="AE115" s="6"/>
       <c r="AF115" s="6"/>
       <c r="AG115" s="6"/>
       <c r="AH115" s="6"/>
       <c r="AI115" s="6"/>
       <c r="AJ115" s="6"/>
       <c r="AK115" s="6"/>
       <c r="AL115" s="6"/>
       <c r="AM115" s="6"/>
       <c r="AN115" s="6"/>
       <c r="AO115" s="6"/>
       <c r="AP115" s="6"/>
       <c r="AQ115" s="6"/>
       <c r="AR115" s="27"/>
     </row>
-    <row r="116" spans="1:44" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="116" spans="1:44" ht="22.9">
       <c r="A116" s="12">
         <v>100</v>
       </c>
       <c r="B116" s="8" t="s">
-        <v>95</v>
+        <v>162</v>
       </c>
       <c r="C116" s="6"/>
       <c r="D116" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E116" s="6"/>
       <c r="F116" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G116" s="6"/>
       <c r="H116" s="6"/>
       <c r="I116" s="6"/>
       <c r="J116" s="6"/>
       <c r="K116" s="6"/>
       <c r="L116" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="M116" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="N116" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="O116" s="6"/>
       <c r="P116" s="6"/>
       <c r="Q116" s="6"/>
       <c r="R116" s="6"/>
       <c r="S116" s="7"/>
       <c r="T116" s="7"/>
       <c r="U116" s="7"/>
       <c r="V116" s="6"/>
       <c r="W116" s="6"/>
       <c r="X116" s="6"/>
       <c r="Y116" s="6"/>
       <c r="Z116" s="6"/>
       <c r="AA116" s="6"/>
       <c r="AB116" s="6"/>
       <c r="AC116" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AD116" s="41" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AE116" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AF116" s="6"/>
       <c r="AG116" s="6"/>
       <c r="AH116" s="6"/>
       <c r="AI116" s="6"/>
       <c r="AJ116" s="6"/>
       <c r="AK116" s="6"/>
       <c r="AL116" s="6"/>
       <c r="AM116" s="6"/>
       <c r="AN116" s="6"/>
       <c r="AO116" s="6"/>
       <c r="AP116" s="6"/>
       <c r="AQ116" s="6"/>
       <c r="AR116" s="27"/>
     </row>
-    <row r="117" spans="1:44" ht="34.200000000000003" x14ac:dyDescent="0.3">
+    <row r="117" spans="1:44" ht="34.15">
       <c r="A117" s="12">
         <v>101</v>
       </c>
       <c r="B117" s="8" t="s">
-        <v>96</v>
+        <v>163</v>
       </c>
       <c r="C117" s="6"/>
       <c r="D117" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E117" s="6"/>
       <c r="F117" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G117" s="6"/>
       <c r="H117" s="6"/>
       <c r="I117" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="J117" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="K117" s="6"/>
       <c r="L117" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="M117" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="N117" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="O117" s="6"/>
       <c r="P117" s="6"/>
       <c r="Q117" s="6"/>
       <c r="R117" s="6"/>
       <c r="S117" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="T117" s="7"/>
       <c r="U117" s="7"/>
       <c r="V117" s="6"/>
       <c r="W117" s="6"/>
       <c r="X117" s="6"/>
       <c r="Y117" s="6"/>
       <c r="Z117" s="6"/>
       <c r="AA117" s="6"/>
       <c r="AB117" s="6"/>
       <c r="AC117" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AD117" s="41" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AE117" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AF117" s="6"/>
       <c r="AG117" s="6"/>
       <c r="AH117" s="6"/>
       <c r="AI117" s="6"/>
       <c r="AJ117" s="6"/>
       <c r="AK117" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AL117" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AM117" s="6"/>
       <c r="AN117" s="6"/>
       <c r="AO117" s="6"/>
       <c r="AP117" s="6"/>
       <c r="AQ117" s="6"/>
       <c r="AR117" s="27"/>
     </row>
-    <row r="118" spans="1:44" ht="102.6" x14ac:dyDescent="0.3">
+    <row r="118" spans="1:44" ht="102.6">
       <c r="A118" s="12">
         <v>102</v>
       </c>
       <c r="B118" s="8" t="s">
-        <v>107</v>
+        <v>164</v>
       </c>
       <c r="C118" s="6"/>
       <c r="D118" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E118" s="6"/>
       <c r="F118" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G118" s="6"/>
       <c r="H118" s="6"/>
       <c r="I118" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="J118" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="K118" s="6"/>
       <c r="L118" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="M118" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="N118" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="O118" s="6"/>
       <c r="P118" s="6"/>
       <c r="Q118" s="6"/>
       <c r="R118" s="6"/>
       <c r="S118" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="T118" s="7"/>
       <c r="U118" s="7"/>
       <c r="V118" s="6"/>
       <c r="W118" s="6"/>
       <c r="X118" s="6"/>
       <c r="Y118" s="6"/>
       <c r="Z118" s="6"/>
       <c r="AA118" s="6"/>
       <c r="AB118" s="6"/>
       <c r="AC118" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AD118" s="41" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AE118" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AF118" s="6"/>
       <c r="AG118" s="6"/>
       <c r="AH118" s="6"/>
       <c r="AI118" s="6"/>
       <c r="AJ118" s="6"/>
       <c r="AK118" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AL118" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AM118" s="6"/>
       <c r="AN118" s="6"/>
       <c r="AO118" s="6"/>
       <c r="AP118" s="6"/>
       <c r="AQ118" s="6"/>
       <c r="AR118" s="27"/>
     </row>
-    <row r="119" spans="1:44" ht="34.200000000000003" x14ac:dyDescent="0.3">
+    <row r="119" spans="1:44" ht="34.15">
       <c r="A119" s="12">
         <v>103</v>
       </c>
       <c r="B119" s="8" t="s">
-        <v>97</v>
+        <v>165</v>
       </c>
       <c r="C119" s="6"/>
       <c r="D119" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E119" s="6"/>
       <c r="F119" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G119" s="6"/>
       <c r="H119" s="6"/>
       <c r="I119" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="J119" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="K119" s="6"/>
       <c r="L119" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="M119" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="N119" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="O119" s="6"/>
       <c r="P119" s="6"/>
       <c r="Q119" s="6"/>
       <c r="R119" s="6"/>
       <c r="S119" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="T119" s="7"/>
       <c r="U119" s="7"/>
       <c r="V119" s="6"/>
       <c r="W119" s="6"/>
       <c r="X119" s="6"/>
       <c r="Y119" s="6"/>
       <c r="Z119" s="6"/>
       <c r="AA119" s="6"/>
       <c r="AB119" s="6"/>
       <c r="AC119" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AD119" s="41"/>
       <c r="AE119" s="6"/>
       <c r="AF119" s="6"/>
       <c r="AG119" s="6"/>
       <c r="AH119" s="6"/>
       <c r="AI119" s="6"/>
       <c r="AJ119" s="6"/>
       <c r="AK119" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AL119" s="6"/>
       <c r="AM119" s="6"/>
       <c r="AN119" s="6"/>
       <c r="AO119" s="6"/>
       <c r="AP119" s="6"/>
       <c r="AQ119" s="6"/>
       <c r="AR119" s="27"/>
     </row>
-    <row r="120" spans="1:44" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="120" spans="1:44" ht="22.9">
       <c r="A120" s="12">
         <v>104</v>
       </c>
       <c r="B120" s="8" t="s">
-        <v>98</v>
+        <v>166</v>
       </c>
       <c r="C120" s="6"/>
       <c r="D120" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E120" s="6"/>
       <c r="F120" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G120" s="6"/>
       <c r="H120" s="6"/>
       <c r="I120" s="6"/>
       <c r="J120" s="6"/>
       <c r="K120" s="6"/>
       <c r="L120" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="M120" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="N120" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="O120" s="6"/>
       <c r="P120" s="6"/>
       <c r="Q120" s="6"/>
       <c r="R120" s="6"/>
       <c r="S120" s="7"/>
       <c r="T120" s="7"/>
       <c r="U120" s="7"/>
       <c r="V120" s="6"/>
       <c r="W120" s="6"/>
       <c r="X120" s="6"/>
       <c r="Y120" s="6"/>
       <c r="Z120" s="6"/>
       <c r="AA120" s="6"/>
       <c r="AB120" s="6"/>
       <c r="AC120" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AD120" s="41" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AE120" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AF120" s="6"/>
       <c r="AG120" s="6"/>
       <c r="AH120" s="6"/>
       <c r="AI120" s="6"/>
       <c r="AJ120" s="6"/>
       <c r="AK120" s="6"/>
       <c r="AL120" s="6"/>
       <c r="AM120" s="6"/>
       <c r="AN120" s="6"/>
       <c r="AO120" s="6"/>
       <c r="AP120" s="6"/>
       <c r="AQ120" s="6"/>
       <c r="AR120" s="27"/>
     </row>
-    <row r="121" spans="1:44" ht="45.6" x14ac:dyDescent="0.3">
+    <row r="121" spans="1:44" ht="45.6">
       <c r="A121" s="12">
         <v>105</v>
       </c>
       <c r="B121" s="8" t="s">
-        <v>99</v>
+        <v>167</v>
       </c>
       <c r="C121" s="6"/>
       <c r="D121" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E121" s="6"/>
       <c r="F121" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G121" s="6"/>
       <c r="H121" s="6"/>
       <c r="I121" s="6"/>
       <c r="J121" s="6"/>
       <c r="K121" s="6"/>
       <c r="L121" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="M121" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="N121" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="O121" s="6"/>
       <c r="P121" s="6"/>
       <c r="Q121" s="6"/>
       <c r="R121" s="6"/>
       <c r="S121" s="7"/>
       <c r="T121" s="7"/>
       <c r="U121" s="7"/>
       <c r="V121" s="6"/>
       <c r="W121" s="6"/>
       <c r="X121" s="6"/>
       <c r="Y121" s="6"/>
       <c r="Z121" s="6"/>
       <c r="AA121" s="6"/>
       <c r="AB121" s="6"/>
       <c r="AC121" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AD121" s="41"/>
       <c r="AE121" s="6"/>
       <c r="AF121" s="6"/>
       <c r="AG121" s="6"/>
       <c r="AH121" s="6"/>
       <c r="AI121" s="6"/>
       <c r="AJ121" s="6"/>
       <c r="AK121" s="6"/>
       <c r="AL121" s="6"/>
       <c r="AM121" s="6"/>
       <c r="AN121" s="6"/>
       <c r="AO121" s="6"/>
       <c r="AP121" s="6"/>
       <c r="AQ121" s="6"/>
       <c r="AR121" s="27"/>
     </row>
-    <row r="122" spans="1:44" ht="22.8" x14ac:dyDescent="0.3">
+    <row r="122" spans="1:44" ht="22.9">
       <c r="A122" s="12">
         <v>106</v>
       </c>
       <c r="B122" s="8" t="s">
-        <v>100</v>
+        <v>168</v>
       </c>
       <c r="C122" s="6"/>
       <c r="D122" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E122" s="6"/>
       <c r="F122" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G122" s="6"/>
       <c r="H122" s="6"/>
       <c r="I122" s="6"/>
       <c r="J122" s="6"/>
       <c r="K122" s="6"/>
       <c r="L122" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="M122" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="N122" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="O122" s="6"/>
       <c r="P122" s="6"/>
       <c r="Q122" s="6"/>
       <c r="R122" s="6"/>
       <c r="S122" s="7"/>
       <c r="T122" s="7"/>
       <c r="U122" s="7"/>
       <c r="V122" s="6"/>
       <c r="W122" s="6"/>
       <c r="X122" s="6"/>
       <c r="Y122" s="6"/>
       <c r="Z122" s="6"/>
       <c r="AA122" s="6"/>
       <c r="AB122" s="6"/>
       <c r="AC122" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AD122" s="41" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AE122" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AF122" s="6"/>
       <c r="AG122" s="6"/>
       <c r="AH122" s="6"/>
       <c r="AI122" s="6"/>
       <c r="AJ122" s="6"/>
       <c r="AK122" s="6"/>
       <c r="AL122" s="6"/>
       <c r="AM122" s="6"/>
       <c r="AN122" s="6"/>
       <c r="AO122" s="6"/>
       <c r="AP122" s="6"/>
       <c r="AQ122" s="6"/>
       <c r="AR122" s="27"/>
     </row>
-    <row r="123" spans="1:44" ht="57.6" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="123" spans="1:44" ht="57.6" thickBot="1">
       <c r="A123" s="13">
         <v>107</v>
       </c>
       <c r="B123" s="34" t="s">
-        <v>101</v>
+        <v>169</v>
       </c>
       <c r="C123" s="32"/>
       <c r="D123" s="32" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E123" s="32"/>
       <c r="F123" s="32" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="G123" s="32"/>
       <c r="H123" s="32"/>
       <c r="I123" s="32"/>
       <c r="J123" s="32"/>
       <c r="K123" s="32"/>
       <c r="L123" s="32" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="M123" s="32" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="N123" s="32" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="O123" s="32"/>
       <c r="P123" s="32"/>
       <c r="Q123" s="32"/>
       <c r="R123" s="32"/>
       <c r="S123" s="35"/>
       <c r="T123" s="35"/>
       <c r="U123" s="35"/>
       <c r="V123" s="32"/>
       <c r="W123" s="32"/>
       <c r="X123" s="32"/>
       <c r="Y123" s="32"/>
       <c r="Z123" s="32"/>
       <c r="AA123" s="32"/>
       <c r="AB123" s="32"/>
       <c r="AC123" s="32" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="AD123" s="45"/>
       <c r="AE123" s="32"/>
       <c r="AF123" s="32"/>
       <c r="AG123" s="32"/>
       <c r="AH123" s="32"/>
       <c r="AI123" s="32"/>
       <c r="AJ123" s="32"/>
       <c r="AK123" s="32"/>
       <c r="AL123" s="32"/>
       <c r="AM123" s="32"/>
       <c r="AN123" s="32"/>
       <c r="AO123" s="32"/>
       <c r="AP123" s="32"/>
       <c r="AQ123" s="32"/>
       <c r="AR123" s="33"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:AR123" xr:uid="{0C1BD312-2BA0-4732-805E-55702AD69C5D}"/>
   <conditionalFormatting sqref="C1:AR1">
     <cfRule type="duplicateValues" dxfId="2" priority="774"/>
   </conditionalFormatting>
-  <conditionalFormatting sqref="C78:D78 C2:AR2 C4:AR9 C11:AR11 C13:AR21 C23:AR23 C25:AR26 C28:AR30 C32:AR58 C60:K69 L60:AR71 D70:K70 C71:K71 C73:AR73 C75:AR77 C79:AR79 C81:AR12658">
+  <conditionalFormatting sqref="C2:AR2 C4:AR9 C11:AR11 C13:AR21 C23:AR23 C25:AR26 C28:AR30 C32:AR58 C60:K69 L60:AR71 D70:K70 C71:K71 C73:AR73 C75:AR77 C78:D78 C79:AR79 C81:AR12658">
     <cfRule type="cellIs" dxfId="1" priority="1" operator="equal">
       <formula>"x"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C4:AR9 C11:AR11 C13:AR21 C23:AR23 C25:AR26 C28:AR30 C32:AR58 C60:K69 L60:AR71 D70:K70 C71:K71 C73:AR73 C75:AR77 C79:AR79 C81:AR123 C1:AR1">
     <cfRule type="expression" dxfId="0" priority="4">
       <formula>MOD(COLUMN(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.74803149606299213" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" scale="70" fitToHeight="4" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://www.objective.com/ecm/document/metadata/A9F3E4DA7C68477BBE6F6B19974764CC" version="1.0.0">
   <systemFields>
     <field name="Objective-Id">
       <value order="0">A921620</value>
     </field>
     <field name="Objective-Title">
       <value order="0">19. Scheme of Delegations drafft 2 December 2024 - web version</value>
     </field>
     <field name="Objective-Description">
       <value order="0"/>
     </field>
     <field name="Objective-CreationStamp">
       <value order="0">2024-02-16T14:55:40Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">false</value>
     </field>
     <field name="Objective-DatePublished">
       <value order="0"/>
     </field>
     <field name="Objective-ModificationStamp">
       <value order="0">2025-01-03T13:54:16Z</value>
@@ -9086,51 +9097,51 @@
       <value order="0">5</value>
     </field>
     <field name="Objective-VersionComment">
       <value order="0"/>
     </field>
     <field name="Objective-FileNumber">
       <value order="0">qA11364</value>
     </field>
     <field name="Objective-Classification">
       <value order="0"/>
     </field>
     <field name="Objective-Caveats">
       <value order="0"/>
     </field>
   </systemFields>
   <catalogues>
     <catalogue name="Document Type Catalogue" type="type" ori="id:cA8">
       <field name="Objective-Connect Creator">
         <value order="0"/>
       </field>
     </catalogue>
   </catalogues>
 </metadata>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="BCDocument" ma:contentTypeID="0x010100A6EF970BFD9A9C419DF736FC361EF68C010024AFEAFF1D2ACD4E9A93E82392C3E081" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6bf425cdc29eced3181ddafb9147bef1">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f9bce4d9769d259b9f22a0ab32779d64">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
@@ -9200,161 +9211,98 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="89a18054-750e-466d-9403-bc56a9d91637" ContentTypeId="0x010100A6EF970BFD9A9C419DF736FC361EF68C01" PreviousValue="false" LastSyncTimeStamp="2024-05-01T15:27:55.887Z"/>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0C8048AA-641B-4D36-A280-9F6B69A728D5}">
-[...10 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FF3E2EB-D2B0-46FD-BAFD-C83891A9D0B5}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0C8048AA-641B-4D36-A280-9F6B69A728D5}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B97F8D80-080F-4681-8443-C99C6B73FD5C}">
-[...11 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F491C81F-48D3-42CE-AF0E-589C0AF5F554}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B97F8D80-080F-4681-8443-C99C6B73FD5C}"/>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FF3E2EB-D2B0-46FD-BAFD-C83891A9D0B5}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F491C81F-48D3-42CE-AF0E-589C0AF5F554}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-[...23 lines deleted...]
-  </TitlesOfParts>
+  <Application>Microsoft Excel Online</Application>
+  <Manager/>
   <Company/>
-  <LinksUpToDate>false</LinksUpToDate>
-[...1 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Tim Page</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:lastModifiedBy/>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Checked by">
     <vt:lpwstr>32123</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Objective-Id">
     <vt:lpwstr>A921620</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Objective-Title">
     <vt:lpwstr>19. Scheme of Delegations drafft 2 December 2024 - web version</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Objective-Description">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Objective-CreationStamp">
     <vt:filetime>2024-11-29T08:38:20Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Objective-IsApproved">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Objective-IsPublished">
     <vt:bool>false</vt:bool>