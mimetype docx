--- v0 (2025-10-07)
+++ v1 (2026-04-10)
@@ -1,77 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.ms-office.activeX"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXML/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/activeX/activeX1.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
-[...10 lines deleted...]
-  <Override PartName="/word/activeX/activeX12.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:bookmarkStart w:id="0" w:name="_Hlk529520057"/>
     <w:p w14:paraId="0919410D" w14:textId="1801F388" w:rsidR="0018288A" w:rsidRPr="0009223B" w:rsidRDefault="00A3445A" w:rsidP="00774FFB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0009223B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E805C66" wp14:editId="7A7B5230">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
@@ -130,51 +117,51 @@
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="4E805C66" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:257.95pt;margin-top:15.55pt;width:131.8pt;height:38pt;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBK2PucIgIAAEUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3bcJJu14qy22aaq&#10;tL1Iu/0AjHGMCgwFEjv9+h1wNo227UtVHhDDDIeZc2ZWN4NW5CCcl2AqOp3klAjDoZFmV9Fvj9s3&#10;S0p8YKZhCoyo6FF4erN+/WrV21IU0IFqhCMIYnzZ24p2IdgyyzzvhGZ+AlYYdLbgNAtoul3WONYj&#10;ulZZkeeLrAfXWAdceI+3d6OTrhN+2woevrStF4GoimJuIe0u7XXcs/WKlTvHbCf5KQ32D1loJg1+&#10;eoa6Y4GRvZO/QWnJHXhow4SDzqBtJRepBqxmmr+o5qFjVqRakBxvzzT5/wfLPx++OiIb1A6VMkyj&#10;Ro9iCOQdDKSI9PTWlxj1YDEuDHiNoalUb++Bf/fEwKZjZidunYO+E6zB9KbxZXbxdMTxEaTuP0GD&#10;37B9gAQ0tE5H7pANgugo0/EsTUyFxy8XV2+XC3Rx9M2WxSJP2mWsfH5tnQ8fBGgSDxV1KH1CZ4d7&#10;H2I2rHwOiZ95ULLZSqWS4Xb1RjlyYNgm27RSAS/ClCF9Ra/nxXwk4K8QeVp/gtAyYL8rqSu6PAex&#10;MtL23jSpGwOTajxjysqceIzUjSSGoR5OutTQHJFRB2Nf4xzioQP3k5Iee7qi/seeOUGJ+mhQlevp&#10;bBaHIBmz+VWBhrv01JceZjhCVTRQMh43IQ1OJMzALarXykRslHnM5JQr9mri+zRXcRgu7RT1a/rX&#10;TwAAAP//AwBQSwMEFAAGAAgAAAAhABvEtGXgAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FO&#10;wzAQRO9I/IO1SFwQdUxJ04Q4FUICwQ0Kgqsbu0mEvQ62m4a/ZznBcTVPM2/rzewsm0yIg0cJYpEB&#10;M9h6PWAn4e31/nINLCaFWlmPRsK3ibBpTk9qVWl/xBczbVPHqARjpST0KY0V57HtjVNx4UeDlO19&#10;cCrRGTqugzpSubP8KstW3KkBaaFXo7nrTfu5PTgJ6+vH6SM+LZ/f29XelumimB6+gpTnZ/PtDbBk&#10;5vQHw68+qUNDTjt/QB2ZlZCLvCRUwlIIYAQURZkD2xGZFQJ4U/P/LzQ/AAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAErY+5wiAgAARQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhABvEtGXgAAAACgEAAA8AAAAAAAAAAAAAAAAAfAQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAACJBQAAAAA=&#10;">
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:257.95pt;margin-top:15.55pt;width:131.8pt;height:38pt;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAeVSJKEAIAAB8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJkjQ14hRdugwD&#10;ugvQ7QNoWY6FyaImKbGzry+lpGnQbS/D/CCIJnVIHh4ub4ZOs710XqEp+XiUcyaNwFqZbcm/f9u8&#10;WXDmA5gaNBpZ8oP0/Gb1+tWyt4WcYIu6lo4RiPFFb0vehmCLLPOilR34EVppyNmg6yCQ6bZZ7aAn&#10;9E5nkzyfZz262joU0nv6e3d08lXCbxopwpem8TIwXXKqLaTTpbOKZ7ZaQrF1YFslTmXAP1TRgTKU&#10;9Ax1BwHYzqnfoDolHHpswkhgl2HTKCFTD9TNOH/RzUMLVqZeiBxvzzT5/wcrPu8f7FfHwvAOBxpg&#10;asLbexQ/PDO4bsFs5a1z2LcSako8jpRlvfXF6Wmk2hc+glT9J6xpyLALmICGxnWRFeqTEToN4HAm&#10;XQ6BiZhyfvV2MSeXIN90MZnnaSoZFE+vrfPhg8SOxUvJHQ01ocP+3odYDRRPITGZR63qjdI6GW5b&#10;rbVjeyABbNKXGngRpg3rS349m8yOBPwVIk/fnyA6FUjJWnUlX5yDoIi0vTd10lkApY93KlmbE4+R&#10;uiOJYagGCox8VlgfiFGHR8XShtGlRfeLs57UWnL/cwdOcqY/GprK9Xg6jfJOxnR2NSHDXXqqSw8Y&#10;QVAlD5wdr+uQViISZvCWpteoROxzJadaSYWJ79PGRJlf2inqea9XjwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhABvEtGXgAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQdUxJ04Q4&#10;FUICwQ0Kgqsbu0mEvQ62m4a/ZznBcTVPM2/rzewsm0yIg0cJYpEBM9h6PWAn4e31/nINLCaFWlmP&#10;RsK3ibBpTk9qVWl/xBczbVPHqARjpST0KY0V57HtjVNx4UeDlO19cCrRGTqugzpSubP8KstW3KkB&#10;aaFXo7nrTfu5PTgJ6+vH6SM+LZ/f29XelumimB6+gpTnZ/PtDbBk5vQHw68+qUNDTjt/QB2ZlZCL&#10;vCRUwlIIYAQURZkD2xGZFQJ4U/P/LzQ/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB5V&#10;IkoQAgAAHwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ABvEtGXgAAAACgEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="775FF39F" w14:textId="77777777" w:rsidR="00A3445A" w:rsidRPr="007F7B98" w:rsidRDefault="00A3445A" w:rsidP="00A3445A">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="007F7B98">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                         <w:t>Space for the logo of the relevant Inn</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
@@ -718,69 +705,51 @@
         </w:rPr>
         <w:t>in accordance with the Inn’s data protection policy</w:t>
       </w:r>
       <w:r w:rsidRPr="00E75C13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the administration of its membership records and to achieve its obligations as set out in a Memorandum of Understanding </w:t>
       </w:r>
       <w:r w:rsidR="00576E8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(MoU) </w:t>
       </w:r>
       <w:r w:rsidRPr="00E75C13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">agreed with the Bar Standards Board, Council of the Inns of </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> and </w:t>
+        <w:t xml:space="preserve">agreed with the Bar Standards Board, Council of the Inns of Court and </w:t>
       </w:r>
       <w:r w:rsidR="00DD403D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="00E75C13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Inns of Court. </w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk30769157"/>
       <w:r w:rsidR="00800715">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If you would like more information on the legal basis for the processing of your information</w:t>
@@ -841,87 +810,132 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Inn shares information with the Bar Standards Board for the stated purposes set out in the data sharing protocol which forms part of the MoU. For more information on how the Bar Standards Board uses your information, whether obtained from the Inn or otherwise, please read their </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="00BD5739" w:rsidRPr="00BD5739">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>privacy statement</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017CEDCA" w14:textId="77777777" w:rsidR="007635F9" w:rsidRDefault="007635F9" w:rsidP="004E0FA6">
+    <w:p w14:paraId="017CEDCA" w14:textId="7D3FC811" w:rsidR="007635F9" w:rsidRDefault="008E3D7D" w:rsidP="004E0FA6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="003B0C0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In cases where matters call into question whether an applicant for admission is fit and proper the Inn </w:t>
+      </w:r>
+      <w:r w:rsidR="00835A00" w:rsidRPr="003B0C0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B0C0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> share information with the Inns Conduct </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B0C0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Committee (ICC).  For more information on how the ICC uses your information provided by the Inn, please read the Inter-Inn Data Sharing Protocol (link).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="148EEC40" w14:textId="77777777" w:rsidR="007635F9" w:rsidRDefault="007635F9" w:rsidP="004E0FA6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D8429B6" w14:textId="30BB17DB" w:rsidR="004E0FA6" w:rsidRPr="004E0FA6" w:rsidRDefault="004E0FA6" w:rsidP="004E0FA6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E0FA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">What should I do if I want help in completing my </w:t>
       </w:r>
       <w:r w:rsidR="00C66D03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Call</w:t>
       </w:r>
       <w:r w:rsidRPr="004E0FA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Declaration?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F600AC3" w14:textId="5553FD6E" w:rsidR="00B7115F" w:rsidRPr="004E0FA6" w:rsidRDefault="008C44FB" w:rsidP="00B7115F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1110,60 +1124,162 @@
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0009223B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">You must answer every question in this declaration and </w:t>
       </w:r>
       <w:r w:rsidR="00DB2142" w:rsidRPr="0009223B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">provide </w:t>
       </w:r>
       <w:r w:rsidRPr="0009223B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">any information marked with an asterisk.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5139C20A" w14:textId="77777777" w:rsidR="004E0FA6" w:rsidRDefault="004E0FA6" w:rsidP="00D2248C">
+    <w:p w14:paraId="5139C20A" w14:textId="3CDB827D" w:rsidR="004E0FA6" w:rsidRPr="00BE263B" w:rsidRDefault="008E3D7D" w:rsidP="00D2248C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B0C0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If it is necessary to refer your </w:t>
+      </w:r>
+      <w:r w:rsidR="00071521" w:rsidRPr="003B0C0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>application</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B0C0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the Inns Conduct </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003B0C0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Committee</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003B0C0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Inn </w:t>
+      </w:r>
+      <w:r w:rsidR="00835A00" w:rsidRPr="003B0C0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B0C0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ask you for additional information at </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE1064" w:rsidRPr="003B0C0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B0C0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hat time.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00643DE3" w:rsidRPr="003B0C0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Providing sufficient information when you are asked to do so will help avoid delay.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="30BC9771" w14:textId="706797DC" w:rsidR="00E4632C" w:rsidRPr="0009223B" w:rsidRDefault="00E4632C" w:rsidP="00D2248C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0009223B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Personal details</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E0A8CD0" w14:textId="31DC105E" w:rsidR="00FC7AD6" w:rsidRPr="0009223B" w:rsidRDefault="008601A2" w:rsidP="00F46E2B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
@@ -1245,51 +1361,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009455A5" w:rsidRPr="0009223B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="2136209469"/>
           <w:placeholder>
             <w:docPart w:val="5ADC2FB214F641748CEEE0F54DFE76CF"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="009455A5" w:rsidRPr="0009223B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="05932892" w14:textId="74813CC3" w:rsidR="00FC7AD6" w:rsidRPr="0009223B" w:rsidRDefault="00E4632C" w:rsidP="00F46E2B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0009223B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1315,51 +1430,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0009223B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="-579595050"/>
           <w:placeholder>
             <w:docPart w:val="B2688ED23940422A96D139822139DB49"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="009455A5" w:rsidRPr="0009223B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="0009223B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0009223B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -1406,148 +1520,145 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009455A5" w:rsidRPr="0009223B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="928310394"/>
           <w:placeholder>
             <w:docPart w:val="C9FC6836971C4AEDB7A8B49D47C6FA11"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="009455A5" w:rsidRPr="00902122">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="73F1BA2F" w14:textId="632C1D89" w:rsidR="00E4632C" w:rsidRPr="0009223B" w:rsidRDefault="00E4632C" w:rsidP="00F46E2B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0009223B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Middle name(s)</w:t>
       </w:r>
       <w:r w:rsidR="009455A5" w:rsidRPr="0009223B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="-349878544"/>
           <w:placeholder>
             <w:docPart w:val="7B6B0DFE9CEC481A95C8F3BCD5305C9A"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="009455A5" w:rsidRPr="0009223B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="3085F9E3" w14:textId="70BCF339" w:rsidR="00E4632C" w:rsidRPr="0009223B" w:rsidRDefault="00E4632C" w:rsidP="00F46E2B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0009223B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Title (Mr, Mrs etc.) </w:t>
       </w:r>
       <w:r w:rsidRPr="0009223B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="663903473"/>
           <w:placeholder>
             <w:docPart w:val="B73976888834463AB4AF3D60B823E2A9"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="009455A5" w:rsidRPr="0009223B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="0009223B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0009223B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -1633,51 +1744,51 @@
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="7F570D8C" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-.6pt;margin-top:36.7pt;width:450.6pt;height:77.4pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDyuTcYIgIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjgxkq4x4hRdugwD&#10;ugvQ7gNoWY6FSaInKbGzrx8lp2nQbS/D/CCIInVEnkN6dTMYzQ7SeYW25LPJlDNpBdbK7kr+7XH7&#10;5pozH8DWoNHKkh+l5zfr169WfVfIHFvUtXSMQKwv+q7kbQhdkWVetNKAn2AnLTkbdAYCmW6X1Q56&#10;Qjc6y6fTq6xHV3cOhfSeTu9GJ18n/KaRInxpGi8D0yWn3EJaXVqruGbrFRQ7B12rxCkN+IcsDChL&#10;j56h7iAA2zv1G5RRwqHHJkwEmgybRgmZaqBqZtMX1Ty00MlUC5HjuzNN/v/Bis+Hr46puuQklAVD&#10;Ej3KIbB3OLA8stN3vqCgh47CwkDHpHKq1Hf3KL57ZnHTgt3JW+ewbyXUlN0s3swuro44PoJU/Ses&#10;6RnYB0xAQ+NMpI7IYIROKh3PysRUBB0u3ub5VU4uQb7ldb68TtJlUDzd7pwPHyQaFjcld6R8QofD&#10;vQ8xGyieQuJjHrWqt0rrZLhdtdGOHYC6ZJu+VMCLMG1ZT68v8sVIwF8hpun7E4RRgdpdK0N8n4Og&#10;iLS9t3VqxgBKj3tKWdsTj5G6kcQwVEMSLJEcOa6wPhKxDsfupmmkTYvuJ2c9dXbJ/Y89OMmZ/mhJ&#10;nOVsPo+jkIw5MUuGu/RUlx6wgqBKHjgbt5uQxifyZvGWRGxU4vc5k1PK1LGJ9tN0xZG4tFPU8z9g&#10;/QsAAP//AwBQSwMEFAAGAAgAAAAhACYS/fzgAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81O&#10;wzAQhO9IvIO1SFxQazet2jRkUyEkENxKQe3Vjd0kwj/BdtPw9iwnOI5mNPNNuRmtYYMOsfMOYTYV&#10;wLSrvepcg/Dx/jTJgcUknZLGO43wrSNsquurUhbKX9ybHnapYVTiYiER2pT6gvNYt9rKOPW9duSd&#10;fLAykQwNV0FeqNwangmx5FZ2jhZa2evHVtefu7NFyBcvwyG+zrf7enky63S3Gp6/AuLtzfhwDyzp&#10;Mf2F4Ref0KEipqM/OxWZQZjMMkoirOYLYOSvhaBvR4QsyzPgVcn/P6h+AAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAPK5NxgiAgAASwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhACYS/fzgAAAACQEAAA8AAAAAAAAAAAAAAAAAfAQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAACJBQAAAAA=&#10;">
+              <v:shape w14:anchorId="7F570D8C" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-.6pt;margin-top:36.7pt;width:450.6pt;height:77.4pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQByKsHVEQIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysk1Fv0zAQx9+R+A6W32naqB1t1HQaHUVI&#10;YyANPsDFcRoLx2dst8n49JzdrKsGvCD8YPl89t93vzuvr4dOs6N0XqEp+Wwy5UwagbUy+5J/+7p7&#10;s+TMBzA1aDSy5I/S8+vN61fr3hYyxxZ1LR0jEeOL3pa8DcEWWeZFKzvwE7TSkLNB10Eg0+2z2kFP&#10;6p3O8un0KuvR1dahkN7T7u3JyTdJv2mkCJ+bxsvAdMkptpBml+YqztlmDcXegW2VGMOAf4iiA2Xo&#10;0bPULQRgB6d+k+qUcOixCROBXYZNo4RMOVA2s+mLbB5asDLlQnC8PWPy/09W3B8f7BfHwvAOBypg&#10;SsLbOxTfPTO4bcHs5Y1z2LcSanp4FpFlvfXFeDWi9oWPIlX/CWsqMhwCJqGhcV2kQnkyUqcCPJ6h&#10;yyEwQZuLt3l+lZNLkG+1zFfLVJUMiqfb1vnwQWLH4qLkjoqa1OF450OMBoqnI/Exj1rVO6V1Mty+&#10;2mrHjkANsEsjJfDimDasp9cX+eIE4K8S0zT+JNGpQJ2sVVfy5fkQFBHbe1OnPgug9GlNIWszcozo&#10;ThDDUA1M1SPkiLXC+pHAOjw1Ln00WrTofnLWU9OW3P84gJOc6Y+GirOazeexy5MxJ7JkuEtPdekB&#10;I0iq5IGz03Ib0s+I3AzeUBEblfg+RzKGTM2YsI8fJ3b7pZ1OPX/vzS8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQAmEv384AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUhcUGs3rdo0&#10;ZFMhJBDcSkHt1Y3dJMI/wXbT8PYsJziOZjTzTbkZrWGDDrHzDmE2FcC0q73qXIPw8f40yYHFJJ2S&#10;xjuN8K0jbKrrq1IWyl/cmx52qWFU4mIhEdqU+oLzWLfayjj1vXbknXywMpEMDVdBXqjcGp4JseRW&#10;do4WWtnrx1bXn7uzRcgXL8Mhvs63+3p5Mut0txqevwLi7c34cA8s6TH9heEXn9ChIqajPzsVmUGY&#10;zDJKIqzmC2Dkr4Wgb0eELMsz4FXJ/z+ofgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBy&#10;KsHVEQIAACYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQAmEv384AAAAAkBAAAPAAAAAAAAAAAAAAAAAGsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="1127C2B8" w14:textId="77777777" w:rsidR="00DB2142" w:rsidRPr="00B67036" w:rsidRDefault="00DB2142">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="0009223B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Please</w:t>
       </w:r>
       <w:r w:rsidR="00B67036" w:rsidRPr="0009223B">
@@ -1766,102 +1877,112 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Fit</w:t>
       </w:r>
       <w:r w:rsidR="00F23E12" w:rsidRPr="0009223B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> and proper person checks</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43182CE0" w14:textId="69F36AEF" w:rsidR="00D44ED9" w:rsidRPr="0009223B" w:rsidRDefault="00D44ED9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0009223B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">In order to be Called to </w:t>
+        <w:t>In order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0009223B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be Called to </w:t>
       </w:r>
       <w:r w:rsidR="00EB2C1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="0009223B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Bar, a person must be a fit and proper person to become a practising barrister. The following </w:t>
       </w:r>
       <w:r w:rsidR="002D0ADB" w:rsidRPr="0009223B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>information will be used by the</w:t>
       </w:r>
       <w:r w:rsidRPr="0009223B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Inn in determining your fitness to become a barrister.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64539F45" w14:textId="4181B357" w:rsidR="003873CD" w:rsidRPr="0009223B" w:rsidRDefault="00AB04F4" w:rsidP="003873CD">
+    <w:p w14:paraId="64539F45" w14:textId="0637FE82" w:rsidR="003873CD" w:rsidRPr="0009223B" w:rsidRDefault="00AB04F4" w:rsidP="003873CD">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="003873CD" w:rsidRPr="0009223B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">he Bar Standards Board requires that a criminal record check be undertaken </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">for all those being Called to the Bar from </w:t>
       </w:r>
       <w:r w:rsidR="007D6403">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>1</w:t>
@@ -1915,51 +2036,67 @@
         </w:rPr>
         <w:t>about</w:t>
       </w:r>
       <w:r w:rsidR="00800715" w:rsidRPr="00800715">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> the legal basis for </w:t>
       </w:r>
       <w:r w:rsidR="00D84C7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>this</w:t>
       </w:r>
       <w:r w:rsidR="00800715">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">, please refer to the information for student on the BSB website. </w:t>
+        <w:t>, please refer to the information for student</w:t>
+      </w:r>
+      <w:r w:rsidR="000C7C3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00800715">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the BSB website. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="786ED3B3" w14:textId="345E1E6E" w:rsidR="00307DA6" w:rsidRDefault="00307DA6" w:rsidP="003873CD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">All applicants for </w:t>
       </w:r>
       <w:r w:rsidR="00AB04F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2029,59 +2166,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">those seeking </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>re-admission to the Bar</w:t>
       </w:r>
       <w:r w:rsidR="00AB04F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> from that date</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">) must undertake a ‘Standard’ Disclosure and </w:t>
-[...7 lines deleted...]
-        <w:t>Barring Service (DBS) check</w:t>
+        <w:t>) must undertake a ‘Standard’ Disclosure and Barring Service (DBS) check</w:t>
       </w:r>
       <w:r w:rsidR="00C66D03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the international equivalents</w:t>
       </w:r>
       <w:r w:rsidR="00B42C99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>, where applicable</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>. The Inn will use the</w:t>
       </w:r>
       <w:r w:rsidR="00C66D03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2473,120 +2602,116 @@
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. If you are still unsure if a matter is protected, please contact the relevant officer at </w:t>
       </w:r>
       <w:r w:rsidR="0071085C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="00E4332D" w:rsidRPr="0071085C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Inn.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A579A01" w14:textId="72E98944" w:rsidR="00D1783E" w:rsidRPr="0009223B" w:rsidRDefault="00D1783E" w:rsidP="00D1783E">
+    <w:p w14:paraId="7A579A01" w14:textId="0B74BAE4" w:rsidR="00D1783E" w:rsidRPr="0009223B" w:rsidRDefault="00000000" w:rsidP="00D1783E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0009223B">
-[...4 lines deleted...]
-        <w:object w:dxaOrig="225" w:dyaOrig="225" w14:anchorId="278499D7">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:pict w14:anchorId="278499D7">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1049" type="#_x0000_t75" style="width:108pt;height:18.3pt" o:ole="">
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:108pt;height:18pt">
             <v:imagedata r:id="rId15" o:title=""/>
           </v:shape>
-          <w:control r:id="rId16" w:name="CheckBox161" w:shapeid="_x0000_i1049"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0009223B">
+        </w:pict>
+      </w:r>
+      <w:r w:rsidR="00D1783E" w:rsidRPr="0009223B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DBC0FF4" w14:textId="23399F50" w:rsidR="00D1783E" w:rsidRPr="0009223B" w:rsidRDefault="00D1783E" w:rsidP="00D1783E">
+    <w:p w14:paraId="0DBC0FF4" w14:textId="299CB35A" w:rsidR="00D1783E" w:rsidRPr="0009223B" w:rsidRDefault="00000000" w:rsidP="00D1783E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0009223B">
-[...6 lines deleted...]
-            <v:imagedata r:id="rId17" o:title=""/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:pict w14:anchorId="250EA78C">
+          <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:108pt;height:18pt">
+            <v:imagedata r:id="rId16" o:title=""/>
           </v:shape>
-          <w:control r:id="rId18" w:name="CheckBox1151" w:shapeid="_x0000_i1051"/>
-        </w:object>
+        </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A9DEDD5" w14:textId="77777777" w:rsidR="00D1783E" w:rsidRPr="0071085C" w:rsidRDefault="00D1783E" w:rsidP="00E4332D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p w14:paraId="2522DF12" w14:textId="77777777" w:rsidR="00E4332D" w:rsidRPr="00E4332D" w:rsidRDefault="00E4332D" w:rsidP="00E4332D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E4332D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -2637,51 +2762,51 @@
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="051481F6" w14:textId="77777777" w:rsidR="00E4332D" w:rsidRDefault="00E4332D" w:rsidP="00E4332D"/>
                           <w:p w14:paraId="7ECA7BC7" w14:textId="77777777" w:rsidR="00E4332D" w:rsidRDefault="00E4332D" w:rsidP="00E4332D"/>
                           <w:p w14:paraId="38FB7116" w14:textId="77777777" w:rsidR="00E4332D" w:rsidRDefault="00E4332D" w:rsidP="00E4332D"/>
                           <w:p w14:paraId="212E3322" w14:textId="77777777" w:rsidR="00E4332D" w:rsidRDefault="00E4332D" w:rsidP="00E4332D"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="45D47BD3" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:30.65pt;width:450pt;height:93.4pt;z-index:251680768;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDzg+mjKwIAAE4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N7ajZJO14qy22aaq&#10;tL1Iu/2AMcYxKmZcILHTr++AkzTdqi9V/YCAGQ5nzmG8uhtazQ7SOoWm4Nkk5UwagZUyu4J/fd6+&#10;WXLmPJgKNBpZ8KN0/G79+tWq73I5xQZ1JS0jEOPyvit4432XJ4kTjWzBTbCThoI12hY8Le0uqSz0&#10;hN7qZJqmN0mPtuosCukc7T6MQb6O+HUthf9c1056pgtO3HwcbRzLMCbrFeQ7C12jxIkG/AOLFpSh&#10;Sy9QD+CB7a36A6pVwqLD2k8EtgnWtRIy1kDVZOmLap4a6GSshcRx3UUm9/9gxafDF8tUVfBptuDM&#10;QEsmPcvBs7c4sGnQp+9cTmlPHSX6gbbJ51ir6x5RfHPM4KYBs5P31mLfSKiIXxZOJldHRxwXQMr+&#10;I1Z0Dew9RqChtm0Qj+RghE4+HS/eBCqCNueLbJ6mFBIUy7LlTbaM7iWQn4931vn3ElsWJgW3ZH6E&#10;h8Oj84EO5OeUcJtDraqt0jou7K7caMsOQA9lG79YwYs0bVhf8Nv5dD4q8FcIohrYjrf+dlOrPL14&#10;rdqCLy9JkAfd3pmKDkDuQelxTpS1OQkZtBtV9EM5jJ6d/SmxOpKyFscHTg1JkwbtD856etwFd9/3&#10;YCVn+oMhd26z2Sx0Q1zM5ospLex1pLyOgBEEVXDP2Tjd+NhBgarBe3KxVlHfYPfI5ESZHm2U/dRg&#10;oSuu1zHr129g/RMAAP//AwBQSwMEFAAGAAgAAAAhAJDAXP/eAAAABwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj81OwzAQhO9IvIO1SFxQa6etQhriVAgJBLdSKri68TaJ8E+w3TS8PcsJjjszmvm22kzW&#10;sBFD7L2TkM0FMHSN171rJezfHmcFsJiU08p4hxK+McKmvryoVKn92b3iuEstoxIXSyWhS2koOY9N&#10;h1bFuR/QkXf0wapEZ2i5DupM5dbwhRA5t6p3tNCpAR86bD53JyuhWD2PH/FluX1v8qNZp5vb8ekr&#10;SHl9Nd3fAUs4pb8w/OITOtTEdPAnpyMzEuiRJCHPlsDIXQtBwkHCYlVkwOuK/+evfwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQDzg+mjKwIAAE4EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCQwFz/3gAAAAcBAAAPAAAAAAAAAAAAAAAAAIUEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkAUAAAAA&#10;">
+              <v:shape w14:anchorId="45D47BD3" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:30.65pt;width:450pt;height:93.4pt;z-index:251680768;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFUcm5GAIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgOkjY14hRdugwD&#10;ugvQ7QMYWY6FyaImKbGzrx8lp2nWYS/D/CCIJnV4eEgub4dOs4N0XqGpeDHJOZNGYK3MruLfvm7e&#10;LDjzAUwNGo2s+FF6frt6/WrZ21JOsUVdS8cIxPiytxVvQ7BllnnRyg78BK005GzQdRDIdLusdtAT&#10;eqezaZ5fZT262joU0nv6ez86+SrhN40U4XPTeBmYrjhxC+l06dzGM1stodw5sK0SJxrwDyw6UIaS&#10;nqHuIQDbO/UHVKeEQ49NmAjsMmwaJWSqgaop8hfVPLZgZaqFxPH2LJP/f7Di0+HRfnEsDG9xoAam&#10;Irx9QPHdM4PrFsxO3jmHfSuhpsRFlCzrrS9PT6PUvvQRZNt/xJqaDPuACWhoXBdVoToZoVMDjmfR&#10;5RCYoJ/z62Ke5+QS5CuKxVWxSG3JoHx6bp0P7yV2LF4q7qirCR4ODz5EOlA+hcRsHrWqN0rrZLjd&#10;dq0dOwBNwCZ9qYIXYdqwvuI38+l8VOCvEEQ1sh2z/papU4FGWauu4otzEJRRt3emToMWQOnxTpS1&#10;OQkZtRtVDMN2YKqu+DQmiLpusT6Ssg7HyaVNo0uL7idnPU1txf2PPTjJmf5gqDs3xWwWxzwZs/n1&#10;lAx36dleesAIgqp44Gy8rkNajaibwTvqYqOSvs9MTpRpGpPsp82J435pp6jn/V79AgAA//8DAFBL&#10;AwQUAAYACAAAACEAkMBc/94AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI&#10;XFBrp61CGuJUCAkEt1IquLrxNonwT7DdNLw9ywmOOzOa+bbaTNawEUPsvZOQzQUwdI3XvWsl7N8e&#10;ZwWwmJTTyniHEr4xwqa+vKhUqf3ZveK4Sy2jEhdLJaFLaSg5j02HVsW5H9CRd/TBqkRnaLkO6kzl&#10;1vCFEDm3qne00KkBHzpsPncnK6FYPY8f8WW5fW/yo1mnm9vx6StIeX013d8BSzilvzD84hM61MR0&#10;8CenIzMS6JEkIc+WwMhdC0HCQcJiVWTA64r/569/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAMVRybkYAgAAJwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAJDAXP/eAAAABwEAAA8AAAAAAAAAAAAAAAAAcgQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="051481F6" w14:textId="77777777" w:rsidR="00E4332D" w:rsidRDefault="00E4332D" w:rsidP="00E4332D"/>
                     <w:p w14:paraId="7ECA7BC7" w14:textId="77777777" w:rsidR="00E4332D" w:rsidRDefault="00E4332D" w:rsidP="00E4332D"/>
                     <w:p w14:paraId="38FB7116" w14:textId="77777777" w:rsidR="00E4332D" w:rsidRDefault="00E4332D" w:rsidP="00E4332D"/>
                     <w:p w14:paraId="212E3322" w14:textId="77777777" w:rsidR="00E4332D" w:rsidRDefault="00E4332D" w:rsidP="00E4332D"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00E4332D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>If you have answered ‘yes’, use the space below to provide any relevant details.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5153341E" w14:textId="77777777" w:rsidR="00E4332D" w:rsidRPr="0009223B" w:rsidRDefault="00E4332D" w:rsidP="003873CD">
       <w:pPr>
         <w:rPr>
@@ -2785,193 +2910,196 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">reports and </w:t>
       </w:r>
       <w:r w:rsidR="001F4437" w:rsidRPr="005F39E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>complain</w:t>
       </w:r>
       <w:r w:rsidR="001F4437">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="001F4437" w:rsidRPr="005F39E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">s, </w:t>
+        <w:t xml:space="preserve">s, proceedings or actions and/or </w:t>
+      </w:r>
+      <w:r w:rsidR="001F4437" w:rsidRPr="005F39E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>previous</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4437">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> investigations or proceedings where the matter has been upheld. </w:t>
+      </w:r>
+      <w:r w:rsidR="001F4437" w:rsidRPr="00DA4F15">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">There is no requirement to declare </w:t>
+      </w:r>
+      <w:r w:rsidR="001F4437">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>matters</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4437" w:rsidRPr="00DA4F15">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> where there has been an </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="001F4437" w:rsidRPr="005F39E1">
-[...4 lines deleted...]
-        <w:t>proceedings</w:t>
+      <w:r w:rsidR="001F4437" w:rsidRPr="00DA4F15">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>investigation</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="001F4437" w:rsidRPr="005F39E1">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> or actions and/or previous</w:t>
+      <w:r w:rsidR="001F4437" w:rsidRPr="00DA4F15">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the </w:t>
       </w:r>
       <w:r w:rsidR="001F4437">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> investigations or proceedings where the matter has been upheld. </w:t>
+        <w:t>matter</w:t>
       </w:r>
       <w:r w:rsidR="001F4437" w:rsidRPr="00DA4F15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">There is no requirement to declare </w:t>
+        <w:t xml:space="preserve"> was </w:t>
       </w:r>
       <w:r w:rsidR="001F4437">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>matters</w:t>
+        <w:t>not upheld</w:t>
       </w:r>
       <w:r w:rsidR="001F4437" w:rsidRPr="00DA4F15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> where there has been an investigation and the </w:t>
-[...26 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="730331F4" w14:textId="77CF25D6" w:rsidR="007D3C2E" w:rsidRPr="0009223B" w:rsidRDefault="007D3C2E" w:rsidP="007D3C2E">
+    <w:p w14:paraId="730331F4" w14:textId="125C1BB8" w:rsidR="007D3C2E" w:rsidRPr="0009223B" w:rsidRDefault="00000000" w:rsidP="007D3C2E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0009223B">
-[...6 lines deleted...]
-            <v:imagedata r:id="rId19" o:title=""/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:pict w14:anchorId="798666DA">
+          <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:108pt;height:18pt">
+            <v:imagedata r:id="rId17" o:title=""/>
           </v:shape>
-          <w:control r:id="rId20" w:name="CheckBox15" w:shapeid="_x0000_i1053"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0009223B">
+        </w:pict>
+      </w:r>
+      <w:r w:rsidR="007D3C2E" w:rsidRPr="0009223B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CA04484" w14:textId="265364ED" w:rsidR="007D3C2E" w:rsidRPr="0009223B" w:rsidRDefault="007D3C2E" w:rsidP="007D3C2E">
+    <w:p w14:paraId="5CA04484" w14:textId="17E9FA29" w:rsidR="007D3C2E" w:rsidRPr="0009223B" w:rsidRDefault="00000000" w:rsidP="007D3C2E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0009223B">
-[...6 lines deleted...]
-            <v:imagedata r:id="rId21" o:title=""/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:pict w14:anchorId="3424A372">
+          <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:108pt;height:18pt">
+            <v:imagedata r:id="rId18" o:title=""/>
           </v:shape>
-          <w:control r:id="rId22" w:name="CheckBox114" w:shapeid="_x0000_i1062"/>
-        </w:object>
+        </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="1839C44C" w14:textId="77777777" w:rsidR="00EE586F" w:rsidRPr="0009223B" w:rsidRDefault="00763DAE" w:rsidP="00EE586F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0009223B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C9F15C4" wp14:editId="7E12F9BC">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>320675</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5715000" cy="1095375"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="3" name="Text Box 3"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
@@ -2994,51 +3122,51 @@
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="41D96142" w14:textId="77777777" w:rsidR="00DB2142" w:rsidRDefault="00DB2142" w:rsidP="002C7AC9"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="7C9F15C4" id="Text Box 3" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:25.25pt;width:450pt;height:86.25pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDUQ+tLKgIAAEwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vti5eG2MOEWXLsOA&#10;7gK0+wBGlmNhsuhJSuzs60fJbppu2MswPwiiSB0eHope3fSNZkdpnUJT8Okk5UwagaUy+4J/e9y+&#10;uebMeTAlaDSy4Cfp+M369atV1+ZyhjXqUlpGIMblXVvw2vs2TxInatmAm2ArDTkrtA14Mu0+KS10&#10;hN7oZJamb5MObdlaFNI5Or0bnHwd8atKCv+lqpz0TBecuPm42rjuwpqsV5DvLbS1EiMN+AcWDShD&#10;Sc9Qd+CBHaz6A6pRwqLDyk8ENglWlRIy1kDVTNPfqnmooZWxFhLHtWeZ3P+DFZ+PXy1TZcHnnBlo&#10;qEWPsvfsHfZsHtTpWpdT0ENLYb6nY+pyrNS19yi+O2ZwU4PZy1trsasllMRuGm4mF1cHHBdAdt0n&#10;LCkNHDxGoL6yTZCOxGCETl06nTsTqAg6zK6mWZqSS5Bvmi6z+VUWc0D+dL21zn+Q2LCwKbil1kd4&#10;ON47H+hA/hQSsjnUqtwqraNh97uNtuwI9Ey28RvRX4Rpw7qCL7NZNijwVwiiGtgOWV9ANMrTe9eq&#10;Kfj1OQjyoNt7U9IFyD0oPeyJsjajkEG7QUXf7/qxYxQfRN5heSJlLQ7Pm8aRNjXan5x19LQL7n4c&#10;wErO9EdD3VlOF4swC9FYZFczMuylZ3fpASMIquCes2G78XF+AlWDt9TFSkV9n5mMlOnJRtnH8Qoz&#10;cWnHqOefwPoXAAAA//8DAFBLAwQUAAYACAAAACEAr0EgBt4AAAAHAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7VIXFBrk9LShjgVQgLRG7QIrm68TSLsdYjdNPw9ywmOOzOaeVusR+/E&#10;gH1sA2m4nioQSFWwLdUa3naPkyWImAxZ4wKhhm+MsC7PzwqT23CiVxy2qRZcQjE3GpqUulzKWDXo&#10;TZyGDom9Q+i9SXz2tbS9OXG5dzJTaiG9aYkXGtPhQ4PV5/boNSxvnoePuJm9vFeLg1ulq9vh6avX&#10;+vJivL8DkXBMf2H4xWd0KJlpH45ko3Aa+JGkYa7mINhdKcXCXkOWzRTIspD/+csfAAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhANRD60sqAgAATAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAK9BIAbeAAAABwEAAA8AAAAAAAAAAAAAAAAAhAQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACPBQAAAAA=&#10;">
+              <v:shape w14:anchorId="7C9F15C4" id="Text Box 3" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:25.25pt;width:450pt;height:86.25pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5tMpZGAIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthO46Ux4hRdugwD&#10;ugvQ7QNkWY6FyaImKbGzry8lu2m6YS/D/CCIJnV4eEiub4ZOkaOwToIuaTZLKRGaQy31vqTfv+3e&#10;XFPiPNM1U6BFSU/C0ZvN61fr3hRiDi2oWliCINoVvSlp670pksTxVnTMzcAIjc4GbMc8mnaf1Jb1&#10;iN6pZJ6mb5MebG0scOEc/r0bnXQT8ZtGcP+laZzwRJUUufl42nhW4Uw2a1bsLTOt5BMN9g8sOiY1&#10;Jj1D3THPyMHKP6A6yS04aPyMQ5dA00guYg1YTZb+Vs1Dy4yItaA4zpxlcv8Pln8+PpivlvjhHQzY&#10;wFiEM/fAfziiYdsyvRe31kLfClZj4ixIlvTGFdPTILUrXACp+k9QY5PZwUMEGhrbBVWwToLo2IDT&#10;WXQxeMLxZ77M8jRFF0dflq7yq2Uec7Di6bmxzn8Q0JFwKanFrkZ4drx3PtBhxVNIyOZAyXonlYqG&#10;3VdbZcmR4QTs4jehvwhTmvQlXeXzfFTgrxBINbAds76A6KTHUVayK+n1OYgVQbf3uo6D5plU4x0p&#10;Kz0JGbQbVfRDNRBZl/QqJAi6VlCfUFkL4+TipuGlBfuLkh6ntqTu54FZQYn6qLE7q2yxCGMejUW+&#10;nKNhLz3VpYdpjlAl9ZSM162PqxF003CLXWxk1PeZyUQZpzHKPm1OGPdLO0Y97/fmEQAA//8DAFBL&#10;AwQUAAYACAAAACEAr0EgBt4AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI&#10;XFBrk9LShjgVQgLRG7QIrm68TSLsdYjdNPw9ywmOOzOaeVusR+/EgH1sA2m4nioQSFWwLdUa3naP&#10;kyWImAxZ4wKhhm+MsC7PzwqT23CiVxy2qRZcQjE3GpqUulzKWDXoTZyGDom9Q+i9SXz2tbS9OXG5&#10;dzJTaiG9aYkXGtPhQ4PV5/boNSxvnoePuJm9vFeLg1ulq9vh6avX+vJivL8DkXBMf2H4xWd0KJlp&#10;H45ko3Aa+JGkYa7mINhdKcXCXkOWzRTIspD/+csfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAHm0ylkYAgAAJwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAK9BIAbeAAAABwEAAA8AAAAAAAAAAAAAAAAAcgQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="41D96142" w14:textId="77777777" w:rsidR="00DB2142" w:rsidRDefault="00DB2142" w:rsidP="002C7AC9"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00EE586F" w:rsidRPr="0009223B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>If you have answered ‘yes’, u</w:t>
       </w:r>
       <w:r w:rsidR="000B5E89" w:rsidRPr="0009223B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>se the</w:t>
       </w:r>
@@ -3071,51 +3199,51 @@
         <w:t xml:space="preserve">relevant </w:t>
       </w:r>
       <w:r w:rsidR="00EE586F" w:rsidRPr="0009223B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>details</w:t>
       </w:r>
       <w:r w:rsidR="002C7AC9" w:rsidRPr="0009223B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B2C562C" w14:textId="77777777" w:rsidR="002C7AC9" w:rsidRPr="0009223B" w:rsidRDefault="002C7AC9" w:rsidP="00EE586F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7329F71D" w14:textId="65A9853B" w:rsidR="007D3C2E" w:rsidRPr="0009223B" w:rsidRDefault="00D122D8" w:rsidP="001F4437">
+    <w:p w14:paraId="7329F71D" w14:textId="2386DD51" w:rsidR="007D3C2E" w:rsidRPr="0009223B" w:rsidRDefault="00D122D8" w:rsidP="001F4437">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00201DE8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Question </w:t>
       </w:r>
       <w:r w:rsidR="005F39E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
@@ -3179,166 +3307,162 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">current or </w:t>
       </w:r>
       <w:r w:rsidR="001F4437" w:rsidRPr="005F39E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pending </w:t>
       </w:r>
       <w:r w:rsidR="001F4437">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">reports and </w:t>
       </w:r>
       <w:r w:rsidR="001F4437" w:rsidRPr="005F39E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">complaints, </w:t>
+        <w:t>complaints, proceedings or actions and/or previous</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4437">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> investigations or proceedings where the matter has been upheld</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4437" w:rsidRPr="005F39E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4437">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F4437" w:rsidRPr="00DA4F15">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">There is no requirement to declare matters where there has been an </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="001F4437" w:rsidRPr="005F39E1">
-[...4 lines deleted...]
-        <w:t>proceedings</w:t>
+      <w:r w:rsidR="001F4437" w:rsidRPr="00DA4F15">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>investigation</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="001F4437" w:rsidRPr="005F39E1">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> or actions and/or previous</w:t>
+      <w:r w:rsidR="001F4437" w:rsidRPr="00DA4F15">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the</w:t>
       </w:r>
       <w:r w:rsidR="001F4437">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> investigations or proceedings where the matter has been upheld</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001F4437" w:rsidRPr="005F39E1">
+        <w:t xml:space="preserve"> matter </w:t>
+      </w:r>
+      <w:r w:rsidR="001F4437" w:rsidRPr="00DA4F15">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">was </w:t>
+      </w:r>
+      <w:r w:rsidR="001F4437">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>not upheld</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4437" w:rsidRPr="00DA4F15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="001F4437">
+      <w:r w:rsidR="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:pict w14:anchorId="3903931D">
+          <v:shape id="_x0000_i1029" type="#_x0000_t75" style="width:108pt;height:18pt">
+            <v:imagedata r:id="rId19" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidR="007D3C2E" w:rsidRPr="0009223B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001F4437" w:rsidRPr="00DA4F15">
-[...52 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="2BFA00DB" w14:textId="65578373" w:rsidR="007D3C2E" w:rsidRPr="0009223B" w:rsidRDefault="007D3C2E" w:rsidP="007D3C2E">
+    <w:p w14:paraId="2BFA00DB" w14:textId="2F27E25F" w:rsidR="007D3C2E" w:rsidRPr="0009223B" w:rsidRDefault="00000000" w:rsidP="007D3C2E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0009223B">
-[...6 lines deleted...]
-            <v:imagedata r:id="rId25" o:title=""/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:pict w14:anchorId="592F9613">
+          <v:shape id="_x0000_i1030" type="#_x0000_t75" style="width:108pt;height:18pt">
+            <v:imagedata r:id="rId20" o:title=""/>
           </v:shape>
-          <w:control r:id="rId26" w:name="CheckBox115" w:shapeid="_x0000_i1066"/>
-        </w:object>
+        </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="44B6D8DD" w14:textId="77777777" w:rsidR="006726C3" w:rsidRDefault="006726C3" w:rsidP="007D3C2E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B7638B1" w14:textId="657ABAAC" w:rsidR="00EE586F" w:rsidRPr="0009223B" w:rsidRDefault="00344EFC" w:rsidP="007D3C2E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -3395,51 +3519,51 @@
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="6392E0E7" w14:textId="77777777" w:rsidR="00DB2142" w:rsidRDefault="00DB2142" w:rsidP="002C7AC9"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="119D4F3E" id="Text Box 4" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:28.4pt;width:450pt;height:86.25pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBDpSM/KgIAAEwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtjJ4qUx4hRdugwD&#10;ugvQ7gMYWY6FyaInKbGzry8lu2m6YS/D/CCIInV4eCh6dd03mh2ldQpNwaeTlDNpBJbK7Av+/WH7&#10;5ooz58GUoNHIgp+k49fr169WXZvLGdaoS2kZgRiXd23Ba+/bPEmcqGUDboKtNOSs0DbgybT7pLTQ&#10;EXqjk1mavks6tGVrUUjn6PR2cPJ1xK8qKfzXqnLSM11w4ubjauO6C2uyXkG+t9DWSow04B9YNKAM&#10;JT1D3YIHdrDqD6hGCYsOKz8R2CRYVUrIWANVM01/q+a+hlbGWkgc155lcv8PVnw5frNMlQWfc2ag&#10;oRY9yN6z99izeVCna11OQfcthfmejqnLsVLX3qH44ZjBTQ1mL2+sxa6WUBK7abiZXFwdcFwA2XWf&#10;saQ0cPAYgfrKNkE6EoMROnXpdO5MoCLoMFtMszQllyDfNF1mbxdZzAH50/XWOv9RYsPCpuCWWh/h&#10;4XjnfKAD+VNIyOZQq3KrtI6G3e822rIj0DPZxm9EfxGmDesKvsxm2aDAXyGIamA7ZH0B0ShP712r&#10;puBX5yDIg24fTEkXIPeg9LAnytqMQgbtBhV9v+vHjlF8EHmH5YmUtTg8bxpH2tRof3HW0dMuuPt5&#10;ACs5058MdWc5nc/DLERjni1mZNhLz+7SA0YQVME9Z8N24+P8BKoGb6iLlYr6PjMZKdOTjbKP4xVm&#10;4tKOUc8/gfUjAAAA//8DAFBLAwQUAAYACAAAACEAKIu2W90AAAAHAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7VIXBC1SSE0IU6FkEBwg4Lg6sbbJCJeB9tNw9+znOC4M6OZt9V6doOY&#10;MMTek4aLhQKB1HjbU6vh7fX+fAUiJkPWDJ5QwzdGWNfHR5UprT/QC06b1AouoVgaDV1KYyllbDp0&#10;Ji78iMTezgdnEp+hlTaYA5e7QWZK5dKZnnihMyPeddh8bvZOw+rycfqIT8vn9ybfDUU6u54evoLW&#10;pyfz7Q2IhHP6C8MvPqNDzUxbvycbxaCBH0karnLmZ7dQioWthiwrliDrSv7nr38AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAQ6UjPyoCAABMBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAKIu2W90AAAAHAQAADwAAAAAAAAAAAAAAAACEBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAI4FAAAAAA==&#10;">
+              <v:shape w14:anchorId="119D4F3E" id="Text Box 4" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:28.4pt;width:450pt;height:86.25pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCEuVD3GAIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjO4qUx4hRdugwD&#10;ugvQ7gNkWY6FyaImKbGzrx8lu2m6oS/D/CCIJnV4eEiur4dOkaOwToIuaTZLKRGaQy31vqTfH3Zv&#10;rihxnumaKdCipCfh6PXm9at1bwoxhxZULSxBEO2K3pS09d4USeJ4KzrmZmCERmcDtmMeTbtPast6&#10;RO9UMk/Td0kPtjYWuHAO/96OTrqJ+E0juP/aNE54okqK3Hw8bTyrcCabNSv2lplW8okG+wcWHZMa&#10;k56hbpln5GDlX1Cd5BYcNH7GoUugaSQXsQasJkv/qOa+ZUbEWlAcZ84yuf8Hy78c7803S/zwHgZs&#10;YCzCmTvgPxzRsG2Z3osba6FvBasxcRYkS3rjiulpkNoVLoBU/Weoscns4CECDY3tgipYJ0F0bMDp&#10;LLoYPOH4M19meZqii6MvS1f522Uec7Di8bmxzn8U0JFwKanFrkZ4drxzPtBhxWNIyOZAyXonlYqG&#10;3VdbZcmR4QTs4jehPwtTmvQlXeXzfFTgRQikGtiOWZ9BdNLjKCvZlfTqHMSKoNsHXcdB80yq8Y6U&#10;lZ6EDNqNKvqhGoisS7oICYKuFdQnVNbCOLm4aXhpwf6ipMepLan7eWBWUKI+aezOKlsswphHY5Ev&#10;52jYS0916WGaI1RJPSXjdevjagTdNNxgFxsZ9X1iMlHGaYyyT5sTxv3SjlFP+735DQAA//8DAFBL&#10;AwQUAAYACAAAACEAKIu2W90AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI&#10;XBC1SSE0IU6FkEBwg4Lg6sbbJCJeB9tNw9+znOC4M6OZt9V6doOYMMTek4aLhQKB1HjbU6vh7fX+&#10;fAUiJkPWDJ5QwzdGWNfHR5UprT/QC06b1AouoVgaDV1KYyllbDp0Ji78iMTezgdnEp+hlTaYA5e7&#10;QWZK5dKZnnihMyPeddh8bvZOw+rycfqIT8vn9ybfDUU6u54evoLWpyfz7Q2IhHP6C8MvPqNDzUxb&#10;vycbxaCBH0karnLmZ7dQioWthiwrliDrSv7nr38AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAhLlQ9xgCAAAnBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAKIu2W90AAAAHAQAADwAAAAAAAAAAAAAAAAByBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="6392E0E7" w14:textId="77777777" w:rsidR="00DB2142" w:rsidRDefault="00DB2142" w:rsidP="002C7AC9"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00EE586F" w:rsidRPr="0009223B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>If you have answered ‘yes’, u</w:t>
       </w:r>
       <w:r w:rsidR="000B5E89" w:rsidRPr="0009223B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>se the</w:t>
       </w:r>
@@ -3507,129 +3631,126 @@
         <w:t xml:space="preserve">Question </w:t>
       </w:r>
       <w:r w:rsidR="005F39E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00D53EFB" w:rsidRPr="0009223B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="00270963" w:rsidRPr="00270963">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Do you have, or have you ever had, a condition (including an addiction to drugs or alcohol) which means you may pose a risk to any member of the public or which may impair your judgment as a practising barrister?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63CC01EC" w14:textId="05D7E6F0" w:rsidR="007D3C2E" w:rsidRPr="0009223B" w:rsidRDefault="007D3C2E" w:rsidP="00270963">
+    <w:p w14:paraId="63CC01EC" w14:textId="6577B369" w:rsidR="007D3C2E" w:rsidRPr="0009223B" w:rsidRDefault="00000000" w:rsidP="00270963">
       <w:pPr>
         <w:ind w:hanging="28"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0009223B">
-[...6 lines deleted...]
-            <v:imagedata r:id="rId27" o:title=""/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:pict w14:anchorId="1CF0718E">
+          <v:shape id="_x0000_i1031" type="#_x0000_t75" style="width:108pt;height:18pt">
+            <v:imagedata r:id="rId21" o:title=""/>
           </v:shape>
-          <w:control r:id="rId28" w:name="CheckBox17" w:shapeid="_x0000_i1068"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0009223B">
+        </w:pict>
+      </w:r>
+      <w:r w:rsidR="007D3C2E" w:rsidRPr="0009223B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2472A1B0" w14:textId="69A98F7D" w:rsidR="007D3C2E" w:rsidRPr="0009223B" w:rsidRDefault="007D3C2E" w:rsidP="007D3C2E">
+    <w:p w14:paraId="2472A1B0" w14:textId="2868B3CE" w:rsidR="007D3C2E" w:rsidRPr="0009223B" w:rsidRDefault="00000000" w:rsidP="007D3C2E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0009223B">
-[...6 lines deleted...]
-            <v:imagedata r:id="rId29" o:title=""/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:pict w14:anchorId="4F4121D6">
+          <v:shape id="_x0000_i1032" type="#_x0000_t75" style="width:108pt;height:18pt">
+            <v:imagedata r:id="rId22" o:title=""/>
           </v:shape>
-          <w:control r:id="rId30" w:name="CheckBox116" w:shapeid="_x0000_i1070"/>
-        </w:object>
+        </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CB1A671" w14:textId="77777777" w:rsidR="007D3C2E" w:rsidRPr="0009223B" w:rsidRDefault="007D3C2E" w:rsidP="00DC012C">
       <w:pPr>
         <w:ind w:hanging="28"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="264B1E29" w14:textId="77777777" w:rsidR="00DC012C" w:rsidRPr="0009223B" w:rsidRDefault="00763DAE" w:rsidP="00DC012C">
       <w:pPr>
         <w:ind w:hanging="28"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0009223B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10BBF300" wp14:editId="1565FBD4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>408305</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5715000" cy="1095375"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="1" name="Text Box 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
@@ -3652,96 +3773,95 @@
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="495E8A20" w14:textId="77777777" w:rsidR="00DB2142" w:rsidRDefault="00DB2142" w:rsidP="00DC012C"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="10BBF300" id="Text Box 1" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:32.15pt;width:450pt;height:86.25pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBnvpNCKQIAAEwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtjJ4rUx4hRdugwD&#10;ugvQ7gNkWY6FSaImKbGzry8lp6m3vQ3zgyCK1NHhIen1zaAVOQrnJZiKzmc5JcJwaKTZV/T74+7N&#10;NSU+MNMwBUZU9CQ8vdm8frXubSkW0IFqhCMIYnzZ24p2IdgyyzzvhGZ+BlYYdLbgNAtoun3WONYj&#10;ulbZIs/fZT24xjrgwns8vRuddJPw21bw8LVtvQhEVRS5hbS6tNZxzTZrVu4ds53kZxrsH1hoJg0+&#10;eoG6Y4GRg5N/QWnJHXhow4yDzqBtJRcpB8xmnv+RzUPHrEi5oDjeXmTy/w+Wfzl+c0Q2WDtKDNNY&#10;okcxBPIeBjKP6vTWlxj0YDEsDHgcI2Om3t4D/+GJgW3HzF7cOgd9J1iD7NLNbHJ1xPERpO4/Q4PP&#10;sEOABDS0TkdAFIMgOlbpdKlMpMLxsLiaF3mOLo6+eb4q3l4VkV3Gyufr1vnwUYAmcVNRh6VP8Ox4&#10;78MY+hyS6IOSzU4qlQy3r7fKkSPDNtml74zup2HKkL6iq2JRjApMfX4KgVQj2/HV3yC0DNjvSuqK&#10;Xl+CWBl1+2AavMDKwKQa95idMphkFDJqN6oYhnpIFUsKRF8NzQmVdTC2N44jbjpwvyjpsbUr6n8e&#10;mBOUqE8Gq7OaL5dxFpKxLK4WaLipp556mOEIVdFAybjdhjQ/kaqBW6xiK5O+L0zOlLFlU4XO4xVn&#10;YmqnqJefwOYJAAD//wMAUEsDBBQABgAIAAAAIQDbkDiH3QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/BTsMwEETvSPyDtUhcEHVoqpCGOBVCAsENCoKrG2+TCHsdbDcNf89yguPOjGbe1pvZWTFh&#10;iIMnBVeLDARS681AnYK31/vLEkRMmoy2nlDBN0bYNKcnta6MP9ILTtvUCS6hWGkFfUpjJWVse3Q6&#10;LvyIxN7eB6cTn6GTJugjlzsrl1lWSKcH4oVej3jXY/u5PTgF5epx+ohP+fN7W+ztOl1cTw9fQanz&#10;s/n2BkTCOf2F4Ref0aFhpp0/kInCKuBHkoJilYNgd51lLOwULPOiBNnU8j9/8wMAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQBnvpNCKQIAAEwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQDbkDiH3QAAAAcBAAAPAAAAAAAAAAAAAAAAAIMEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;">
+              <v:shape w14:anchorId="10BBF300" id="Text Box 1" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:32.15pt;width:450pt;height:86.25pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWDj4BGAIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjO4qUx4hRdugwD&#10;ugvQ7gNkWY6FyaImKbGzrx8lu2m6oS/D/CCIJnV4eEiur4dOkaOwToIuaTZLKRGaQy31vqTfH3Zv&#10;rihxnumaKdCipCfh6PXm9at1bwoxhxZULSxBEO2K3pS09d4USeJ4KzrmZmCERmcDtmMeTbtPast6&#10;RO9UMk/Td0kPtjYWuHAO/96OTrqJ+E0juP/aNE54okqK3Hw8bTyrcCabNSv2lplW8okG+wcWHZMa&#10;k56hbpln5GDlX1Cd5BYcNH7GoUugaSQXsQasJkv/qOa+ZUbEWlAcZ84yuf8Hy78c7803S/zwHgZs&#10;YCzCmTvgPxzRsG2Z3osba6FvBasxcRYkS3rjiulpkNoVLoBU/Weoscns4CECDY3tgipYJ0F0bMDp&#10;LLoYPOH4M19meZqii6MvS1f522Uec7Di8bmxzn8U0JFwKanFrkZ4drxzPtBhxWNIyOZAyXonlYqG&#10;3VdbZcmR4QTs4jehPwtTmvQlXeXzfFTgRQikGtiOWZ9BdNLjKCvZlfTqHMSKoNsHXcdB80yq8Y6U&#10;lZ6EDNqNKvqhGoisUZSQIOhaQX1CZS2Mk4ubhpcW7C9KepzakrqfB2YFJeqTxu6sssUijHk0Fvly&#10;joa99FSXHqY5QpXUUzJetz6uRtBNww12sZFR3ycmE2Wcxij7tDlh3C/tGPW035vfAAAA//8DAFBL&#10;AwQUAAYACAAAACEA25A4h90AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI&#10;XBB1aKqQhjgVQgLBDQqCqxtvkwh7HWw3DX/PcoLjzoxm3tab2VkxYYiDJwVXiwwEUuvNQJ2Ct9f7&#10;yxJETJqMtp5QwTdG2DSnJ7WujD/SC07b1AkuoVhpBX1KYyVlbHt0Oi78iMTe3genE5+hkyboI5c7&#10;K5dZVkinB+KFXo9412P7uT04BeXqcfqIT/nze1vs7TpdXE8PX0Gp87P59gZEwjn9heEXn9GhYaad&#10;P5CJwirgR5KCYpWDYHedZSzsFCzzogTZ1PI/f/MDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAVg4+ARgCAAAnBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEA25A4h90AAAAHAQAADwAAAAAAAAAAAAAAAAByBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="495E8A20" w14:textId="77777777" w:rsidR="00DB2142" w:rsidRDefault="00DB2142" w:rsidP="00DC012C"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00DC012C" w:rsidRPr="0009223B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If you have answered ‘yes’, use the space below to provide the relevant details. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0306C19C" w14:textId="77777777" w:rsidR="00BF3BAE" w:rsidRDefault="00BF3BAE" w:rsidP="00DB2142">
       <w:pPr>
         <w:ind w:hanging="28"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66D908FD" w14:textId="04232745" w:rsidR="00DB2142" w:rsidRPr="0009223B" w:rsidRDefault="00484778" w:rsidP="00DB2142">
       <w:pPr>
         <w:ind w:hanging="28"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0009223B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Question </w:t>
       </w:r>
       <w:r w:rsidR="0071085C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00DC012C" w:rsidRPr="0009223B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00763DAE" w:rsidRPr="0009223B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="00DC012C" w:rsidRPr="0009223B">
         <w:rPr>
@@ -3791,51 +3911,69 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="005F39E1" w:rsidRPr="005F39E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005F39E1" w:rsidRPr="005F39E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>the subject of an arrangement with a creditor</w:t>
       </w:r>
       <w:r w:rsidR="00D84C7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or entered into an individual voluntary arrangement with creditors</w:t>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D84C7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>entered into</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D84C7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an individual voluntary arrangement with creditors</w:t>
       </w:r>
       <w:r w:rsidR="005F39E1" w:rsidRPr="005F39E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">? </w:t>
       </w:r>
       <w:r w:rsidR="00D84C7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>An arrangement includes but</w:t>
       </w:r>
       <w:r w:rsidR="005F39E1" w:rsidRPr="005F39E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3885,101 +4023,97 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, or directors disqualification order</w:t>
       </w:r>
       <w:r w:rsidR="005F39E1" w:rsidRPr="005F39E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidR="00D84C7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CC68762" w14:textId="7593FB84" w:rsidR="00DB2142" w:rsidRPr="0009223B" w:rsidRDefault="00DB2142" w:rsidP="00DB2142">
+    <w:p w14:paraId="6CC68762" w14:textId="17D26833" w:rsidR="00DB2142" w:rsidRPr="0009223B" w:rsidRDefault="00000000" w:rsidP="00DB2142">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0009223B">
-[...6 lines deleted...]
-            <v:imagedata r:id="rId31" o:title=""/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:pict w14:anchorId="24821258">
+          <v:shape id="_x0000_i1033" type="#_x0000_t75" style="width:108pt;height:18pt">
+            <v:imagedata r:id="rId23" o:title=""/>
           </v:shape>
-          <w:control r:id="rId32" w:name="CheckBox171" w:shapeid="_x0000_i1072"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0009223B">
+        </w:pict>
+      </w:r>
+      <w:r w:rsidR="00DB2142" w:rsidRPr="0009223B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1744A680" w14:textId="26BC81B3" w:rsidR="00DB2142" w:rsidRPr="0009223B" w:rsidRDefault="00DB2142" w:rsidP="00DB2142">
+    <w:p w14:paraId="1744A680" w14:textId="24564720" w:rsidR="00DB2142" w:rsidRPr="0009223B" w:rsidRDefault="00000000" w:rsidP="00DB2142">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0009223B">
-[...6 lines deleted...]
-            <v:imagedata r:id="rId33" o:title=""/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:pict w14:anchorId="2D067BC2">
+          <v:shape id="_x0000_i1034" type="#_x0000_t75" style="width:108pt;height:18pt">
+            <v:imagedata r:id="rId24" o:title=""/>
           </v:shape>
-          <w:control r:id="rId34" w:name="CheckBox1161" w:shapeid="_x0000_i1074"/>
-        </w:object>
+        </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="5933B164" w14:textId="77777777" w:rsidR="00BF3BAE" w:rsidRDefault="00BF3BAE" w:rsidP="00D53EFB">
       <w:pPr>
         <w:ind w:hanging="28"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D5D31BA" w14:textId="44C51E99" w:rsidR="00763DAE" w:rsidRPr="0009223B" w:rsidRDefault="00CC1EA5" w:rsidP="00D53EFB">
       <w:pPr>
         <w:ind w:hanging="28"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0009223B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -4037,51 +4171,51 @@
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="6BD17585" w14:textId="77777777" w:rsidR="00DB2142" w:rsidRDefault="00DB2142" w:rsidP="00763DAE"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="047AA9AB" id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:18pt;width:450pt;height:86.25pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQACBBv6KwIAAEwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtjJ4qYx4hRdugwD&#10;ugvQ7gNoWY6FyaInKbGzrx8lp2m6YS/D/CCIInV4eCh6dTO0mh2kdQpNwaeTlDNpBFbK7Ar+7XH7&#10;5poz58FUoNHIgh+l4zfr169WfZfLGTaoK2kZgRiX913BG++7PEmcaGQLboKdNOSs0bbgybS7pLLQ&#10;E3qrk1maXiU92qqzKKRzdHo3Ovk64te1FP5LXTvpmS44cfNxtXEtw5qsV5DvLHSNEica8A8sWlCG&#10;kp6h7sAD21v1B1SrhEWHtZ8IbBOsayVkrIGqmaa/VfPQQCdjLSSO684yuf8HKz4fvlqmqoLPODPQ&#10;Uose5eDZOxzYLKjTdy6noIeOwvxAx9TlWKnr7lF8d8zgpgGzk7fWYt9IqIjdNNxMLq6OOC6AlP0n&#10;rCgN7D1GoKG2bZCOxGCETl06njsTqAg6zBbTLE3JJcg3TZfZ20UWc0D+dL2zzn+Q2LKwKbil1kd4&#10;ONw7H+hA/hQSsjnUqtoqraNhd+VGW3YAeibb+J3QX4Rpw/qCL7NZNirwVwiiGtiOWV9AtMrTe9eq&#10;Lfj1OQjyoNt7U9EFyD0oPe6JsjYnIYN2o4p+KIfYsauQIIhcYnUkZS2Oz5vGkTYN2p+c9fS0C+5+&#10;7MFKzvRHQ91ZTufzMAvRmGeLGRn20lNeesAIgiq452zcbnycn0DV4C11sVZR32cmJ8r0ZKPsp/EK&#10;M3Fpx6jnn8D6FwAAAP//AwBQSwMEFAAGAAgAAAAhAMkoKOfeAAAABwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj81Ow0AMhO9IvMPKSFwQ3aWFkIY4FUICwQ3aCq7brJtE7E/IbtPw9pgTnDzWWDOfy9Xk&#10;rBhpiF3wCFczBYJ8HUznG4Tt5vEyBxGT9kbb4AnhmyKsqtOTUhcmHP0bjevUCA7xsdAIbUp9IWWs&#10;W3I6zkJPnr19GJxOvA6NNIM+crizcq5UJp3uPDe0uqeHlurP9cEh5NfP40d8Wby+19neLtPF7fj0&#10;NSCen033dyASTenvGH7xGR0qZtqFgzdRWAR+JCEsMp7sLpVisUOYq/wGZFXK//zVDwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQACBBv6KwIAAEwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDJKCjn3gAAAAcBAAAPAAAAAAAAAAAAAAAAAIUEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkAUAAAAA&#10;">
+              <v:shape w14:anchorId="047AA9AB" id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:18pt;width:450pt;height:86.25pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBh0PzAGAIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjO4qYx4hRdugwD&#10;ugvQ7QNkWY6FyaImKbGzry8lu2m6YS/D/CCIJnV4eEiub4ZOkaOwToIuaTZLKRGaQy31vqTfv+3e&#10;XFPiPNM1U6BFSU/C0ZvN61fr3hRiDi2oWliCINoVvSlp670pksTxVnTMzcAIjc4GbMc8mnaf1Jb1&#10;iN6pZJ6mV0kPtjYWuHAO/96NTrqJ+E0juP/SNE54okqK3Hw8bTyrcCabNSv2lplW8okG+wcWHZMa&#10;k56h7phn5GDlH1Cd5BYcNH7GoUugaSQXsQasJkt/q+ahZUbEWlAcZ84yuf8Hyz8fH8xXS/zwDgZs&#10;YCzCmXvgPxzRsG2Z3otba6FvBasxcRYkS3rjiulpkNoVLoBU/Seoscns4CECDY3tgipYJ0F0bMDp&#10;LLoYPOH4M19meZqii6MvS1f522Uec7Di6bmxzn8Q0JFwKanFrkZ4drx3PtBhxVNIyOZAyXonlYqG&#10;3VdbZcmR4QTs4jehvwhTmvQlXeXzfFTgrxBINbAds76A6KTHUVayK+n1OYgVQbf3uo6D5plU4x0p&#10;Kz0JGbQbVfRDNRBZl/QqJAi6VlCfUFkL4+TipuGlBfuLkh6ntqTu54FZQYn6qLE7q2yxCGMejUW+&#10;nKNhLz3VpYdpjlAl9ZSM162PqxF003CLXWxk1PeZyUQZpzHKPm1OGPdLO0Y97/fmEQAA//8DAFBL&#10;AwQUAAYACAAAACEAySgo594AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DQAyE70i8w8pI&#10;XBDdpYWQhjgVQgLBDdoKrtusm0TsT8hu0/D2mBOcPNZYM5/L1eSsGGmIXfAIVzMFgnwdTOcbhO3m&#10;8TIHEZP2RtvgCeGbIqyq05NSFyYc/RuN69QIDvGx0AhtSn0hZaxbcjrOQk+evX0YnE68Do00gz5y&#10;uLNyrlQmne48N7S6p4eW6s/1wSHk18/jR3xZvL7X2d4u08Xt+PQ1IJ6fTfd3IBJN6e8YfvEZHSpm&#10;2oWDN1FYBH4kISwynuwulWKxQ5ir/AZkVcr//NUPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAGHQ/MAYAgAAJwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAMkoKOfeAAAABwEAAA8AAAAAAAAAAAAAAAAAcgQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="6BD17585" w14:textId="77777777" w:rsidR="00DB2142" w:rsidRDefault="00DB2142" w:rsidP="00763DAE"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="692076F6" w14:textId="77777777" w:rsidR="00D122D8" w:rsidRPr="0009223B" w:rsidRDefault="00D122D8" w:rsidP="00D53EFB">
       <w:pPr>
         <w:ind w:hanging="28"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2312537F" w14:textId="42E1C975" w:rsidR="00774FFB" w:rsidRPr="0009223B" w:rsidRDefault="0018288A" w:rsidP="00D53EFB">
       <w:pPr>
         <w:ind w:hanging="28"/>
@@ -4104,51 +4238,69 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="0009223B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="005F39E1" w:rsidRPr="005F39E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Are there any other matters which </w:t>
       </w:r>
       <w:r w:rsidR="005F39E1" w:rsidRPr="005F39E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">might reasonably be thought to call into question your fitness to become a practising barrister? </w:t>
+        <w:t xml:space="preserve">might reasonably be thought to call into question your fitness to become a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005F39E1" w:rsidRPr="005F39E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>practising</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005F39E1" w:rsidRPr="005F39E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> barrister? </w:t>
       </w:r>
       <w:r w:rsidR="005F39E1" w:rsidRPr="005F39E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>This includes but is not limited to civil injunctions or criminal orders.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="200EECF1" w14:textId="12122197" w:rsidR="00B42C99" w:rsidRPr="000F503A" w:rsidRDefault="00B42C99" w:rsidP="00B42C99">
       <w:pPr>
         <w:ind w:hanging="28"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F503A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
@@ -4174,172 +4326,191 @@
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F503A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>by the Disclosure and Barring Service</w:t>
       </w:r>
       <w:r w:rsidRPr="000F503A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>. If you are still unsure if a matter is protected</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000F503A">
+        <w:t xml:space="preserve">. If you are still unsure if </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000F503A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or filtered</w:t>
-      </w:r>
+        <w:t>a matter</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="000F503A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, please contact the relevant officer at </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0071085C" w:rsidRPr="000F503A">
+        <w:t xml:space="preserve"> is protected</w:t>
+      </w:r>
+      <w:r w:rsidR="000F503A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>the</w:t>
+        <w:t xml:space="preserve"> or filtered</w:t>
       </w:r>
       <w:r w:rsidRPr="000F503A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t xml:space="preserve">, please contact the relevant officer at </w:t>
+      </w:r>
+      <w:r w:rsidR="0071085C" w:rsidRPr="000F503A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F503A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Inn.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1119EFA7" w14:textId="443A471F" w:rsidR="007D3C2E" w:rsidRPr="0009223B" w:rsidRDefault="007D3C2E" w:rsidP="007D3C2E">
+    <w:p w14:paraId="1119EFA7" w14:textId="29C304D7" w:rsidR="007D3C2E" w:rsidRPr="0009223B" w:rsidRDefault="00000000" w:rsidP="007D3C2E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0009223B">
-[...6 lines deleted...]
-            <v:imagedata r:id="rId35" o:title=""/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:pict w14:anchorId="52C613A2">
+          <v:shape id="_x0000_i1035" type="#_x0000_t75" style="width:108pt;height:18pt">
+            <v:imagedata r:id="rId25" o:title=""/>
           </v:shape>
-          <w:control r:id="rId36" w:name="CheckBox18" w:shapeid="_x0000_i1076"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0009223B">
+        </w:pict>
+      </w:r>
+      <w:r w:rsidR="007D3C2E" w:rsidRPr="0009223B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B0B9C35" w14:textId="4625B9D4" w:rsidR="007D3C2E" w:rsidRPr="0009223B" w:rsidRDefault="007D3C2E" w:rsidP="007D3C2E">
+    <w:p w14:paraId="2B0B9C35" w14:textId="5FCFB9BF" w:rsidR="007D3C2E" w:rsidRPr="0009223B" w:rsidRDefault="00000000" w:rsidP="007D3C2E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0009223B">
-[...6 lines deleted...]
-            <v:imagedata r:id="rId37" o:title=""/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:pict w14:anchorId="13EC0718">
+          <v:shape id="_x0000_i1036" type="#_x0000_t75" style="width:108pt;height:18pt">
+            <v:imagedata r:id="rId26" o:title=""/>
           </v:shape>
-          <w:control r:id="rId38" w:name="CheckBox117" w:shapeid="_x0000_i1078"/>
-        </w:object>
+        </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="77745C1E" w14:textId="77777777" w:rsidR="007D3C2E" w:rsidRPr="0009223B" w:rsidRDefault="007D3C2E" w:rsidP="00D53EFB">
       <w:pPr>
         <w:ind w:hanging="28"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45FED3F3" w14:textId="77777777" w:rsidR="00D53EFB" w:rsidRPr="0009223B" w:rsidRDefault="002C7AC9" w:rsidP="00D53EFB">
       <w:pPr>
         <w:ind w:hanging="28"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0009223B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="60D8E401" wp14:editId="7BAFF4B8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>499745</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5715000" cy="1095375"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="5" name="Text Box 5"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
@@ -4362,51 +4533,51 @@
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="6F3B5352" w14:textId="77777777" w:rsidR="00DB2142" w:rsidRDefault="00DB2142" w:rsidP="002C7AC9"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="60D8E401" id="Text Box 5" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:39.35pt;width:450pt;height:86.25pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6WCfWKgIAAEwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/06Sloduo6WrpUoS0&#10;XKRdPmDiOI2F4wm226R8PWOnLWURL4g8WB7P+MyZM56sbodWs4O0TqEp+HSSciaNwEqZXcG/Pm1f&#10;3XDmPJgKNBpZ8KN0/Hb98sWq73I5wwZ1JS0jEOPyvit4432XJ4kTjWzBTbCThpw12hY8mXaXVBZ6&#10;Qm91MkvTN0mPtuosCukcnd6PTr6O+HUthf9c1056pgtO3HxcbVzLsCbrFeQ7C12jxIkG/AOLFpSh&#10;pBeoe/DA9lb9AdUqYdFh7ScC2wTrWgkZa6Bqpumzah4b6GSshcRx3UUm9/9gxafDF8tUVfCMMwMt&#10;tehJDp69xYFlQZ2+czkFPXYU5gc6pi7HSl33gOKbYwY3DZidvLMW+0ZCReym4WZydXXEcQGk7D9i&#10;RWlg7zECDbVtg3QkBiN06tLx0plARdBhtphmaUouQb5pusxeLyK7BPLz9c46/15iy8Km4JZaH+Hh&#10;8OB8oAP5OSRkc6hVtVVaR8Puyo227AD0TLbxixU8C9OG9QVfZrNsVOCvEEQ1sB2z/papVZ7eu1Zt&#10;wW8uQZAH3d6Zii5A7kHpcU+UtTkJGbQbVfRDOcSOLc79KbE6krIWx+dN40ibBu0Pznp62gV33/dg&#10;JWf6g6HuLKfzeZiFaMyzxYwMe+0prz1gBEEV3HM2bjc+zk+gavCOulirqG9o98jkRJmebJT9NF5h&#10;Jq7tGPXrJ7D+CQAA//8DAFBLAwQUAAYACAAAACEAMXJfId4AAAAHAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7VIXFBrN0CThjgVQgLRG7QIrm7sJhH2OthuGv6e5QTHnRnNvK3Wk7Ns&#10;NCH2HiUs5gKYwcbrHlsJb7vHWQEsJoVaWY9GwreJsK7PzypVan/CVzNuU8uoBGOpJHQpDSXnsemM&#10;U3HuB4PkHXxwKtEZWq6DOlG5szwTYsmd6pEWOjWYh840n9ujk1DcPI8fcXP98t4sD3aVrvLx6StI&#10;eXkx3d8BS2ZKf2H4xSd0qIlp74+oI7MS6JEkIS9yYOSuhCBhLyG7XWTA64r/569/AAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhALpYJ9YqAgAATAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADFyXyHeAAAABwEAAA8AAAAAAAAAAAAAAAAAhAQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACPBQAAAAA=&#10;">
+              <v:shape w14:anchorId="60D8E401" id="Text Box 5" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:39.35pt;width:450pt;height:86.25pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzZ5I2GAIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjO4qUx4hRdugwD&#10;ugvQ7gNkWY6FyaImKbGzrx8lu2m6oS/D/CCIJnV4eEiur4dOkaOwToIuaTZLKRGaQy31vqTfH3Zv&#10;rihxnumaKdCipCfh6PXm9at1bwoxhxZULSxBEO2K3pS09d4USeJ4KzrmZmCERmcDtmMeTbtPast6&#10;RO9UMk/Td0kPtjYWuHAO/96OTrqJ+E0juP/aNE54okqK3Hw8bTyrcCabNSv2lplW8okG+wcWHZMa&#10;k56hbpln5GDlX1Cd5BYcNH7GoUugaSQXsQasJkv/qOa+ZUbEWlAcZ84yuf8Hy78c7803S/zwHgZs&#10;YCzCmTvgPxzRsG2Z3osba6FvBasxcRYkS3rjiulpkNoVLoBU/Weoscns4CECDY3tgipYJ0F0bMDp&#10;LLoYPOH4M19meZqii6MvS1f522Uec7Di8bmxzn8U0JFwKanFrkZ4drxzPtBhxWNIyOZAyXonlYqG&#10;3VdbZcmR4QTs4jehPwtTmvQlXeXzfFTgRQikGtiOWZ9BdNLjKCvZlfTqHMSKoNsHXcdB80yq8Y6U&#10;lZ6EDNqNKvqhGoisS7oMCYKuFdQnVNbCOLm4aXhpwf6ipMepLan7eWBWUKI+aezOKlsswphHY5Ev&#10;52jYS0916WGaI1RJPSXjdevjagTdNNxgFxsZ9X1iMlHGaYyyT5sTxv3SjlFP+735DQAA//8DAFBL&#10;AwQUAAYACAAAACEAMXJfId4AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI&#10;XFBrN0CThjgVQgLRG7QIrm7sJhH2OthuGv6e5QTHnRnNvK3Wk7NsNCH2HiUs5gKYwcbrHlsJb7vH&#10;WQEsJoVaWY9GwreJsK7PzypVan/CVzNuU8uoBGOpJHQpDSXnsemMU3HuB4PkHXxwKtEZWq6DOlG5&#10;szwTYsmd6pEWOjWYh840n9ujk1DcPI8fcXP98t4sD3aVrvLx6StIeXkx3d8BS2ZKf2H4xSd0qIlp&#10;74+oI7MS6JEkIS9yYOSuhCBhLyG7XWTA64r/569/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhALNnkjYYAgAAJwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhADFyXyHeAAAABwEAAA8AAAAAAAAAAAAAAAAAcgQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="6F3B5352" w14:textId="77777777" w:rsidR="00DB2142" w:rsidRDefault="00DB2142" w:rsidP="002C7AC9"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00D53EFB" w:rsidRPr="0009223B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If you have answered </w:t>
       </w:r>
       <w:r w:rsidRPr="0009223B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
@@ -4450,51 +4621,50 @@
       <w:pPr>
         <w:ind w:left="-28"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4DFB45D0" w14:textId="7268019A" w:rsidR="00E43BE2" w:rsidRPr="00BF3BAE" w:rsidRDefault="00E43BE2" w:rsidP="00E43BE2">
       <w:pPr>
         <w:ind w:left="-28"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF3BAE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>By signing this declaration:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0744CE66" w14:textId="76B19BEF" w:rsidR="00DB2142" w:rsidRPr="0009223B" w:rsidRDefault="00F357C5" w:rsidP="00E43BE2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Hlk528933277"/>
       <w:bookmarkStart w:id="5" w:name="_Hlk525134306"/>
       <w:r w:rsidRPr="0009223B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">I confirm that </w:t>
       </w:r>
@@ -5054,51 +5224,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0009223B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:id w:val="1513956945"/>
           <w:placeholder>
             <w:docPart w:val="2E6AEEDD7CDA4676B916DDB800D20587"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="0009223B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="1EB15E3E" w14:textId="7C4759DB" w:rsidR="00180947" w:rsidRDefault="00180947" w:rsidP="0074759E">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="584F190C" w14:textId="6D80D02D" w:rsidR="00B42C99" w:rsidRDefault="00B42C99" w:rsidP="0074759E">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
@@ -5107,50 +5276,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01BF40FE" w14:textId="77777777" w:rsidR="00B42C99" w:rsidRPr="0009223B" w:rsidRDefault="00B42C99" w:rsidP="0074759E">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19ABB92E" w14:textId="485D7C91" w:rsidR="00A3445A" w:rsidRPr="0009223B" w:rsidRDefault="00C447F3" w:rsidP="0074759E">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0009223B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Signature</w:t>
       </w:r>
       <w:r w:rsidRPr="0009223B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D1783E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>…………………………………...</w:t>
       </w:r>
       <w:r w:rsidRPr="0009223B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="538CB52E" w14:textId="77777777" w:rsidR="00A3445A" w:rsidRPr="0009223B" w:rsidRDefault="00A3445A" w:rsidP="0074759E">
@@ -5179,161 +5349,161 @@
       </w:r>
       <w:r w:rsidRPr="0009223B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0009223B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0009223B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="002C7AC9" w:rsidRPr="0009223B">
-      <w:footerReference w:type="default" r:id="rId39"/>
+      <w:footerReference w:type="default" r:id="rId27"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D637FA6" w14:textId="77777777" w:rsidR="00F53963" w:rsidRDefault="00F53963" w:rsidP="00D53EFB">
+    <w:p w14:paraId="41F4B97D" w14:textId="77777777" w:rsidR="002107C5" w:rsidRDefault="002107C5" w:rsidP="00D53EFB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58F7351D" w14:textId="77777777" w:rsidR="00F53963" w:rsidRDefault="00F53963" w:rsidP="00D53EFB">
+    <w:p w14:paraId="23B53BEC" w14:textId="77777777" w:rsidR="002107C5" w:rsidRDefault="002107C5" w:rsidP="00D53EFB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Shruti">
     <w:panose1 w:val="02000500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00040003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1959683438"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="0AABC492" w14:textId="77777777" w:rsidR="00DB2142" w:rsidRDefault="00DB2142">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
@@ -5342,63 +5512,63 @@
         </w:r>
         <w:r w:rsidR="00E75C13">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="7AA0DDA4" w14:textId="77777777" w:rsidR="00DB2142" w:rsidRDefault="00DB2142">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F8F8CA5" w14:textId="77777777" w:rsidR="00F53963" w:rsidRDefault="00F53963" w:rsidP="00D53EFB">
+    <w:p w14:paraId="3691406F" w14:textId="77777777" w:rsidR="002107C5" w:rsidRDefault="002107C5" w:rsidP="00D53EFB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5F94D5C5" w14:textId="77777777" w:rsidR="00F53963" w:rsidRDefault="00F53963" w:rsidP="00D53EFB">
+    <w:p w14:paraId="28AA925F" w14:textId="77777777" w:rsidR="002107C5" w:rsidRDefault="002107C5" w:rsidP="00D53EFB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="2C3A658F" w14:textId="712004B1" w:rsidR="00BF2BEF" w:rsidRDefault="00BF2BEF">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF2BEF">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF2BEF">
         <w:rPr>
@@ -5447,51 +5617,51 @@
       <w:r w:rsidRPr="00BF2BEF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="0071085C" w:rsidRPr="00BF2BEF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005F39E1" w:rsidRPr="00BF2BEF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>A “directors disqualification order” includes a disqualification order made by a court, or disqualification undertaking accepted by the secretary of state, pursuant to the Company Directors Disqualification Act 1986 and any similar order or undertaking made or given in any jurisdiction in the world.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="067A202B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8C82BE8C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7548,264 +7718,293 @@
   <w:num w:numId="13" w16cid:durableId="1555120377">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1158153540">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="309670976">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="394159155">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="555052440">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1844316694">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="374156375">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions/>
   <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00774FFB"/>
     <w:rsid w:val="00007937"/>
     <w:rsid w:val="00014B7F"/>
     <w:rsid w:val="00021683"/>
     <w:rsid w:val="00030645"/>
     <w:rsid w:val="000402CE"/>
     <w:rsid w:val="00045831"/>
     <w:rsid w:val="000546A7"/>
     <w:rsid w:val="000561FF"/>
     <w:rsid w:val="00065B76"/>
     <w:rsid w:val="000709E4"/>
+    <w:rsid w:val="00071521"/>
     <w:rsid w:val="00080355"/>
     <w:rsid w:val="000838B7"/>
     <w:rsid w:val="0009223B"/>
     <w:rsid w:val="00094590"/>
     <w:rsid w:val="000B0913"/>
+    <w:rsid w:val="000B1839"/>
     <w:rsid w:val="000B472E"/>
     <w:rsid w:val="000B5E89"/>
     <w:rsid w:val="000C4574"/>
     <w:rsid w:val="000C6FF7"/>
+    <w:rsid w:val="000C7C3A"/>
     <w:rsid w:val="000D3120"/>
     <w:rsid w:val="000E49F2"/>
     <w:rsid w:val="000E7605"/>
     <w:rsid w:val="000F503A"/>
     <w:rsid w:val="00100D5A"/>
     <w:rsid w:val="001220AB"/>
     <w:rsid w:val="00147B35"/>
     <w:rsid w:val="001624EA"/>
     <w:rsid w:val="00180947"/>
     <w:rsid w:val="0018288A"/>
     <w:rsid w:val="001879FD"/>
     <w:rsid w:val="001A18EA"/>
     <w:rsid w:val="001D5040"/>
     <w:rsid w:val="001E429D"/>
     <w:rsid w:val="001F4437"/>
     <w:rsid w:val="00201DE8"/>
+    <w:rsid w:val="002107C5"/>
+    <w:rsid w:val="002310C1"/>
     <w:rsid w:val="00234A83"/>
     <w:rsid w:val="00237F17"/>
     <w:rsid w:val="00247C91"/>
     <w:rsid w:val="002618FD"/>
     <w:rsid w:val="00270963"/>
     <w:rsid w:val="002709F9"/>
     <w:rsid w:val="0027412A"/>
     <w:rsid w:val="002A2184"/>
+    <w:rsid w:val="002A46FD"/>
+    <w:rsid w:val="002A7C6F"/>
     <w:rsid w:val="002C7AC9"/>
     <w:rsid w:val="002D0ADB"/>
     <w:rsid w:val="002D5F3B"/>
     <w:rsid w:val="002F54D0"/>
     <w:rsid w:val="00300D8B"/>
     <w:rsid w:val="00307DA6"/>
     <w:rsid w:val="00310F5A"/>
     <w:rsid w:val="003154E1"/>
     <w:rsid w:val="00315963"/>
     <w:rsid w:val="00316918"/>
+    <w:rsid w:val="00334CD4"/>
     <w:rsid w:val="00336ABF"/>
     <w:rsid w:val="00344EFC"/>
     <w:rsid w:val="00360D0A"/>
     <w:rsid w:val="003617C2"/>
     <w:rsid w:val="00366CCC"/>
     <w:rsid w:val="003730B0"/>
     <w:rsid w:val="00374A60"/>
+    <w:rsid w:val="00377112"/>
     <w:rsid w:val="003873CD"/>
     <w:rsid w:val="003A7C7E"/>
+    <w:rsid w:val="003B0C0A"/>
     <w:rsid w:val="003B0DF3"/>
     <w:rsid w:val="003B655B"/>
     <w:rsid w:val="0041786E"/>
     <w:rsid w:val="00433B41"/>
     <w:rsid w:val="0043577E"/>
     <w:rsid w:val="004471FF"/>
     <w:rsid w:val="0045389A"/>
     <w:rsid w:val="0045597F"/>
     <w:rsid w:val="00464957"/>
     <w:rsid w:val="00484778"/>
     <w:rsid w:val="00486351"/>
     <w:rsid w:val="004A480F"/>
     <w:rsid w:val="004B48DB"/>
     <w:rsid w:val="004C123F"/>
     <w:rsid w:val="004C1BA8"/>
     <w:rsid w:val="004C44A2"/>
     <w:rsid w:val="004C79EE"/>
     <w:rsid w:val="004D0007"/>
     <w:rsid w:val="004D6EBC"/>
     <w:rsid w:val="004E0FA6"/>
     <w:rsid w:val="004E28E9"/>
     <w:rsid w:val="004F1DD4"/>
     <w:rsid w:val="004F6DD4"/>
     <w:rsid w:val="00510CB8"/>
     <w:rsid w:val="00521557"/>
     <w:rsid w:val="00523B63"/>
     <w:rsid w:val="005502BA"/>
     <w:rsid w:val="00576E8B"/>
     <w:rsid w:val="005866F5"/>
     <w:rsid w:val="00590121"/>
     <w:rsid w:val="00591484"/>
+    <w:rsid w:val="005D4054"/>
     <w:rsid w:val="005F39E1"/>
     <w:rsid w:val="005F6CEC"/>
     <w:rsid w:val="0063453D"/>
+    <w:rsid w:val="00643DE3"/>
     <w:rsid w:val="00652A6C"/>
     <w:rsid w:val="006726C3"/>
     <w:rsid w:val="00673D09"/>
+    <w:rsid w:val="006C30E3"/>
     <w:rsid w:val="006C53D7"/>
     <w:rsid w:val="006D2C70"/>
     <w:rsid w:val="006E61BE"/>
     <w:rsid w:val="007063A7"/>
     <w:rsid w:val="0071085C"/>
+    <w:rsid w:val="00730A72"/>
     <w:rsid w:val="0074759E"/>
     <w:rsid w:val="0075668F"/>
     <w:rsid w:val="007635F9"/>
     <w:rsid w:val="00763DAE"/>
     <w:rsid w:val="00774FFB"/>
     <w:rsid w:val="007761D8"/>
     <w:rsid w:val="00781A60"/>
     <w:rsid w:val="0078258E"/>
+    <w:rsid w:val="007865FA"/>
     <w:rsid w:val="00787A71"/>
     <w:rsid w:val="00794F57"/>
+    <w:rsid w:val="007C0668"/>
     <w:rsid w:val="007D3C2E"/>
     <w:rsid w:val="007D6403"/>
     <w:rsid w:val="007F0ABB"/>
     <w:rsid w:val="00800715"/>
     <w:rsid w:val="00802A9E"/>
     <w:rsid w:val="008142EC"/>
     <w:rsid w:val="00816E4F"/>
     <w:rsid w:val="00825CE3"/>
+    <w:rsid w:val="00835A00"/>
     <w:rsid w:val="008601A2"/>
     <w:rsid w:val="00860C1F"/>
+    <w:rsid w:val="008825AC"/>
     <w:rsid w:val="00886972"/>
     <w:rsid w:val="008C44FB"/>
     <w:rsid w:val="008C7F76"/>
     <w:rsid w:val="008E2D2B"/>
+    <w:rsid w:val="008E3D7D"/>
     <w:rsid w:val="00902122"/>
     <w:rsid w:val="00902E87"/>
     <w:rsid w:val="00905827"/>
     <w:rsid w:val="009113CA"/>
     <w:rsid w:val="00944141"/>
     <w:rsid w:val="009455A5"/>
     <w:rsid w:val="0095500D"/>
     <w:rsid w:val="00966821"/>
+    <w:rsid w:val="009751BC"/>
+    <w:rsid w:val="0098717D"/>
+    <w:rsid w:val="009A299A"/>
     <w:rsid w:val="009B08B2"/>
     <w:rsid w:val="009B4568"/>
     <w:rsid w:val="009B47E5"/>
     <w:rsid w:val="00A00B7D"/>
     <w:rsid w:val="00A1672A"/>
     <w:rsid w:val="00A3445A"/>
     <w:rsid w:val="00A436F9"/>
     <w:rsid w:val="00A61489"/>
     <w:rsid w:val="00A64525"/>
     <w:rsid w:val="00A7247C"/>
     <w:rsid w:val="00A84960"/>
+    <w:rsid w:val="00A85BBF"/>
     <w:rsid w:val="00A87B83"/>
     <w:rsid w:val="00AB04F4"/>
     <w:rsid w:val="00AC54F2"/>
     <w:rsid w:val="00AD5D12"/>
+    <w:rsid w:val="00AE1064"/>
     <w:rsid w:val="00AF0EA4"/>
     <w:rsid w:val="00B03E53"/>
+    <w:rsid w:val="00B041B2"/>
     <w:rsid w:val="00B13CB0"/>
+    <w:rsid w:val="00B332E9"/>
     <w:rsid w:val="00B36813"/>
     <w:rsid w:val="00B42C99"/>
     <w:rsid w:val="00B45F4D"/>
     <w:rsid w:val="00B62E4E"/>
     <w:rsid w:val="00B67036"/>
     <w:rsid w:val="00B7115F"/>
     <w:rsid w:val="00B724E9"/>
     <w:rsid w:val="00B84FB3"/>
     <w:rsid w:val="00B8631F"/>
     <w:rsid w:val="00BA0641"/>
     <w:rsid w:val="00BD5739"/>
+    <w:rsid w:val="00BE263B"/>
     <w:rsid w:val="00BE7215"/>
     <w:rsid w:val="00BE7772"/>
     <w:rsid w:val="00BF2BEF"/>
     <w:rsid w:val="00BF3BAE"/>
     <w:rsid w:val="00C447F3"/>
     <w:rsid w:val="00C53F8A"/>
     <w:rsid w:val="00C606D3"/>
     <w:rsid w:val="00C66D03"/>
     <w:rsid w:val="00CB657C"/>
     <w:rsid w:val="00CC1EA5"/>
     <w:rsid w:val="00CC4825"/>
     <w:rsid w:val="00CC5806"/>
     <w:rsid w:val="00CF12E7"/>
     <w:rsid w:val="00CF1BA3"/>
     <w:rsid w:val="00CF29F6"/>
     <w:rsid w:val="00D02E97"/>
     <w:rsid w:val="00D122D8"/>
     <w:rsid w:val="00D13B28"/>
     <w:rsid w:val="00D1783E"/>
     <w:rsid w:val="00D2248C"/>
     <w:rsid w:val="00D25996"/>
     <w:rsid w:val="00D44ED9"/>
     <w:rsid w:val="00D451B6"/>
     <w:rsid w:val="00D53EFB"/>
     <w:rsid w:val="00D62AD5"/>
+    <w:rsid w:val="00D637D6"/>
     <w:rsid w:val="00D65263"/>
     <w:rsid w:val="00D779E6"/>
     <w:rsid w:val="00D84C7B"/>
     <w:rsid w:val="00D92F53"/>
     <w:rsid w:val="00D979A2"/>
     <w:rsid w:val="00DA4F15"/>
     <w:rsid w:val="00DB00E5"/>
     <w:rsid w:val="00DB2142"/>
     <w:rsid w:val="00DC012C"/>
     <w:rsid w:val="00DD04DE"/>
     <w:rsid w:val="00DD2AD4"/>
     <w:rsid w:val="00DD403D"/>
     <w:rsid w:val="00E059B8"/>
     <w:rsid w:val="00E4332D"/>
     <w:rsid w:val="00E4387B"/>
     <w:rsid w:val="00E43BE2"/>
     <w:rsid w:val="00E4632C"/>
     <w:rsid w:val="00E47CBB"/>
     <w:rsid w:val="00E75C13"/>
     <w:rsid w:val="00E84E7E"/>
     <w:rsid w:val="00E857C0"/>
     <w:rsid w:val="00E865E4"/>
     <w:rsid w:val="00EB03C5"/>
     <w:rsid w:val="00EB2C1A"/>
     <w:rsid w:val="00EC5706"/>
@@ -7825,65 +8024,65 @@
     <w:rsid w:val="00F46E2B"/>
     <w:rsid w:val="00F53963"/>
     <w:rsid w:val="00F60FFA"/>
     <w:rsid w:val="00F70749"/>
     <w:rsid w:val="00F76689"/>
     <w:rsid w:val="00F87AD8"/>
     <w:rsid w:val="00FC7AD6"/>
     <w:rsid w:val="00FD4C14"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1038"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6976CE68"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F1C8FBD9-E91E-4714-AE35-5D8E71376484}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8530,51 +8729,51 @@
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D1783E"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="008142EC"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="349189055">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1733574918">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -8738,155 +8937,60 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2037385536">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bsbstaging.pixl8.london/privacy-statement.html" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX2.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX6.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX10.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX3.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.wmf" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX5.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX9.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.wmf" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.wmf" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX7.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX11.xml" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.wmf" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barstandardsboard.org.uk/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX4.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.wmf" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX8.xml" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.wmf" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.wmf" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.wmf" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX12.xml" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="/customXML/item6.xml" Id="R147f5730b43246f7" /></Relationships>
-[...95 lines deleted...]
-<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStorage" r:id="rId1"/>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bsbstaging.pixl8.london/privacy-statement.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.wmf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.wmf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.wmf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.wmf"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.wmf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.wmf"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.wmf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barstandardsboard.org.uk/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.wmf"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5ADC2FB214F641748CEEE0F54DFE76CF"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AE527EB0-8207-4024-9CEC-12EF4424860B}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00123FD9" w:rsidRDefault="00123FD9" w:rsidP="00123FD9">
           <w:pPr>
             <w:pStyle w:val="5ADC2FB214F641748CEEE0F54DFE76CF"/>
           </w:pPr>
           <w:r w:rsidRPr="00BB1A37">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
@@ -9023,168 +9127,187 @@
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DE9E4B8E-7C6C-4622-83E9-B1F485B0C576}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00123FD9" w:rsidRDefault="00123FD9" w:rsidP="00123FD9">
           <w:pPr>
             <w:pStyle w:val="2E6AEEDD7CDA4676B916DDB800D20587"/>
           </w:pPr>
           <w:r w:rsidRPr="00BB1A37">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Shruti">
     <w:panose1 w:val="02000500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00040003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007D24B2"/>
     <w:rsid w:val="00123FD9"/>
+    <w:rsid w:val="002310C1"/>
+    <w:rsid w:val="002A7C6F"/>
     <w:rsid w:val="007D24B2"/>
+    <w:rsid w:val="008825AC"/>
+    <w:rsid w:val="00B041B2"/>
     <w:rsid w:val="00B302EC"/>
     <w:rsid w:val="00BE394E"/>
+    <w:rsid w:val="00CD3F8E"/>
+    <w:rsid w:val="00D637D6"/>
+    <w:rsid w:val="00F608D0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9627,51 +9750,51 @@
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B73976888834463AB4AF3D60B823E2A9">
     <w:name w:val="B73976888834463AB4AF3D60B823E2A9"/>
     <w:rsid w:val="00123FD9"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2E6AEEDD7CDA4676B916DDB800D20587">
     <w:name w:val="2E6AEEDD7CDA4676B916DDB800D20587"/>
     <w:rsid w:val="00123FD9"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -9894,54 +10017,71 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXML/_rels/item6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="/customXML/itemProps6.xml" Id="Rd3c4172d526e4b2384ade4b889302c76" /></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXML/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://www.objective.com/ecm/document/metadata/A9F3E4DA7C68477BBE6F6B19974764CC" version="1.0.0">
   <systemFields>
     <field name="Objective-Id">
       <value order="0">A863948</value>
     </field>
     <field name="Objective-Title">
       <value order="0">Current_Call Declaration - 030423</value>
     </field>
     <field name="Objective-Description">
       <value order="0"/>
     </field>
     <field name="Objective-CreationStamp">
       <value order="0">2022-02-14T15:18:02Z</value>
     </field>
     <field name="Objective-IsApproved">
       <value order="0">false</value>
     </field>
     <field name="Objective-IsPublished">
       <value order="0">false</value>
     </field>
     <field name="Objective-DatePublished">
       <value order="0"/>
     </field>
     <field name="Objective-ModificationStamp">
       <value order="0">2023-02-01T13:44:05Z</value>
@@ -9968,130 +10108,187 @@
       <value order="0">2</value>
     </field>
     <field name="Objective-VersionComment">
       <value order="0"/>
     </field>
     <field name="Objective-FileNumber">
       <value order="0">qA51807</value>
     </field>
     <field name="Objective-Classification">
       <value order="0"/>
     </field>
     <field name="Objective-Caveats">
       <value order="0"/>
     </field>
   </systemFields>
   <catalogues>
     <catalogue name="Document Type Catalogue" type="type" ori="id:cA8">
       <field name="Objective-Connect Creator">
         <value order="0"/>
       </field>
     </catalogue>
   </catalogues>
 </metadata>
 </file>
 
-<file path=customXML/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...18 lines deleted...]
-    <xsd:import namespace="b9deb772-4c6e-4ef0-8965-5bf885c1255b"/>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D82CE85A212D8349B53AD86041352826" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3130241ab045fe556428cf8907b84e83">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="648b4d9f-6ba9-41df-8fb0-90339d5ca535" xmlns:ns3="331e2b4f-0c99-4f50-afdf-78d8ae286a2e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="affe8aa7c713064e77fcb0ae180f9e18" ns2:_="" ns3:_="">
+    <xsd:import namespace="648b4d9f-6ba9-41df-8fb0-90339d5ca535"/>
+    <xsd:import namespace="331e2b4f-0c99-4f50-afdf-78d8ae286a2e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b9deb772-4c6e-4ef0-8965-5bf885c1255b" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="648b4d9f-6ba9-41df-8fb0-90339d5ca535" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoTags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="11" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="ec06e2bf-4383-4b5e-9bcd-65063d510dd5" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="15" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="12" nillable="true" ma:displayName="MediaServiceOCR" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="13" nillable="true" ma:displayName="MediaServiceLocation" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="331e2b4f-0c99-4f50-afdf-78d8ae286a2e" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{1c959a94-72b5-4abb-860b-c78ffd133779}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="331e2b4f-0c99-4f50-afdf-78d8ae286a2e">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="19" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="20" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -10150,149 +10347,154 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="648b4d9f-6ba9-41df-8fb0-90339d5ca535">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="331e2b4f-0c99-4f50-afdf-78d8ae286a2e" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5745109E-2DDF-40CB-AC2B-FF9B10C90820}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.objective.com/ecm/document/metadata/A9F3E4DA7C68477BBE6F6B19974764CC"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{468F0F0B-50F4-48AF-9D97-A7F93E6D15D4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{306EE3D0-3F8B-497C-9709-BA7A69EF2C99}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F65CC6C9-1285-4C42-A7DB-502FD53C6491}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="b9deb772-4c6e-4ef0-8965-5bf885c1255b"/>
+    <ds:schemaRef ds:uri="648b4d9f-6ba9-41df-8fb0-90339d5ca535"/>
+    <ds:schemaRef ds:uri="331e2b4f-0c99-4f50-afdf-78d8ae286a2e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{306EE3D0-3F8B-497C-9709-BA7A69EF2C99}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{04137715-05EB-453C-B1F1-4772FC08253B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-[...15 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{04137715-05EB-453C-B1F1-4772FC08253B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D0CCA3DB-2489-4905-8761-36F16EC1FF2C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="648b4d9f-6ba9-41df-8fb0-90339d5ca535"/>
+    <ds:schemaRef ds:uri="331e2b4f-0c99-4f50-afdf-78d8ae286a2e"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>8076</Characters>
+  <Pages>7</Pages>
+  <Words>1613</Words>
+  <Characters>8053</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>67</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>187</Lines>
+  <Paragraphs>67</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>BarCouncil</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9474</CharactersWithSpaces>
+  <CharactersWithSpaces>9599</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Chelsee Howells</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Checked by">
     <vt:lpwstr>32123</vt:lpwstr>
@@ -10336,29 +10538,32 @@
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Objective-VersionId">
     <vt:lpwstr>vA1530117</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Objective-Version">
     <vt:lpwstr>0.2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Objective-VersionNumber">
     <vt:r8>2</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Objective-VersionComment">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Objective-FileNumber">
     <vt:lpwstr>qA51807</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Objective-Classification">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Objective-Caveats">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Objective-Connect Creator">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="ContentTypeId">
-    <vt:lpwstr>0x0101007C34517ED84DE6468ED2C84FFAAEBC63</vt:lpwstr>
+    <vt:lpwstr>0x010100D82CE85A212D8349B53AD86041352826</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>